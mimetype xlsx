--- v1 (2026-01-28)
+++ v2 (2026-04-30)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\REGIONS_CITIES\REGION_DB\metadata\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D2C9D73-892D-4913-963E-D64015B5115A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3BEDB7B4-3744-41E0-8456-820019852FEB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6FDD1D18-FB98-46F4-803F-C96116D520C2}"/>
   </bookViews>
   <sheets>
     <sheet name="version" sheetId="23" r:id="rId1"/>
     <sheet name="regional_dataflows" sheetId="21" r:id="rId2"/>
     <sheet name="regional_data_source" sheetId="25" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">regional_data_source!$A$1:$H$874</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">regional_dataflows!$A$1:$E$66</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">regional_dataflows!$A$1:$D$66</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8552" uniqueCount="1996">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8486" uniqueCount="2004">
   <si>
     <t>Indicator</t>
   </si>
   <si>
     <t>TL2,TL3</t>
   </si>
   <si>
     <t>Eurostat regional statistics, Population on 1 January by five year age group, sex and NUTS 3 region, table demo_r_pjangrp3</t>
   </si>
   <si>
     <t>Eurostat</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>TL2</t>
   </si>
   <si>
     <t>ERP by SA2 (ASGS Edition 3), Age and Sex, 2001 Onwards</t>
   </si>
   <si>
     <t>Australian Bureau of Statistics (ABS)</t>
   </si>
   <si>
@@ -2560,53 +2560,50 @@
   <si>
     <t>Number of hospital beds (excluding nursing beds)</t>
   </si>
   <si>
     <t>State Data Agency - Average disposable income per month</t>
   </si>
   <si>
     <t>NUTS2=TL2=TL3</t>
   </si>
   <si>
     <t>https://opendata.cbs.nl/statline/#/CBS/nl/dataset/80202ned/table?ts=1758209004338</t>
   </si>
   <si>
     <t>Austrian Federal Ministry of Labour, Social Affairs, Health and Consumer Protection, Hospital statistics (Bundesministerium für Gesundheit)</t>
   </si>
   <si>
     <t>DRESS, SAE 2017</t>
   </si>
   <si>
     <t>Federal Statistical Office, Hospital statistics (basic data of hospitals &amp; prevention or rehabilitation facilities)</t>
   </si>
   <si>
     <t>CSO, Department of Health, Health Service Executive (HSE), Health Research Board (HRB) and hospitals.</t>
   </si>
   <si>
-    <t>Central Bureau of Statistics Israel. Ministry of Health of Israel, Health Information Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Federal Public Service (FPS) Health, Food Chain Safety and Environment. From 2019 onwards calculation by IWEPS. Data provided by the delegate of the Working Party on Territorial Indicators</t>
   </si>
   <si>
     <t>Hospital Beds Staffed and In Operation</t>
   </si>
   <si>
     <t>https://www.cihi.ca/sites/default/files/document/beds-staffed-and-in-operation-2022-2023-data-tables-en.xlsx</t>
   </si>
   <si>
     <t>Available beds in hospitals by NUTS 2 region [hlth_rs_bdsrg2]</t>
   </si>
   <si>
     <t>https://ec.europa.eu/eurostat/databrowser/view/hlth_rs_bdsrg2/default/table?lang=en&amp;category=reg.reg_hlth.reg_hlth_care</t>
   </si>
   <si>
     <t>https://www.health.belgium.be/en</t>
   </si>
   <si>
     <t>Institut wallon de l’évaluation, de la prospective et de la statistique (IWEPS)</t>
   </si>
   <si>
     <t>Canadian Institute for Health Information (CIHI)</t>
   </si>
   <si>
     <t>Yearbook of the Actuarial and Economic Directorate, based on data from the Health Statistics Area. Costa Rican Social Security Fund (CCSS).</t>
@@ -3598,62 +3595,56 @@
   <si>
     <t>Kiesraad - Databank verkiezingsuitslagen - House of Representatives</t>
   </si>
   <si>
     <t>https://www.bmi.gv.at/412_english/</t>
   </si>
   <si>
     <t>https://lustat.statec.lu/vis?tm=room&amp;pg=0&amp;hc[Number%20of%20rooms]=&amp;lc=en&amp;snb=4&amp;df[ds]=ds-release&amp;df[id]=DSD_CENSUS_NB_LOG_CLA_OCC%40DF_B1709&amp;df[ag]=LU1&amp;df[vs]=1.0&amp;dq=..A10.........1%2B2%2B3%2B4%2B5%2B6%2B7%2B8%2B9%2B10%2B_T%2B3-5%2BGE6%2B6-10%2BGE11...._T%2BRES%2BRES1%2BRES2%2BRES_GE3...&amp;pd=2021%2C2021&amp;to[TIME_PERIOD]=false</t>
   </si>
   <si>
     <t>LU'STAT - Dwellings by type of building, by number of rooms and occupants</t>
   </si>
   <si>
     <t>Released 20-Nov-2024</t>
   </si>
   <si>
     <t>Released 18-Mar-2025</t>
   </si>
   <si>
     <t>Released 07-Nov-2024</t>
   </si>
   <si>
     <t>Base de Datos Estadísticos (BDE) - Cuentas Nacionales - Producto interno bruto por región, referencia 2018</t>
   </si>
   <si>
-    <t>Version*</t>
-[...1 lines deleted...]
-  <si>
     <t>DSD_REG_DEMO@DF_DEMO</t>
   </si>
   <si>
     <t>OECD.CFE.EDS</t>
   </si>
   <si>
-    <t>2.0</t>
-[...1 lines deleted...]
-  <si>
     <t>Demography statistics - Regions (for 'Developer API')</t>
   </si>
   <si>
     <t>DSD_REG_DEMO@DF_DENSITY</t>
   </si>
   <si>
     <t>Population density - Regions</t>
   </si>
   <si>
     <t>DSD_REG_DEMO@DF_LIFE_EXP</t>
   </si>
   <si>
     <t>Life expectancy - Regions</t>
   </si>
   <si>
     <t>DSD_REG_DEMO@DF_DEPEND</t>
   </si>
   <si>
     <t>Dependency rates - Regions</t>
   </si>
   <si>
     <t>DSD_REG_DEMO@DF_POP_BROAD</t>
   </si>
   <si>
     <t>Population by broad age groups - Regions</t>
@@ -3775,53 +3766,50 @@
   <si>
     <t>Part-time employment - Regions</t>
   </si>
   <si>
     <t>DSD_REG_LAB@DF_TEMPORARY</t>
   </si>
   <si>
     <t>Temporary employees - Regions</t>
   </si>
   <si>
     <t>DSD_REG_LAB@DF_TYPE_METRO</t>
   </si>
   <si>
     <t>Labour indicators by access to city typology</t>
   </si>
   <si>
     <t>DSD_REG_LAB@DF_TYPE_RURB</t>
   </si>
   <si>
     <t>Labour indicators by urban-rural territorial typology</t>
   </si>
   <si>
     <t>DSD_REG_EDU@DF_EDU</t>
   </si>
   <si>
-    <t>2.5</t>
-[...1 lines deleted...]
-  <si>
     <t>Education statistics - Regions (for 'Developer API')</t>
   </si>
   <si>
     <t>DSD_REG_EDU@DF_ATTAIN</t>
   </si>
   <si>
     <t>Educational attainment - Regions</t>
   </si>
   <si>
     <t>DSD_REG_EDU@DF_EMP</t>
   </si>
   <si>
     <t>Employment by level of education - Regions</t>
   </si>
   <si>
     <t>DSD_REG_EDU@DF_ENROL</t>
   </si>
   <si>
     <t>Students enrolment - Regions</t>
   </si>
   <si>
     <t>DSD_REG_EDU@DF_EXCLU</t>
   </si>
   <si>
     <t>Youth exclusion from education - Regions</t>
@@ -3835,93 +3823,87 @@
   <si>
     <t>DSD_REG_HEALTH@DF_HEALTH</t>
   </si>
   <si>
     <t>DSD_REG_HEALTH@DF_CARE</t>
   </si>
   <si>
     <t>Health care - Regions</t>
   </si>
   <si>
     <t>DSD_REG_HEALTH@DF_STATUS</t>
   </si>
   <si>
     <t>Health status - Regions</t>
   </si>
   <si>
     <t>DSD_REG_HEALTH@DF_RISK</t>
   </si>
   <si>
     <t>Health risks - Regions</t>
   </si>
   <si>
     <t>DSD_REG_SOC@DF_SOC</t>
   </si>
   <si>
-    <t>2.2</t>
-[...1 lines deleted...]
-  <si>
     <t>DSD_REG_SOC@DF_SAFETY</t>
   </si>
   <si>
     <t>Safety - Regions</t>
   </si>
   <si>
     <t>DSD_REG_SOC@DF_VOTER</t>
   </si>
   <si>
     <t>Civic engagement - Regions</t>
   </si>
   <si>
     <t>DSD_REG_SOC@DF_VEH</t>
   </si>
   <si>
     <t>Private road vehicles - Regions</t>
   </si>
   <si>
     <t>DSD_REG_SOC@DF_HOUSING</t>
   </si>
   <si>
     <t>Housing - Regions</t>
   </si>
   <si>
     <t>DSD_REG_SOC@DF_INCOME_INEQ</t>
   </si>
   <si>
     <t>Income inequality - Regions</t>
   </si>
   <si>
     <t>DSD_REG_SOC@DF_BROADBAND</t>
   </si>
   <si>
     <t>Internet broadband access - Regions</t>
   </si>
   <si>
     <t>DSD_REG_ENV@DF_ENV</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.0</t>
   </si>
   <si>
     <t>DSD_REG_ENV@DF_WASTE</t>
   </si>
   <si>
     <t>Waste treatment - Regions</t>
   </si>
   <si>
     <t>Electricity generation - Regions</t>
   </si>
   <si>
     <t>DSD_REG_ENV@DF_GHG</t>
   </si>
   <si>
     <t>Greenhouse gas emissions - Regions</t>
   </si>
   <si>
     <t>DSD_REG_ENE@DF_ENE</t>
   </si>
   <si>
     <t>DSD_REG_ENE@DF_PROD_ELEC</t>
   </si>
   <si>
     <t>DSD_REG_ENE@DF_ENE_CONSUMPTION</t>
   </si>
@@ -5381,92 +5363,86 @@
   <si>
     <t>NH16: Early leavers from education and training</t>
   </si>
   <si>
     <t>https://andmed.stat.ee/en/stat/sotsiaalelu__sotsiaalne-terjutus-laekeni-indikaatorid__vaesus-ja-ebaverdsus/LES39</t>
   </si>
   <si>
     <t>LES39: Persons aged 15-29 neither in employment nor in education and training (neet)</t>
   </si>
   <si>
     <t>https://www.abs.gov.au/statistics/people/education/education-and-work-australia/latest-release</t>
   </si>
   <si>
     <t>Survey of Education and Work</t>
   </si>
   <si>
     <t>https://regiones.ine.cl/documentos/default-source/region-iii/estadisticas/ocupacion-y-desocupacion/infografias/personas-j%C3%B3venes/personas-j%C3%B3venes-que-no-estudian-y-no-est%C3%A1n-ocupadas-a%C3%B1o-2022.pdf?sfvrsn=cabbcc2b_8</t>
   </si>
   <si>
     <t>https://www.dane.gov.co/index.php/estadisticas-por-tema/mercado-laboral/mercado-laboral-de-la-juventud</t>
   </si>
   <si>
     <t>Gran Encuesta Integrada de Hogares (GEIH). Mercado laboral de la juventud. Data provided by the delegate of the Working Party on Territorial Indicators</t>
   </si>
   <si>
-    <t>Labour Force Survey Data provided by the delegate of the Working Party on Territorial Indicators</t>
-[...1 lines deleted...]
-  <si>
     <t>From 2000 to 2009:  Household Survey of Multiple Purposes (Encuesta de Hogares de Propósitos Múltiples: EHPM)</t>
   </si>
   <si>
     <t>Encuesta Continua de Empleo (ECE) from 2010 onwards (quaterly averages) - Joven NINI</t>
   </si>
   <si>
     <t>https://inec.cr/estadisticas-fuentes/encuestas/encuesta-continua-empleo?documentTypes=serie</t>
   </si>
   <si>
     <t>https://ec.europa.eu/eurostat/databrowser/product/view/edat_lfse_22?category=reg.reg_educ.reg_educ_</t>
   </si>
   <si>
     <t>Young persons neither in employment nor in education and training by NUTS 2 region (NEET rates) - table edat_lfse_22</t>
   </si>
   <si>
     <t>Includes youths in non-formal education training</t>
   </si>
   <si>
     <t>KOSIS - Life expectancy at birth (Province) (Life expectancy at birth)</t>
   </si>
   <si>
     <t>Before 2010: administrative districts abridged life tables, 2010 onward: projection data. TL2: OECD estimates based on provincial population weighted average</t>
   </si>
   <si>
     <t>ISCED 2011 levels 7 and 8 reported jointly under level 7. Data provided by the delegate of the Working Party on Territorial Indicators</t>
   </si>
   <si>
     <t>Ministry of Education - Census by school (via web application) for ISCED 0-3 levels, and Census by institution (via electronic report) for ISCED 5-6 levels. Population projections, based on the 2017 Census</t>
   </si>
   <si>
     <t>EHPM and ECE measure attendance, not enrolment; as asked only of those aged 15+, data are missing for ages 3–5 and 6–14</t>
   </si>
   <si>
     <t>ECE (2010–2023, quarterly averages) and EHPM (2000–2009, annual data); provided by the WPTI delegate.</t>
   </si>
   <si>
-    <t>Israeli Police road accident system and Gertner Institute trauma registry; data from the WPTI delegate</t>
-[...1 lines deleted...]
-  <si>
     <t>Continuous Employment Survey (Encuesta Continua de Empleo, ECE) from 2010 onwards (quaterly averages). 2000 to 2009: Household Survey of Multiple Purposes (Encuesta de Hogares de Propósitos Múltiples, EHPM).</t>
   </si>
   <si>
     <t>2011 onwards: Population and Households Statistics (STATPOP); 1990 to 2010: Annual Population Statistics (ESPOP)</t>
   </si>
   <si>
     <t xml:space="preserve">Local Data Bank: Environemental protection - Subgroup P1656 Waste generated during the year </t>
   </si>
   <si>
     <t>Municipal waste – report M-09; PL91–PL92 created in 2018 (earlier Mazowieckie data assigned to PL91); 2022 treatment data partly estimated.</t>
   </si>
   <si>
     <t>Judicial data omit district detail, assigning Sapariquí and San Isidro de Peñas Blancas to Central instead of Northern Huetar, inflating Central and lowering Northern Huetar figures</t>
   </si>
   <si>
     <t>Covers ages 15–74. ISCED 0–2 includes “No attainment”; denominator includes “Level not determined.” Data adjusted for confidentiality; minor discrepancies may occur.</t>
   </si>
   <si>
     <t>The Survey of Education and Work covers ages 15–74; enrolment for under-15s is available only in Census years. Enrolment is self-reported, and data are randomly adjusted for confidentiality, causing minor discrepancies.</t>
   </si>
   <si>
     <t>Social</t>
   </si>
   <si>
     <t>Dataflow</t>
@@ -5858,56 +5834,50 @@
   <si>
     <t>5368.0 - International Trade in Goods and Services. Table 15a. Merchandise exports, State and Australia, FOB Value and Table 15b. Merchandise imports, State and Australia, Customs Value, States of final destination (imports) and origin (exports), ABS data, ABS method</t>
   </si>
   <si>
     <t>https://explore.data.abs.gov.au/?fs[0]=Economy%2C0%7CInternational%20trade%23INTERNATIONAL_TRADE%23&amp;pg=0&amp;fc=Economy</t>
   </si>
   <si>
     <t>Statistics Austria compiles on behalf of the Austrian Chamber of Commerce (WKO) and the nine Austrian federal states regionalised foreign trade data by federal states</t>
   </si>
   <si>
     <t>https://www.statistik.at/en/statistics/international-trade/international-trade-in-goods/regional-data-by-federal-provinces</t>
   </si>
   <si>
     <t>Foreign trade - Belgium - National concept</t>
   </si>
   <si>
     <t>https://stat.nbb.be/Index.aspx?DataSetCode=EXTTRADEBENAT&amp;lang=fr#</t>
   </si>
   <si>
     <t>Regional distribution of imports and exports - Global results</t>
   </si>
   <si>
     <t>https://stat.nbb.be/Index.aspx?DataSetCode=REGTRD&amp;lang=fr</t>
   </si>
   <si>
-    <t>CANSIM database. Table 228-0060 Merchandise imports and domestic exports (customs basis), Statcan data, Statcan method</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Directorate of Methodology and Statistical Production, DANE data </t>
   </si>
   <si>
     <t>https://www.dane.gov.co/index.php/en/statistics-by-topic-1/foreign-trade/</t>
   </si>
   <si>
     <t>Foreign Trade Statistics. Data from TICA (Information Technology for Customs Control) of the General Directorate of Customs. Only at country level.</t>
   </si>
   <si>
     <t>TL2, TL3</t>
   </si>
   <si>
     <t>Intrastat and Customs declarations. VKK24: EXPORTS AND IMPORTS BY ADMINISTRATIVE UNIT (MONTHLY)</t>
   </si>
   <si>
     <t>https://andmed.stat.ee/en/statsql/majandus__valiskaubandus__kaupade_vk/VKK24</t>
   </si>
   <si>
     <t xml:space="preserve">Tulli, Tilastointi - Tullen, Statistik - Finnish Customs, Statistics Tulli data, Tulli method </t>
   </si>
   <si>
     <t>https://uljas.tulli.fi/v3rti/db/0/cubes/46</t>
   </si>
   <si>
     <t>Douanes. Statistiques départementales et régionales du commerce extérieur pour l’exportation de marchandisesDouane data</t>
@@ -5918,166 +5888,241 @@
   <si>
     <t>DESTATIS code: 51000-0030 - Exports and imports (foreign trade): Länder, years</t>
   </si>
   <si>
     <t>https://www-genesis.destatis.de/datenbank/online/statistic/51000/table/51000-0030</t>
   </si>
   <si>
     <t>External Trade Survey</t>
   </si>
   <si>
     <t>Instrastat System</t>
   </si>
   <si>
     <t>https://esploradati.istat.it/coeweb/databrowser/#/en/coe/dashboards</t>
   </si>
   <si>
     <t>The External trade database and the Business register information of the CSP</t>
   </si>
   <si>
     <t>Lithuanian Customs: extra-EU trade Customs declarations, intra-EU trade (since 2004) Intrastat survey; Statistics Lithuania: Statistical Business Register</t>
   </si>
   <si>
     <t>Trade records linked with surveys of manufacturing, mining and the administrative records of Mexican Oil Company (Petroleos Mexicanos)</t>
   </si>
   <si>
-    <t>http://en.www.inegi.org.mx/programas/comext/</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Table 10482 - Mainland exports, by county of production - </t>
   </si>
   <si>
     <t>https://www.ssb.no/en/statbank/table/10482</t>
   </si>
   <si>
     <t>Statistics on external trade of goods</t>
   </si>
   <si>
     <t>Exports and imports by the statistical regions</t>
   </si>
   <si>
     <t>https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/2430113S.px/table/tableViewLayout2/</t>
   </si>
   <si>
     <t>Agencia Tributaria, Ministerio de Hacienda y Función Pública</t>
   </si>
   <si>
     <t>https://sede.agenciatributaria.gob.es/Sede/estadisticas/estadisticas-comercio-exterior.html</t>
   </si>
   <si>
     <t>Swiss Federal Customs Administration, FCA data</t>
   </si>
   <si>
     <t>https://www.bazg.admin.ch/bazg/fr/home/themes/statistique-du-commerce-exterieur-suisse/daten/kantone.html</t>
   </si>
   <si>
     <t xml:space="preserve">HM Revenue and Customs: Trade Statistics, UK Regional Trade in Goods Statistics </t>
   </si>
   <si>
-    <t>https://www.gov.uk/government/statistics/regional-trade-in-goods-statistics-disaggregated-by-smaller-geographical-areas-2021 :</t>
-[...1 lines deleted...]
-  <si>
     <t>U.S. Census Bureau: Economic Indicators Division USA Trade Online. U.S. Import and Export Merchandise trade statistics</t>
   </si>
   <si>
     <t>https://usatrade.census.gov/data/Perspective60/View/dispview.aspx</t>
   </si>
   <si>
     <t>Innovation</t>
   </si>
   <si>
     <t>PCT patent applications</t>
   </si>
   <si>
     <t>All countries</t>
   </si>
   <si>
     <t>OECD, STI Intellectual Property Database</t>
   </si>
   <si>
     <t>Patent applications at international filled under the Patent Cooperation Treaty (PCT) at the World International Property Organisation (WIPO)</t>
   </si>
   <si>
     <t>http://oe.cd/ipstats</t>
   </si>
   <si>
-    <t>Version: January, 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>To avoid a series break due to the inclusion of military service in the labour force in 2012, data up to 2011 were rescaled using a coefficient of 1.0624 based on 2012 and national values.</t>
   </si>
   <si>
     <t>To avoid a series break related to inclusion of military service into labour force in 2012, data up to 2011 were rescaled using a coefficient of 1.0624 based on 2012 and national values.</t>
   </si>
   <si>
-    <t>Ministry of Education registries and CBS data - Students dropout. Data provided by the delegate of the Working Party on Territorial Indicators</t>
-[...4 lines deleted...]
-  <si>
     <t>System of National Accounts of Mexico - PIB por entidad federativa. Base 2018</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/pibent/2018/#tabulados</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Instituto Brasileiro de Geografia e Estatística (IBGE)</t>
   </si>
   <si>
     <t>SCR - System of Regional Accounts</t>
   </si>
   <si>
     <t>https://www.ibge.gov.br/en/statistics/economic/national-accounts/16855-regional-accounts-of-brazil.html?=&amp;t=downloads</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>https://www.ibge.gov.br/en/statistics/economic/national-accounts/16855-regional-accounts-of-brazil.html</t>
   </si>
   <si>
     <t>Industry R to U also covers M to N.</t>
   </si>
   <si>
-    <t>CSO Department of Transport, Tourism and Sport. Irish Bulletin of vehicle and driver statistics, Table 5a. Number of Private Cars by CO2 Emission Band in each Licensing Authority Area</t>
+    <t>Version: February, 2026</t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Historical population data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regional data provided by the delegate of the Working Party on Territorial Indicators. </t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Health status</t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Maternal and infant mortality</t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Green Growth</t>
+  </si>
+  <si>
+    <t>Health equity report. Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Health status</t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Income distribution database</t>
+  </si>
+  <si>
+    <t>CANSIM database. Table: 12-10-0175-01 International merchandise trade by province, commodity, and Principal Trading Partners</t>
+  </si>
+  <si>
+    <t>International merchandise trade by province, commodity, and Principal Trading Partners</t>
+  </si>
+  <si>
+    <t>https://www.inegi.org.mx/temas/exportacionesef/</t>
+  </si>
+  <si>
+    <t>https://www.gov.uk/government/collections/uk-overseas-trade-statistics-and-regional-trade-statistics</t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Annual labour force survey, summary tables • Unemployed population</t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Annual employment by economic activity, domestic concept</t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • National Educational Attainment Classification (NEAC) and labour market status (full dataset)</t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Enrolment rate by age</t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Sustainable Development Goal 04 - Quality education</t>
+  </si>
+  <si>
+    <t>Labour Force Survey. Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Share of young adults who are not employment nor in formal education or training (NEET), by country of birth and age at migration</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministry of Education registries and CBS data - Students dropout. Regional data provided by the delegate of the Working Party on Territorial Indicators. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Physicians License Registry and Income Tax files (from 2006 onwards ; until 2005: Labour Force Survey). Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Physicians</t>
+  </si>
+  <si>
+    <t>Central Bureau of Statistics Israel. Ministry of Health of Israel, Health Information Division. Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Hospital beds by sector</t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Body weight</t>
+  </si>
+  <si>
+    <t>Waste Information System. Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Waste - Municipal waste: generation and treatment</t>
+  </si>
+  <si>
+    <t>Regional data provided by the delegate of the Working Party on Territorial Indicators. National values from OECD Data Explorer • Transport equipment indicators</t>
+  </si>
+  <si>
+    <t>Israeli Police road accident system and Gertner Institute trauma registry; regional data from the WPTI delegate; national values from OECD Data Explorer • Health status</t>
+  </si>
+  <si>
+    <r>
+      <t>CSO Department of Transport, Tourism and Sport. Irish Bulletin of vehicle and driver statistics, Table 5a. Number of Private Cars by CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="7.15"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t> Emission Band in each Licensing Authority Area</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -6097,217 +6142,269 @@
       <sz val="10"/>
       <color theme="2"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Helvetica"/>
       <family val="3"/>
     </font>
     <font>
-      <u/>
-[...15 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="3" tint="9.9978637043366805E-2"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="2"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <vertAlign val="subscript"/>
+      <sz val="7.15"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F7FC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{11CA4A67-A7AE-47A0-9748-31E25B9C17F9}"/>
     <cellStyle name="Standard_05-09-27" xfId="3" xr:uid="{14D325B5-9772-4BE5-BC7C-8B10D5EA08CA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF2F7FC"/>
       <color rgb="FFFFF7DD"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -6614,28637 +6711,29108 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oe.cd/geostats" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_TYPE_RURB&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ENE%40DF_PROD_ELEC&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_GVA&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_TYPE_RURB&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ENE%40DF_ENE&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_INCOME_INEQ&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_LPR&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_PAT%40DF_PAT&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=1.0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_DENSITY&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO_ROPI%40DF_GVA_ROPI&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=80&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_FIRES&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.4" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_REGION_TYPE_METRO&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_AIR_TEMP&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_EDU&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_HEALTH%40DF_HEALTH&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_DROUGHT&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_GHG&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_HOUSING&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_BROADBAND&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_LEVELS&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_LIFE_EXP&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_VEH&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_SAFETY&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_DEGREE_DAYS&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=60&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_TEMPORARY&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_EMP&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_ECO&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_FERTILITY&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_HEALTH%40DF_CARE&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_HEALTH%40DF_STATUS&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_MIGR_FLOW&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LABOUR%40DF_LAB&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_POP_5Y&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO_ROPI%40DF_LPR_ROPI&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=80&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_EXCLU&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_REGION_TYPE_RURB&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_MOBILITY&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_VOTER&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_TYPE_METRO&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_ATTAIN&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_GDP&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_INC&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_TYPE_METRO&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_PART_TIME&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_SOC&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_EMP&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_RATES&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO_ROPI%40DF_GDP_ROPI&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=80&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_MW%40DF_WASTE&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=1.0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_TRAINING&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_DEATH_5Y&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO_ROPI%40DF_ECO_ROPI&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ENE%40DF_ENE_CONSUMPTION&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_HEALTH%40DF_RISK&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_TRAD&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_POP_BROAD&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_FLOOD&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=1.0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_DEPEND&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_HEAT_STRESS&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_LAND_TEMP&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_PRECIPITATION&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=60&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_ENROL&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_CLIM&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_DEMO&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_TYPE_RURB&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ENE%40DF_PROD_ELEC&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_HEALTH%40DF_CARE&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_LEVELS&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ENE%40DF_ENE&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_MIGR_FLOW&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LABOUR%40DF_LAB&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_POP_5Y&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_MOBILITY&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO_ROPI%40DF_LPR_ROPI&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=80&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_EXCLU&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_REGION_TYPE_METRO&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_AIR_TEMP&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_EDU&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_HEALTH%40DF_STATUS&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_DROUGHT&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_GDP&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_INC&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_TYPE_METRO&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_RATES&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_PART_TIME&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO_ROPI%40DF_GDP_ROPI&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_SOC&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_DEGREE_DAYS&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=80&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_MW%40DF_WASTE&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_EMP&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_ECO&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ENE%40DF_ENE_CONSUMPTION&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_HEALTH%40DF_RISK&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_HEAT_STRESS&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_TRAD&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_LAND_TEMP&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_POP_BROAD&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_FLOOD&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_DENSITY&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_REGION_TYPE_RURB&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_PRECIPITATION&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_VOTER&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_TYPE_METRO&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_ATTAIN&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_GVA&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_INCOME_INEQ&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_TYPE_RURB&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_PAT%40DF_PAT&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=60&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_ENROL&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_EMP&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO%40DF_LPR&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO_ROPI%40DF_GVA_ROPI&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=80&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_FIRES&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_TRAINING&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_DEATH_5Y&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ECO_ROPI%40DF_ECO_ROPI&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_GHG&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_HEALTH%40DF_HEALTH&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_BROADBAND&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_DENSITY&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_SAFETY&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_DEPEND&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_HOUSING&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_LIFE_EXP&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=40&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_SOC%40DF_VEH&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=60&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_LAB%40DF_TEMPORARY&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_CLIM%40DF_CLIM&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_DEMO%40DF_DEMO&amp;df%5bag%5d=OECD.CFE.EDS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/05N1042S.px" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxi/Tabla.htm?tpx=50044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/05N2004S.px" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educacionfpydeportes.gob.es/mc/redie-eurydice/sistemas-educativos/capitulo-1-contexto/tasa-ninis.html" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bka.de/EN/CurrentInformation/Statistics/PoliceCrimeStatistics/policecrimestatistics_node.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrscotland.gov.uk/publications/deaths-time-series-data-2024/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indicators.be/fr/i/G12_WST/fr" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=102&amp;locale=en" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elecciones.servel.cl/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://build.nisra.gov.uk/en/custom/data?d=HOUSEHOLD&amp;v=NUMBER_OF_ROOMS" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=People%2C1%7CPopulation%23POPULATION%23%7CDeaths%23DEATHS%23&amp;pg=0&amp;fc=People&amp;bp=true&amp;snb=14&amp;df%5bds%5d=PEOPLE_TOPICS&amp;df%5bid%5d=DEATHS_AGESPECIFIC_OCCURENCEYEAR&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;dq=12.3..AUS.A&amp;pd=2009%2C&amp;to%5bTIME_PERIOD%5d=false&amp;ly%5bcl%5d=TIME_PERIOD&amp;ly%5brw%5d=AGE" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitre.gov.au/statistics/safety/fatal_road_crash_database.aspx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/he/publications/DocLib/2024/local_authorities22_1957/%D7%91%D7%90%D7%A8%20%D7%A9%D7%91%D7%A2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistika.tai.ee/pxweb/en/Andmebaas/Andmebaas__07Terviseprofiilid__02MKKOV/LO01.px/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/cuentas-nacionales/cuentas-nacionales-departamentales" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/2706105S.px" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/lau/ex14tables.htm" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sv2018.cvk.lv/pub/Activities" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__mannfjoldi__2_byggdir__sveitarfelog/MAN02005.px" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.tuik.gov.tr/Bulten/Index?p=death-and-causes-of-death-statistics-2020-37243&amp;dil=2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/MORT03" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccss.sa.cr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/demo_r_births?category=reg.reg_dem.reg_demfer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/pibent/2013/default.html" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/mercado-laboral/empleo-y-desempleo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskriminalamt.at/en/501/start.aspx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0013423&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/sistemas/Olap/Proyectos/bd/censos/cpv2020/pt.asp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrscotland.gov.uk/publications/births-time-series-data-2024/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/publications/hospital-statistics-inpatient-and-day-case-activity-201920" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=vystup-objekt-parametry&amp;z=T&amp;f=TABULKA&amp;sp=A&amp;skupId=4809&amp;katalog=30832&amp;pvo=NUCD07&amp;c=v3~8__RP2023" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cso.ie/px/pxeirestat/Statire/SelectVarVal/Define.asp?maintable=CJQ02&amp;PLanguage=0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sinoe.org/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B26B01&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?id=degestorbenesaeuglinge_ext" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policia.gov.co/estadistica-delictiva" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekutuphane.saglik.gov.tr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redatam-ine.ine.cl/redbin/RpWebEngine.exe/Portal?BASE=EV&amp;lang=esp" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.www.inegi.org.mx/programas/enigh/nc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statswales.gov.wales/Catalogue/National-Survey-for-Wales/Population-Health/Adult-Lifestyles/adultlifestyles-by-healthboard-from-202021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/list/avfkomm/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/education-and-work-australia/latest-release" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statistikdatabasen.scb.se/pxweb/sv/ssd/START__BE__BE0101__BE0101J/Flyttningar97/table/tableViewLayout1/?rxid=b805ed80-a6b7-4af1-aff0-4942c03bc1fc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/files/investigaciones/poblacion/vitales/Cert_TMI_Mpal_Deptal_WEB_2005_2015.xls" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?sso=ok&amp;returnurl=https%3A%2F%2Fkosis.kr%3A443%2FstatHtml%2FstatHtml.do%3Fconn_path%3DI2%26tblId%3DDT_MLTM_5498%26language%3Den%26orgId%3D116%26" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statswales.gov.wales/Catalogue/Health-and-Social-Care/NHS-Hospital-Activity/NHS-Beds/nhsbedssummarydata-by-year" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volitve.dvk-rs.si/referendum-zdpidu/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/VSA31" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/coeweb/databrowser/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psni.police.uk/about-us/our-publications-and-reports/official-statistics/police-recorded-crime-statistics" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.gob.cl/estadisticas/economia/transporte-y-comunicaciones/permiso-de-circulacion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anfia.it/it/attivita/studi-e-statistiche/automobile-in-cifre/statistiche-italia/parco-circolante/autoveicoli-motor-vehicles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://censo2024.ine.gob.cl/estadisticas/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/work-related-training-and-adult-learning-australia/latest-release" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310079401" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regionalstatistik.de/genesis/online?operation=table&amp;code=12612-01-01-4&amp;bypass=true&amp;levelindex=1&amp;levelid=1758180381541" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statfin.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__tyti/statfin_tyti_pxt_13al.px/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/en/releasesandpublications/ep/p-isshict/internetcoverageandusageinireland2024/householdinternetconnectivity/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistik.at/en/statistics/population-and-society/housing/housing-conditions" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/temat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inec.cr/estadisticas-fuentes/encuestas/encuesta-continua-empleo?documentTypes=serie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-genesis.destatis.de/genesis/online?operation=tables&amp;code=12711" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__BE__BE0101__BE0101I/SpadbarnsdodlHVD/?rxid=b805ed80-a6b7-4af1-aff0-4942c03bc1fc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.data.gouv.fr/datasets/bases-statistiques-communale-departementale-et-regionale-de-la-delinquance-enregistree-par-la-police-et-la-gendarmerie-nationales/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=statistiky" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoshare.stats.govt.nz/SelectVariables.aspx?pxID=a2b114fe-1dc9-42b3-8405-f9607a7b483b" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ntia.gov/data" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/en/px-x-1103020200_200/px-x-1103020200_200/px-x-1103020200_200.px/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statswales.gov.wales/Catalogue/Education-and-Skills/Post-16-Education-and-Training/Lifelong-Learning/Participation-of-Adults-and-Young-People/estimated1624neet-by-economicactivity-agegroup" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=statistiky" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/nama_10r_3gdp/default/table?lang=en&amp;category=reg.reg_eco10.reg_eco10gdp" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informesdeis.minsal.cl/SASVisualAnalytics/?reportUri=%2Freports%2Freports%2F2fb6fc3c-944b-45d7-9c9d-4d6c46e8dd79&amp;sectionIndex=0&amp;sso_guest=true&amp;reportViewOnly=true&amp;reportContextBar=false&amp;sas-welcome=false" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/lietuvos-gyventojai-2023/mirtingumas/vidutine-tiketina-gyvenimo-trukme" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inec.cr/encuestas/encuesta-continua-de-empleo?keys=regiones+de+planificaci%C3%B3n&amp;at=544&amp;prd=All&amp;field_anio_documento_value%5Bvalue%5D%5Bdate%5D=2020" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__kosningar__althingi__althkjosendur/KOS02101.px" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/app/scitel/Default?ev=10" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310080001" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/summary-statistics-for-attainment-and-initial-leaver-destinations-no-7-2025-edition/pages/access-to-data-and-further-information" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/en/statistics-themes/population/causes-death/21035-causes-death" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://si3.bcentral.cl/Siete/ES/Siete/Cuadro/CAP_CCNN/MN_CCNN76/CCNN2013_P1/CCNN2013_P1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bra.se/statistik/statistik-om-rattsvasendet/anmalda-brott" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/teryt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxiT3/Tabla.htm?t=27155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=People%2C1%7CPopulation%23POPULATION%23%7CEstimated%20Resident%20Population%23ERP%23&amp;pg=30&amp;fc=People&amp;df%5bds%5d=PEOPLE_TOPICS&amp;df%5bid%5d=ERP_ASGS2021&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;pd=2023%2C&amp;dq=...SA4%2BGCCSA..A&amp;ly%5bcl%5d=AGE&amp;ly%5brs%5d=SEX%2CREGION_TYPE&amp;ly%5brw%5d=ASGS_2021&amp;to%5bTIME_PERIOD%5d=false&amp;vw=ov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.tuik.gov.tr/Bulten/Index?p=International-Migration-Statistics-2019-33709" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/ege/en/ege0045.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/nama_10r_2hhinc/default/table?lang=en&amp;category=reg.reg_eco10.reg_eco10brch" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sitiooij.poder-judicial.go.cr/index.php/apertura/transparencia/estadisticas-policiales" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/files/operaciones/CAEFM-RS/bol-CAEFMRS-2022pr.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/05613" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?id=debevwan21" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.gob.cl/estadisticas/sociales/demografia-y-vitales/nacimientos-matrimonios-y-defunciones" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=89&amp;locale=en" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/hlth_rs_bdsrg2/default/table?lang=en&amp;category=reg.reg_hlth.reg_hlth_care" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Samfelag/Samfelag__launogtekjur__3_tekjur__1_tekjur_skattframtol/TEK01002.px" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/crime-and-justice/recorded-crime-victims/latest-release" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.il/dataset/waste-information-system" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1ES3B05S&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/en/releasesandpublications/ep/p-cpp1/censusofpopulation2022profile1-populationdistributionandmovements/internalmigration/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nisra.gov.uk/statistics/births-deaths-and-marriages/deaths" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistika.tai.ee/pxweb/en/Andmebaas/Andmebaas__04THressursid__02Ravivoodid__01Aastastatistika/RV20.px/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__ksyyt/statfin_ksyyt_pxt_13u5.px/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/situation-economique-sociale-population/revenus-consommation-et-fortune/budget-des-menages.assetdetail.10867317.html" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0012261&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tewhatuora.shinyapps.io/mortality-web-tool/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturalresources.wales/evidence-and-data/accessing-our-data/access-our-data-maps-and-reports/?lang=en" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=3710010301" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/edat_lfse_04?lang=en" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonder.cdc.gov/lbd.html" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.tuik.gov.tr/Bulten/Index?p=death-and-causes-of-death-statistics-2020-37243&amp;dil=2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonder.cdc.gov/natality.html" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/tecnologia-e-innovacion/tecnologias-de-la-informacion-y-las-comunicaciones-tic/encuesta-de-tecnologias-de-la-informacion-y-las-comunicaciones-en-hogares-entic-hogares" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/BIL53" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/dyngs/INEbase/en/operacion.htm?c=Estadistica_C&amp;cid=1254736176759&amp;menu=resultados&amp;idp=1254735573113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csu.gov.cz/migration?pocet=10&amp;start=0&amp;podskupiny=136&amp;razeni=-datumVydani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B80A17&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxi/Tabla.htm?tpx=75321&amp;L=1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/STRAF22" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.bea.gov/itable/?ReqID=70&amp;step=1&amp;_gl=1*bnwdph*_ga*ODgxMTQxMzY5LjE2ODA3OTE5MzU.*_ga_J4698JNNFT*czE3NTc1NzM1OTYkbzUkZzEkdDE3NTc1NzM2MzAkajI2JGwwJGgw" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccss.sa.cr/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policia.gov.co/estadistica-delictiva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/salud/nacimientos-y-defunciones/nacimientos" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cso.ie/px/pxeirestat/Statire/SelectVarVal/Define.asp?maintable=CIA01" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/teryt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SAM05/2011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovam.vlaanderen.be/cijfers-huishoudelijk-afval" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/13556" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__Faeddirdanir__danir__danir/MAN05221.px" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/health/causes-death/causes-death-australia/2023" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/07849" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistikk-fhi-no.translate.goog/nokkel/_ap4Hk5DguhvryoYBhFMt8Jv3hR3MZr-_D7q_0G7hpE?_x_tr_sl=auto&amp;_x_tr_tl=en&amp;_x_tr_hl=fr&amp;_x_tr_pto=wapp&amp;_x_tr_hist=true" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize?indicator=S3R696" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/en/search?Type=%5B%22table%22%2C%22other_format%22%5D&amp;Themes=%2296%22" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2025-07/repoblaceppsubnaciokitcuadros2000-2050%202.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.nhs.uk/data-and-information/publications/statistical/health-survey-for-england" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/he/publications/DocLib/2024/hnatonElectionsTheKnessetandGovernment.27/st27_04.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verkiezingsuitslagen.nl/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/dbview?sid=0004021612" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/Data/0867385S.px/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoshare.stats.govt.nz/SelectVariables.aspx?pxID=50aa488a-26c7-4d7e-a46e-4125b4f3e3e1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/educacion/poblacion-escolarizada/educacion-formal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://results.aec.gov.au/24310/Website/HouseDownloadsMenu-24310-Csv.htm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/en/home/statistics/population.assetdetail.36073673.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitre.gov.au/statistics/safety/fatal_road_crash_database.aspx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/demografia-y-poblacion?id=34" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SME18/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistika.tai.ee/pxweb/en/Andmebaas/Andmebaas__07Terviseprofiilid__02MKKOV/LO01.px/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organesdeconcertation.sante.belgique.be/fr/documents/hwf-statan-2024-statistiques-detaillees" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/05471" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistikk-fhi-no.translate.goog/nokkel/cczT911Hc_AawOY9JkFTWyV3lYPdwYcXlWU_ZTBH_gY?_x_tr_sl=auto&amp;_x_tr_tl=en&amp;_x_tr_hl=fr&amp;_x_tr_pto=wapp&amp;_x_tr_hist=true" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://si3.bcentral.cl/Siete/ES/Siete/Cuadro/CAP_CCNN/MN_CCNN76/CCNN2018_PIB_REGIONAL_N/637899740344107786" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inclasns.sanidad.gob.es/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drees.solidarites-sante.gouv.fr/sources-outils-et-enquetes/enquete-sante-europeenne-ehis" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bra.se/statistik/statistik-om-rattsvasendet/anmalda-brott" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.il/he/pages/health-equity-report-2023" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/industry/tourism-and-transport/motor-vehicle-census-australia/latest-release" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=3610071101" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=1410032701" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1410001901" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/educ_uoe_enra12/default/table?lang=en" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/en/publications/Pages/2024/Population-Statistical-Abstract-of-Israel-2024-No75.aspx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statbank.dk/DODB1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://registronacional.go.cr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/mobilite-transports/accidents-impact-environnement/accidents-transports/route.assetdetail.35127441.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.gob.cl/estadisticas/sociales/demografia-y-vitales/proyecciones-de-poblacion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statbank.dk/VAN2AAR" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/demo_r_find3/default/table?lang=en&amp;category=reg.reg_dem.reg_demfer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/statistical-data-sets/police-recorded-crime-and-outcomes-open-data-tables" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;contecto=pi&amp;indOcorrCod=0012841&amp;selTab=tab0" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/sante/determinants/exces-poids.assetdetail.28725063.html" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2024-05/recientecenaho2023-02_0_0.xlsx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/he/publications/DocLib/2024/2.ShnatonPopulation/st02_39x.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/peoplepopulationandcommunity/healthandsocialcare/healthandlifeexpectancies/datasets/lifeexpectancyestimatesallagesuk" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__merek/statfin_merek_pxt_121d.px/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.nbb.be/Index.aspx?DataSetCode=REGHHINC" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/he/publications/DocLib/2024/9.ShnatonLabourMarket/st09_24.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/education-and-work-australia/latest-release" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistik.pts.se/en/telecom-and-broadband/mobile-coverage-and-broadband-survey/mobile-coverage-and-broadband-survey-2024/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0011631&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/05378" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0012773&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/maatwerk/2024/21/jongeren-die-niet-werken-en-geen-onderwijs-volgen--neets---2021-2022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regionalstatistik.de/genesis/online?operation=statistic&amp;levelindex=0&amp;levelid=1757261705172&amp;code=12711" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.be/statistiques/fr/criminalite/figures-criminelles/tableau?theme=8.1.1.1.&amp;view=location" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.data.gouv.fr/datasets/bases-statistiques-communale-departementale-et-regionale-de-la-delinquance-enregistree-par-la-police-et-la-gendarmerie-nationales/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=1710015301" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://environnement.brussels/sites/default/files/user_files/fiche_methodo_tonnage_fr_2.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.csb.gov.lv/pxweb/en/sociala/sociala__mb__ienakumi/IIG060.px/table/tableViewLayout1/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slfs.bfs.admin.ch/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/he/publications/DocLib/2024/2.ShnatonPopulation/st02_39x.xlsx" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elections.ca/content.aspx?section=ele&amp;dir=turn/viz&amp;document=index&amp;lang=e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scotlandscensus.gov.uk/webapi/jsf/tableView/tableView.xhtml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/8582988" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/query/construct/summary.asp?reset=yes&amp;mode=construct&amp;dataset=161&amp;version=0&amp;anal=1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/hlth_cd_acdr2/default/table?lang=en&amp;category=reg.reg_hlth.reg_hlth_cdeath" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/eri-valdkondade-statistika__noorteseire/NH16" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00200502&amp;tstat=000001225961&amp;cycle=0&amp;year=20250&amp;month=0&amp;tclass1=000001225962" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scotland.shinyapps.io/sg-scottish-health-survey/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.juntaelectoralcentral.es/cs/jec/elecciones/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata-cepidc.inserm.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/demografia-y-poblacion/proyecciones-de-poblacion" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/economy/national-accounts/australian-national-accounts-state-accounts/latest-release" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.nbb.be/Index.aspx?DataSetCode=REGTRD&amp;lang=fr" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estadisticasdecriminalidad.ses.mir.es/publico/portalestadistico/datos?type=jaxi&amp;title=Hechos%20conocidos&amp;path=/Datos1/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-transport" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/query/construct/summary.asp?mode=construct&amp;version=0&amp;dataset=17" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elezioni.interno.it/camera/monitor/20130224/ultimipervC.htm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=95&amp;locale=en" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata-cepidc.inserm.fr/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/ege/en/ege0070.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/labour-market-statistics-june-2025-quarter/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.cihi.ca/estore/productFamily.htm?locale=en&amp;pf=PFC2032" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.hrsa.gov/data/download" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/en/methods/surveybackgroundnotes/irishhealthsurveyihs/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.www.inegi.org.mx/programas/edr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_publicacoes&amp;PUBLICACOESpub_boui=720545740&amp;PUBLICACOESmodo=2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.obsan.admin.ch/fr/indicator/obsan/esperance-de-vie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kosis.kr/eng/statisticsList/statisticsListIndex.do?menuId=M_01_01&amp;vwcd=MT_ETITLE&amp;parmTabId=M_01_01&amp;statId=1989005&amp;themaId=" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statistikdatabasen.scb.se/pxweb/sv/ssd/START__BE__BE0101__BE0101J/Flyttningar97/table/tableViewLayout1/?rxid=b805ed80-a6b7-4af1-aff0-4942c03bc1fc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistik.at/en/statistics/tourism-and-transport/vehicles/registration-of-new-motor-vehicles" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://andmebaas.stat.ee/Index.aspx?lang=en" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/education-and-work-australia/latest-release" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gigabitgrundbuch.bund.de/GIGA/DE/Breitbandatlas/start.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/topics/public-sector/voting/data/tables.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00200524&amp;tstat=000000090001&amp;cycle=7&amp;tclass1=000001011679&amp;tclass2val=0&amp;metadata=1&amp;data=1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__kuol/statfin_kuol_pxt_12ak.px/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bifreidatolur.samgongustofa.is/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/09035" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kosis.kr/eng/statisticsList/statisticsListIndex.do?menuId=M_01_01&amp;vwcd=MT_ETITLE&amp;parmTabId=M_01_01&amp;statId=1989005&amp;themaId=" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=3710019601" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statswales.gov.wales/Catalogue/Health-and-Social-Care/NHS-Hospital-Activity/NHS-Beds/nhsbedssummarydata-by-year" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxi/Tabla.htm?path=/t15/p420/a2019/p06/l0/&amp;file=01004.px&amp;L=0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=vystup-objekt-parametry&amp;pvo=DEM130062-12&amp;sp=A&amp;pvokc=&amp;katalog=34275&amp;z=T" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0012565&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/peoplepopulationandcommunity/birthsdeathsandmarriages/livebirths/datasets/birthcharacteristicsinenglandandwales" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/sotsiaalelu__sissetulek/ST21" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/national-and-subnational-period-life-tables-2022-2024/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/culture-medias-societe-information-sport/societe-information/indicateurs-generaux/menages-population/acces-menages-internet.assetdetail.35547380.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__HE__HE0111__HE0111A/HushallT30/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/topics/population/migration/guidance/migration-flows.html" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dgt.es/menusecundario/dgt-en-cifras/dgt-en-cifras-resultados/dgt-en-cifras-detalle/Parque-de-vehiculos-Tablas-estadisticas-2024/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kriminalita.policie.gov.cz/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/edat_lfse_16?category=reg.reg_educ.reg_educ_" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdb.socialstyrelsen.se/if_per/val.aspx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nisra.gov.uk/publications/registrar-general-annual-report-2023-stillbirths-and-infant-deaths" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?tableId=defaulttable_dedemoind" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-genesis.destatis.de/datenbank/online/statistics/filter/JTdCJTIyYXJlYUNvZGUlMjIlM0ElMjIlMjIlMkMlMjJjYXRlZ29yeUNvZGUlMjIlM0ElMjIlMjIlMkMlMjJjb2RlJTIyJTNBJTIyMzIxKiUyMiUyQyUyMmNvbnRlbnQlMjIlM0ElMjIlMjIlMkMlMjJ2YXJpYWJsZUNvZGUlMjIlM0ElMjIlMjIlMkMlMjJzb3J0JTIyJTNBJTIyQ29kZUFzYyUyMiUyQyUyMmlzQ29kZVNob3duJTIyJTNBdHJ1ZSUyQyUyMmlzQ2F0ZWdvcnlTaG93biUyMiUzQXRydWUlMkMlMjJpc1ZhcmlhYmxlQ29kZVNob3duJTIyJTNBZmFsc2UlN0Q=" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stat.go.jp/english/data/nenkan/73nenkan/zenbun/en73/book/pageindices/index122.html" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/nama_10r_3empers?category=reg.reg_eco10.reg_eco10brch" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.be/statistiques/fr/criminalite/statistiques-de-criminalite" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atlaselectoral.tse.go.cr/presidencial/2018/barra?search%5Bano%5D=2018&amp;search%5Brelativo%5D=false&amp;search%5Btipo_eleccion%5D=presidencial" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dati-censimentopopolazione.istat.it/Index.aspx?DataSetCode=DICA_STANZE" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1710015301" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/dyngs/INEbase/en/operacion.htm?c=Estadistica_C&amp;cid=1254736176844&amp;menu=resultados&amp;idp=1254735976612" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?id=degestorbene_ext" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/lfst_r_lfsd2pop/default/table?lang=en" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educationcounts.govt.nz/know-your-region/territorial-authority/territorial-authority-summary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/05N2004S.px" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.gob.cl/estadisticas/sociales/demografia-y-vitales/nacimientos-matrimonios-y-defunciones" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistika.tai.ee/pxweb/en/Andmebaas/Andmebaas__01Rahvastik__04Surmad/SD31.px/table/tableViewLayout2/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npa.go.jp/publications/statistics/index.html" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/grossdomesticproductgdp/datasets/regionalgrossdomesticproductallnutslevelregions" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.nhs.uk/data-and-information/publications/statistical/general-and-personal-medical-services" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volby.statistics.sk/index-en.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/nep/en/nep0039.html" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-genesis.destatis.de/datenbank/online/statistic/51000/table/51000-0030" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/mercado-laboral/empleo-y-desempleo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize?indicator=S3R696" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/statistical-data-sets/police-recorded-crime-and-outcomes-open-data-tables" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vtr.valasztas.hu/ogy2022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=2010002501" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anfia.it/it/attivita/studi-e-statistiche/automobile-in-cifre/statistiche-italia/parco-circolante/autoveicoli-motor-vehicles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00450011&amp;tstat=000001028897&amp;cycle=7&amp;tclass1=000001053058&amp;tclass2=000001053061&amp;tclass3=000001053065&amp;tclass4val=0" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/TRNG_LFSE_04__custom_5204132/default/table?lang=en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/he/publications/DocLib/2024/2.ShnatonPopulation/st02_19x.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=1710015301" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regionalstatistik.de/genesis/online?operation=table&amp;code=12613-02-02-4&amp;bypass=true&amp;levelindex=1&amp;levelid=1758180178673" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policja.pl/pol/statystyka" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SHE09/-" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_publicacoes&amp;PUBLICACOESpub_boui=720545740&amp;PUBLICACOESmodo=2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.tuik.gov.tr/Bulten/Index?p=death-and-causes-of-death-statistics-2020-37243&amp;dil=2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/population/births-australia/latest-release" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0013473&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/regional-gross-domestic-product-year-ended-march-2024/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=vystup-objekt-parametry&amp;sp=A&amp;pvokc=&amp;katalog=30853&amp;pvo=ZAM06&amp;z=T" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00200502&amp;tstat=000001225961&amp;cycle=0&amp;year=20250&amp;month=0&amp;tclass1=000001225962" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www5.statcan.gc.ca/cansim/a26?id=2520051&amp;pattern=&amp;p2=37&amp;p1=1&amp;tabMode=dataTable&amp;stByVal=1&amp;paSer=&amp;csid=&amp;retrLang=eng&amp;lang=eng" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statinfo.ksh.hu/Statinfo/QueryServlet?ha=DPAB01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.ro/organization/autoritatea-electorala-permanenta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=3810003201" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bea.gov/data/income-saving/personal-income-by-state" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/mercado-laboral/mercado-laboral-de-la-juventud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/programs-surveys/popest/datasets/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statbank.dk/VAN1AAR" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoshare.stats.govt.nz/ViewTable.aspx?pxID=1755f287-ae16-4077-99da-58f67a3baeb4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxi/Tabla.htm?tpx=75321&amp;L=1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/health/health-services/private-hospitals-australia/latest-release" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/Data/05L2012S.px/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nisra.gov.uk/publications/registrar-general-annual-report-2023-births" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__altp/statfin_altp_pxt_12bf.px/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/enoe/15ymas/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npa.go.jp/publications/statistics/index.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/information/8573780" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofcom.org.uk/phones-and-broadband/coverage-and-speeds/connected-nations-update-spring-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/catalogue.assetdetail.36158252.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/en/publications/Pages/2024/Population-Statistical-Abstract-of-Israel-2024-No75.aspx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/query/construct/summary.asp?reset=yes&amp;mode=construct&amp;dataset=161&amp;version=0&amp;anal=1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__TK__TK1001__TK1001A/FordonTrafik/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__rpk/statfin_rpk_pxt_13ex.px/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nces.ed.gov/programs/coe/indicator/col/not-in-school-not-working-neet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcnz.org.nz/news-and-publications/workforce-statistics/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/fr/px-x-0102020000_104/-/px-x-0102020000_104.px/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/he/publications/doclib/2020/%D7%9C%D7%99%D7%93%D7%95%D7%AA-%D7%97%D7%992019/tab08-2022.xls" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.lt/en/services/ltcor-e-services/crime-statistics-by-municipality" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/09797" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310090501" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.www.inegi.org.mx/programas/cnpje" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.stat.gov.lv/pxweb/en/OSP_PUB/START__POP__IR__IRP/IRP041/table/tableViewLayout1/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1410046602" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekloges.ypes.gr/en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0008324&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=95&amp;locale=en" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__buferlaflutningar__buferlaflmillilanda/MAN01405.px/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?contexto=bd&amp;indOcorrCod=0008657&amp;selTab=tab2&amp;xlang=pt&amp;xpgid=ine_indicadores&amp;xpid=INE" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=statistiky" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=89&amp;locale=en" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore-education-statistics.service.gov.uk/find-statistics/participation-in-education-training-and-neet-age-16-to-17-by-local-authority/2024-25" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/publications/hospital-statistics-inpatient-and-day-case-activity-201920" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.val.se/valresultat.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__Faeddirdanir__danir__danir/MAN05221.px" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00450011&amp;tstat=000001028897&amp;cycle=7&amp;tclass1=000001053058&amp;tclass2=000001053061&amp;tclass3=000001053065&amp;tclass4val=0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/nama_10r_3gva/default/table?lang=en&amp;category=reg.reg_eco10.reg_eco10brch" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/cache/metadata/en/reg_lmk_esms.htm" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/11277" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=154&amp;locale=en" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/page/demo_r_pjangrp3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.runt.gov.co/transparencia-y-acceso-a-la-informacion-publica/datos-abiertos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/statistical-data-sets/ras30-reported-casualties-in-road-accidents" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statcan.gc.ca/en/statistical-programs/instrument/5375_Q1_V27" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics?p_p_id=documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ&amp;p_p_lifecycle=2&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_cacheability=cacheLevelPage&amp;p_p_col_id=column-2&amp;p_p_col_count=4&amp;p_p_col_pos=2&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_javax.faces.resource=document&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_ln=downloadResources&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_documentID=543263&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_locale=en" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/conapo/acciones-y-programas/migracion-interna-en-mexico" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/fr/px-x-0103010200_151/px-x-0103010200_151/px-x-0103010200_151.px" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/nep/en/nep0041.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/mobilite-transports/accidents-impact-environnement/accidents-transports/route.assetdetail.35127441.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B81A21&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonder.cdc.gov/deaths-by-underlying-cause.html" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0014115" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/health/health-conditions-and-risks/national-health-survey/latest-release" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nisra.gov.uk/publications/registrar-general-annual-report-2023-births" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-genesis.destatis.de/datenbank/online/statistic/13231/details/filter/JTdCJTIyY2F0ZWdvcnlDb2RlJTIyJTNBJTIyMTMlMjIlN0Q=" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/crim_gen_reg/default/table?lang=en&amp;category=reg.reg_crim" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msit.go.kr/eng/bbs/view.do?sCode=eng&amp;nttSeqNo=1098&amp;bbsSeqNo=42&amp;mId=4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/ilc_lvho04n/default/table?lang=en" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/demografia-y-poblacion/movilidad-y-migracion" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inec.cr/noticias/62-las-viviendas-del-pais-separan-algun-tipo-residuo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/datosprimarios/iavl/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/sotsiaalelu__sotsiaalne-terjutus-laekeni-indikaatorid__vaesus-ja-ebaverdsus/LES39" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cihi.ca/sites/default/files/document/beds-staffed-and-in-operation-2022-2023-data-tables-en.xlsx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/nep/en/nep0048.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/salud/nacimientos-y-defunciones/defunciones-no-fetales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxiT3/Tabla.htm?t=1484&amp;L=0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bka.de/EN/CurrentInformation/Statistics/PoliceCrimeStatistics/policecrimestatistics_node.html" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/jov/en/jov0045.html" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.lt/en/services/ltcor-e-services/crime-statistics-by-municipality" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.census.gov/table/ACSST1Y2018.S2801?d=ACS+1-Year+Estimates+Subject+Tables&amp;g=0100000US$04000$001&amp;hidePreview=true&amp;lastDisplayedRow=33&amp;moe=false&amp;q=internet+use&amp;t=Telephone,+Computer,+and+Internet+Access&amp;table=S2801&amp;y=2018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/en/publications/Pages/2025/Standard-of-Living-Statistical-Abstract-of-Israel-2025-No-76.aspx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/rahvastik__rahvastikunaitajad-ja-koosseis__demograafilised-pehinaitajad/RV0452" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/en/px-x-1103020100_101/-/px-x-1103020100_101.px/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/nama_10r_3empers?category=reg.reg_eco10.reg_eco10brch" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economy-ni.gov.uk/news/northern-ireland-labour-force-survey-young-people-not-education-employment-or-training-neet-may-2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__buferlaflutningar__buferlaflinnanlands__buferlaflinnanlands/MAN01002.px/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrscotland.gov.uk/publications/deaths-time-series-data-2024/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310080001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/files/operaciones/EEVV/bol-EEVV-Defunciones-Itrim2024.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.hrsa.gov/topics/health-workforce/nchwa/ahrf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonder.cdc.gov/deaths-by-underlying-cause.html" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/economy/national-accounts/australian-national-accounts-state-accounts/latest-release" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bea.gov/data/income-saving/personal-income-by-state" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uzis.cz/res/f/008381/zdrroccz2019.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policja.pl/pol/statystyka" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lustat.statec.lu/vis?fs%5b0%5d=Th%C3%A8mes%2C1%7CConditions%20sociales%23C%23%7CElections%23C7%23&amp;pg=0&amp;fc=Th%C3%A8mes&amp;snb=18&amp;df%5bds%5d=ds-release&amp;df%5bid%5d=DF_C7100&amp;df%5bag%5d=LU1&amp;df%5bvs%5d=1.0&amp;dq=..A&amp;pd=2015%2C2023&amp;to%5bTIME_PERIOD%5d=false" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/dbview?sid=0000010209" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk/government/statistics/local-authority-collected-waste-management-annual-results" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.bea.gov/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/labour-market-statistics-june-2025-quarter/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nip.tuik.gov.tr/?value=KonutIstatistikleri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/population/migration-australia/latest-release" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tewhatuora.govt.nz/our-health-system/data-and-statistics/mortality-web-tool/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://careerswales.gov.wales/education-and-teaching-professionals/pupil-destinations/pupil-destinations-2024" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/13942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/temas/migracion/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/MORT03" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/en/px-x-1903020100_101/px-x-1903020100_101/px-x-1903020100_101.px" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.bea.gov/itable/?ReqID=70&amp;step=1&amp;_gl=1*bnwdph*_ga*ODgxMTQxMzY5LjE2ODA3OTE5MzU.*_ga_J4698JNNFT*czE3NTc1NzM1OTYkbzUkZzEkdDE3NTc1NzM2MzAkajI2JGwwJGgw" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=Labour%2C0%7CEmployment%20and%20unemployment%23EMPLOYMENT_UNEMPLOYMENT%23&amp;pg=0&amp;fc=Region&amp;bp=true&amp;snb=10&amp;df%5bds%5d=LABOUR_TOPICS&amp;df%5bid%5d=LF&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;dq=.3.1599..AUS.M&amp;pd=2023-08%2C&amp;to%5bTIME_PERIOD%5d=false&amp;ly%5bcl%5d=TIME_PERIOD&amp;ly%5brs%5d=TSEST&amp;ly%5brw%5d=MEASURE" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0010212&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=1110022801" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/demo_r_find3/default/table?lang=en&amp;category=reg.reg_dem.reg_demfer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/environment/protection/waste/publications/national-waste-reports" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/BIL707" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.stat.gov.lv/pxweb/en/OSP_PUB/START__NOZ__TR__TRC/TRC012/?loadedQueryId=23919&amp;timeType=top&amp;timeValue=1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.stat.gov.lv/pxweb/en/OSP_PUB/START__EMP__NBB__NBA/NBA041" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/0986804S.px" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=People%2C1%7CPopulation%23POPULATION%23%7CEstimated%20Resident%20Population%23ERP%23&amp;pg=30&amp;fc=People&amp;bp=true&amp;snb=35&amp;df%5bds%5d=PEOPLE_TOPICS&amp;df%5bid%5d=ERP_Q&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;dq=1%2B2%2B3.3.TOT..Q&amp;pd=%2C&amp;to%5bTIME_PERIOD%5d=false&amp;ly%5bcl%5d=TIME_PERIOD&amp;ly%5brs%5d=MEASURE&amp;ly%5brw%5d=REGION&amp;vw=ov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00200502&amp;tstat=000001225961&amp;cycle=0&amp;year=20250&amp;month=0&amp;tclass1=000001225962" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/VSA94" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/09035" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www5.statcan.gc.ca/cansim/a26?id=2520051&amp;pattern=&amp;p2=37&amp;p1=1&amp;tabMode=dataTable&amp;stByVal=1&amp;paSer=&amp;csid=&amp;retrLang=eng&amp;lang=eng" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/grossvalueaddedgva/datasets/nominalandrealregionalgrossvalueaddedbalancedbyindustry" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kriminalita.policie.gov.cz/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/population/life-expectancy/latest-release" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sinia.mma.gob.cl/wp-content/uploads/2022/01/C10-residuos-rema-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/endutih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ysk.gov.tr/tr/2023-cumhurbaskani-ve-milletvekili-secim-i%CC%87statistikleri/1541626" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.api.abs.gov.au/rest/data/ABS,NIM_CY,1.0.0/1+2+3.A20+A15+TOT.3..A?format=csv" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B80A11&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/labour-market-statistics-june-2025-quarter/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.belgium.be/en" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/rahvastik__rahvastikusundmused__ranne/RVR061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/statistical-data-sets/vehicle-licensing-statistics-data-files" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tewhatuora.shinyapps.io/mortality-web-tool/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/he/publications/DocLib/2024/7.ShnatonStandardofliving/07_02_2022.xlsx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/ege/en/ege0048.html" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arsskyrsla.lrh.is/manndrap-og-likamsarasir-3/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.swiss/fr/dataset/eidg-wahlen-2023/resource/f585480c-4db2-408b-9a65-d6e03f66fff1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310011401" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/regionalaccounts/grossdisposablehouseholdincome/datasets/regionalgrossdisposablehouseholdincomegdhi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/2974007S.px" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.census.gov/table/ACSDT1Y2023.B25019?q=rooms&amp;t=Types+of+Rooms&amp;g=010XX00US$0400000&amp;y=2023" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.me.go.kr/portal/stat/easyStatPage.do?cateId=106H_01_006002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistiques.developpement-durable.gouv.fr/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/enoe/15ymas/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curriculumnacional.cl/portal/Documentos-Curriculares/Estandares-e-indicadores-de-calidad/Indicadores-de-Desarrollo-Personal-y-Social-vigentes/90161:Retencion-escolar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nisra.gov.uk/publications/2021-mid-year-population-estimates-northern-ireland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/hlth_cd_acdr2/default/table?lang=en&amp;category=reg.reg_hlth.reg_hlth_cdeath" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2025-09/repoblacevdefu2025-isem.Inclusivo.xlsx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata-cepidc.inserm.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/cuentas-nacionales/cuentas-nacionales-departamentales" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podatki.nijz.si/pxweb/sl/NIJZ%20podatkovni%20portal/NIJZ%20podatkovni%20portal__5%20Viri%20v%20zdravstvu__3%20Bolni%C5%A1ke%20postelje/Postelje3.px/?rxid=5c9cec5f-9945-4e10-a050-d0d98855cacb" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sotkanet.fi/sotkanet/en/haku?q=obesity" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.gob.cl/sala-de-prensa/prensa/general/noticia/2025/03/17/estad%C3%ADsticas-vitales-fecundidad-en-chile-sigue-bajo-del-nivel-de-reemplazo-generacional" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regionalstatistik.de/genesis/online?operation=abruftabelleBearbeiten&amp;levelindex=2&amp;levelid=1759218196464&amp;auswahloperation=abruftabelleAuspraegungAuswaehlen&amp;auswahlverzeichnis=ordnungsstruktur&amp;auswahlziel=werteabruf&amp;code=14111-01-04-4&amp;auswahltext=&amp;werteabruf=Werteabruf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/en/statistics-by-topic-1/population-and-demography" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/tran_r_vehst/default/table?lang=en" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.ine.gob.cl/?fs%5b0%5d=Productos%2C0%7CEncuesta%20Nacional%20de%20Empleo%20%28ENE%29%23ENE%23&amp;pg=0&amp;fc=Productos&amp;bp=true&amp;snb=91" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://si3.bcentral.cl/Siete/ES/Siete/Cuadro/CAP_CCNN/MN_CCNN76/CCNN2013_P1/CCNN2013_P1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/education-and-work-australia/latest-release" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nces.ed.gov/programs/edge/Demographic/ACS" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1710015201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lustat.statec.lu/vis?fs%5b0%5d=Th%C3%A8mes%2C1%7CPopulation%20et%20emploi%23B%23%7CMouvement%20de%20la%20population%23B3%23&amp;pg=0&amp;fc=Mouvement%20de%20la%20Population&amp;bp=true&amp;snb=42&amp;df%5bds%5d=ds-release&amp;df%5bid%5d=DF_B2400&amp;df%5bag%5d=LU1&amp;df%5bvs%5d=1.0&amp;dq=A.S01.M02%2BM01.L01&amp;pd=2015%2C2024&amp;to%5bTIME_PERIOD%5d=false" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310071301" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/statistical-data-sets/ras30-reported-casualties-in-road-accidents" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=2310030801" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdb.socialstyrelsen.se/if_dor/val.aspx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policija.si/o-slovenski-policiji/statistika/kriminaliteta" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=3610071001" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deis.minsal.cl/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/topics/population/migration/guidance/migration-flows.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wonder.cdc.gov/ucd-icd10.html" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/economy/national-accounts/australian-national-accounts-state-accounts/latest-release" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__LE__LE0101__LE0101H/LE01012021H01N/?rxid=b805ed80-a6b7-4af1-aff0-4942c03bc1fc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.subtel.gob.cl/estudios-y-estadisticas/internet/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__BE__BE0101__BE0101I/Medellivsl/?rxid=b805ed80-a6b7-4af1-aff0-4942c03bc1fc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__merek/statfin_merek_pxt_11al.px/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/he/publications/DocLib/2024/9.ShnatonLabourMarket/st09_04.xlsx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/education-science/formation-continue/population.assetdetail.22544870.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/09588" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize?indicator=S3R696" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/teryt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/crim_gen_reg/default/table?lang=en&amp;category=reg.reg_crim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__muutl/statfin_muutl_pxt_11a7.px/table/tableViewLayout1/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/query/construct/summary.asp?reset=yes&amp;mode=construct&amp;dataset=161&amp;version=0&amp;anal=1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uzis.cz/index-en.php?pg=publications--library&amp;id=275" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__rpk/statfin_rpk_pxt_13ex.px/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/Data/2974007S.px/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310041801" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://environnement.wallonie.be/home/gestion-environnementale/dechets/gestion-des-dechets/statistiques-sur-la-gestion-des-dechets.html" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1C94&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/0762115S.px" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/enoe/15ymas/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elections.fgov.be/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/datasets/TS051/editions/2021/versions/4?f=get-data" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonder.cdc.gov/deaths-by-underlying-cause.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2024-11/repoblacEV-Estad%C3%ADsticas%20vitales-2023A.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/2222111S.px" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mep.go.cr/acerca-del-mep/analisis-estadistico/estadisticas-educativas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/2021-census-pop-hous" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/2221105S.px" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dati.salute.gov.it/it/dataset/posti-letto-regione-e-disciplina-2023" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/publications/adult-body-mass-index-bmi-categories-3-obese-classifications-201516" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wybory.gov.pl/index/index.html?language=en&amp;tab=wybory&amp;accessibility=off" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://si3.bcentral.cl/Siete/ES/Siete/Cuadro/CAP_ESTADIST_GENERO/MN_GENERO1/EST_GEN_ESP_V_01" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/teryt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/regional-gross-domestic-product-year-ended-march-2024/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/n1/tbl/csv/12100175-eng.zip" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/he/publications/DocLib/2024/9.ShnatonLabourMarket/st09_14x.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=statistiky" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/sza/en/sza0040.html" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SDT04/-" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/412_english/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/peoplepopulationandcommunity/populationandmigration/populationestimates/datasets/populationestimatesforukenglandandwalesscotlandandnorthernireland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/fr/px-x-0103010200_151/px-x-0103010200_151/px-x-0103010200_151.px" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__ksyyt/statfin_ksyyt_pxt_13u5.px/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.www.inegi.org.mx/programas/cnpje" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas.ima-aim.be/databanken/?rw=1&amp;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekutuphane.saglik.gov.tr/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/microdata/european-health-interview-survey" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/en/px-x-1903020100_101/px-x-1903020100_101/px-x-1903020100_101.px" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/population/births-australia/latest-release" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/Data/05L3016S.px/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/app/tabulados/interactivos/?pxq=Mortalidad_Mortalidad_09_f8d3da7b-346d-473e-a1e8-0c323bbd1185" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistik.at/en/statistics/tourism-and-transport/vehicles/stock-of-motor-vehicles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=3610040001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/RASA1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/demo_r_d2jan?lang=en" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statbel.fgov.be/en/themes/households/ict-usage-households" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B28024&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/BIL710" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__manntal__2021__3_menntun/CEN1301.px/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://results.cik.bg/europe2024/opendata/index.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2024-07/repoblaceppnac1950-2100_0.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__muutl/statfin_muutl_pxt_11a7.px/table/tableViewLayout1/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/rahvastik__rahvastikusundmused__surmad/RV57" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucr.fbi.gov/crime-in-the-u.s" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/edat_lfse_22?category=reg.reg_educ.reg_educ_" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.nhs.uk/data-and-information/publications/statistical/general-and-personal-medical-services" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podatki.nijz.si/pxweb/sl/NIJZ%20podatkovni%20portal/NIJZ%20podatkovni%20portal__2%20Determinante%20zdravja__1%20Indeks%20telesne%20mase%20(EHIS_BMI)/04EHIS14%20BMI_D.px/?rxid=5c9cec5f-9945-4e10-a050-d0d98855cacb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__Faeddirdanir__faeddir__faedingar/MAN05110.px/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/nchs/fastats/life-expectancy.htm" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatorio.ministeriodesarrollosocial.gob.cl/casen-multidimensional/casen/docs/Resultados_ingresos_Casen_2017.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00200531&amp;bunya_l=03&amp;tstat=000001226891&amp;cycle=7&amp;year=20240&amp;month=0&amp;tclass1=000001227003&amp;result_back=1&amp;tclass2val=0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__merek/statfin_merek_pxt_11al.px/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/nep/en/nep0046.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/teryt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sitiooij.poder-judicial.go.cr/index.php/apertura/transparencia/estadisticas-policiales" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podatki.nijz.si/pxweb/sl/NIJZ%20podatkovni%20portal/NIJZ%20podatkovni%20portal__5%20Viri%20v%20zdravstvu__1%20Izvajalci%20zdravstvene%20dejavnosti/RIZDDZ_TB01a.px/?rxid=5c9cec5f-9945-4e10-a050-d0d98855cacb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2024-11/repoblacEV-Estad%C3%ADsticas%20vitales-2023A.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/en_GB/statistiniu-rodikliu-analize" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chronicdata.cdc.gov/Nutrition-Physical-Activity-and-Obesity/Nutrition-Physical-Activity-and-Obesity-Behavioral/hn4x-zwk7/about_data" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cso.ie/px/pxeirestat/Statire/SelectVarVal/Define.asp?maintable=CJQ02&amp;PLanguage=0" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/lfst_r_lfe2eedu/default/table?lang=en" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgis.salud.gob.mx/contenidos/basesdedatos/da_recursos_gobmx.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eleicoes.mai.gov.pt/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2012749" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.nbb.be/Index.aspx?DataSetCode=EXTTRADEBENAT&amp;lang=fr" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policija.si/o-slovenski-policiji/statistika/kriminaliteta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=2310030801" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/TEM27" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/about-us/statistics-and-publications/data-and-statistics/proceedings-police-stations" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/trng_lfs_22/default/table?lang=en&amp;category=educ.educ_part.trng.trng_lfs_12m.trng_lfs_12m1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/data/tables/time-series/demo/geographic-mobility/state-to-state-migration.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__synt/statfin_synt_pxt_12dq.px/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.govt.nz/statistics-research/system-monitoring/planning-and-performance-data/acute-hospital-bed-days" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/05797" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=vystup-objekt-parametry&amp;sp=A&amp;skupId=446&amp;pvokc=&amp;katalog=30853&amp;pvo=ZAM02-A&amp;z=T" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Atvinnuvegir/Atvinnuvegir__visinditaekni__Upplysingataekninotkuneinstaklinga__ict_nettenging/SAM07202e.px" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.izbori.hr/arhiva-izbora/index.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/datasets/TS019/editions/2021/versions/3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/majandus__transport__registreeritud-liiklusvahendid/TS32" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regiones.ine.cl/documentos/default-source/region-iii/estadisticas/ocupacion-y-desocupacion/infografias/personas-j%C3%B3venes/personas-j%C3%B3venes-que-no-estudian-y-no-est%C3%A1n-ocupadas-a%C3%B1o-2022.pdf?sfvrsn=cabbcc2b_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/rahvastik__rahvastikusundmused__ranne/RVR051" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/pibent/2013/default.html" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/05L4010S.px" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/QLF08" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.tuik.gov.tr/Bulten/Index?p=Survey-on-Information-and-Communication-Technology-(ICT)-Usage-in-Households-and-by-Individuals-2022-45587" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/dyngs/INEbase/en/operacion.htm?c=Estadistica_C&amp;cid=1254736177108&amp;menu=resultados&amp;idp=1254735576757" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/data/tables/time-series/demo/geographic-mobility/state-to-state-migration.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__TK__TK1001__TK1001A/PersBilarDrivMedel/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/schools/latest-release" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/labour/employment-and-unemployment/labour-force-australia-detailed/latest-release" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinformation.sciensano.be/shiny/hisia/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archives-resultats-elections.interieur.gouv.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transport.govt.nz/statistics-and-insights/fleet-statistics" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kommuneprofilen.no/Profil/Bygg/Bench/bygg_bolig_rom_bench.aspx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aihw.gov.au/WorkArea/DownloadAsset.aspx?id=60129546076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/nep/en/nep0043.html" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0012261&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.bea.gov/regional/zip/CAGDP1.zip" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/app/bienestar/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statistikdatabasen.scb.se/pxweb/sv/ssd/START__AM__AM0401__AM0401N/NAKUBefolkningLAr/?parttable=&amp;rxid=c37bd28c-f33e-4322-be01-182ebff258cf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/statistics/00200235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/07459" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxiT3/Tabla.htm?t=24323&amp;L=0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/en/statistics-themes/population/causes-death/21035-causes-death" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistika.tai.ee/pxweb/en/Andmebaas/Andmebaas__04THressursid__05Tootajad/THT014.px/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdb.socialstyrelsen.se/if_dor/val.aspx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/demo_r_mlifexp/default/table?lang=en&amp;category=reg.reg_dem.reg_demmor" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esri.cao.go.jp/jp/sna/data/data_list/kenmin/files/contents/main_2022.html" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/STRAF22" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csu.gov.cz/produkty/generation-recovery-and-disposal-of-waste-2023" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=3710019701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://censo2024.ine.gob.cl/estadisticas/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/query/construct/summary.asp?reset=yes&amp;mode=construct&amp;dataset=161&amp;version=0&amp;anal=1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/hospitals/topics/hospital-resources" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=People%2C1%7CPopulation%23POPULATION%23%7CDeaths%23DEATHS%23&amp;pg=0&amp;fc=People&amp;bp=true&amp;snb=14&amp;df%5bds%5d=PEOPLE_TOPICS&amp;df%5bid%5d=DEATHS_AGESPECIFIC_OCCURENCEYEAR&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;dq=12.3..AUS.A&amp;pd=2009%2C&amp;to%5bTIME_PERIOD%5d=false&amp;ly%5bcl%5d=TIME_PERIOD&amp;ly%5brw%5d=AGE" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrscotland.gov.uk/publications/births-time-series-data-2024/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inec.cr/ingresos-y-gastos-de-hogares/ingresos-de-los-hogares" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?sso=ok&amp;returnurl=https%3A%2F%2Fkosis.kr%3A443%2FstatHtml%2FstatHtml.do%3Fconn_path%3DI2%26tblId%3DDT_MLTM_5498%26language%3Den%26orgId%3D116%26" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/FLY66" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.destatis.de/EN/Themes/Society-Environment/Environment/Waste-Management/_node.html" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aamc.org/data-reports/report/us-physician-workforce-data-dashboard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;query=death&amp;layout=dataset&amp;toukei=00200524&amp;stat_infid=000032166859&amp;metadata=1&amp;data=1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/about-us/statistics-and-publications/data-and-statistics/proceedings-police-stations" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=89&amp;locale=en" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/employmentandlabourmarket/peopleinwork/employmentandemployeetypes/datasets/workforcejobsbyregionandindustryjobs05" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/mercado-laboral/empleo-y-desempleo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/peoplepopulationandcommunity/populationandmigration/migrationwithintheuk/datasets/internalmigrationbyoriginanddestinationlocalauthoritiessexandsingleyearofagedetailedestimatesdataset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/he/publications/DocLib/2024/2.ShnatonPopulation/st02_39x.xlsx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.www.inegi.org.mx/programas/edr/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/catalogue.assetdetail.28625194.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=9810023801" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B81A12&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oe.cd/ipstats" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjs.ojp.gov/library/publications/homicide-victimization-united-states-2023" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdcr.cz/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airia.or.jp/publish/statistics/number.html" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/labour-market-statistics-june-2025-quarter/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_publicacoes&amp;PUBLICACOESpub_boui=66320870&amp;PUBLICACOESmodo=2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__Faeddirdanir__faeddir__faedingar/MAN05110.px/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistik.at/en/statistics/tourism-and-transport/vehicles/stock-of-motor-vehicles" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistik.at/en/statistics/population-and-society/health/health-determinants/overweight-and-obesity" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1DA7004S&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize?hash=01db4b64-73cf-4a0a-81e5-688ad7f77e9d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/demografia-y-poblacion/censo-nacional-de-poblacion-y-vivenda-2018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/peoplepopulationandcommunity/birthsdeathsandmarriages/conceptionandfertilityrates/datasets/conceptionstatisticsenglandandwalesreferencetables" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/sistemas/olap/consulta/general_ver4/MDXQueryDatos.asp?proy=vmrc_vehiculos" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.gov.il/en/Pages/Social-Survey-Generator-new.aspx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?id=degestorbene_ext" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/crime-and-justice/recorded-crime-victims/latest-release" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/06797" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__kuol/statfin_kuol_pxt_12an.px/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.data.stats.govt.nz/vis?fs%5b0%5d=2023%20Census%2C0%7CHousing%23CAT_HOUSING%23&amp;fs%5b1%5d=Number%20of%20rooms%2C0%7CTotal%20-%20number%20of%20rooms%23999%23&amp;pg=0&amp;fc=Number%20of%20rooms&amp;snb=1&amp;df%5bds%5d=ds-nsiws-disseminate&amp;df%5bid%5d=CEN23_HOU_017&amp;df%5bag%5d=STATSNZ&amp;df%5bvs%5d=1.0&amp;dq=2013%2B2018%2B2023.9999%2B99999%2B999999.999.99999&amp;ly%5brw%5d=CEN23_GEO_012&amp;ly%5bcl%5d=CEN23_YEAR_001&amp;to%5bTIME%5d=false" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore-education-statistics.service.gov.uk/find-statistics/neet-statistics-annual-brief/2024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrscotland.gov.uk/publications/migration-flows/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redatam-ine.ine.cl/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=3610022201" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdu.dk/en/sif" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B44&amp;language=en&amp;conn_path=I3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dane.gov.co/index.php/estadisticas-por-tema/mercado-laboral/mercado-laboral-por-departamentos" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.mx/voto-y-elecciones/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.go.kr/sub/ehpp/fc/ehppfc100m01" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/en/statistics-themes/population/migration/tables/ibe081-long-term-international-migration-regions" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize?indicator=S5R086" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education-ni.gov.uk/publications/school-leavers-202324" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?id=debevwan020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estadisticasdecriminalidad.ses.mir.es/publico/portalestadistico/datos?type=jaxi&amp;title=Hechos%20conocidos&amp;path=/Datos1/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esri.cao.go.jp/jp/sna/data/data_list/kenmin/files/contents/main_2022.html" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/microdata/european-health-interview-survey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stat.gov.pl/bdlen/app/dane_podgrup.hier?p_id=741222&amp;p_token=-1467878598" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1710000501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.stat.gov.lv/pxweb/en/OSP_PUB/START/NBA040" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgis.salud.gob.mx/contenidos/basesdedatos/da_recursos_gobmx.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0012565&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/crime-and-justice/recorded-crime-victims/latest-release" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csu.gov.cz/migration?pocet=10&amp;start=0&amp;podskupiny=136&amp;razeni=-datumVydani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__manntal__2021__3_menntun/CEN1301.px/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elezioni.interno.it/camera/monitor/20130224/ultimipervC.htm" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=89&amp;locale=en" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wonder.cdc.gov/ucd-icd10.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-genesis.destatis.de/datenbank/online/statistic/51000/table/51000-0030" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bra.se/statistik/statistik-om-rattsvasendet/anmalda-brott" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/about-us/statistics-and-publications/data-and-statistics/proceedings-police-stations" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/2021-census-pop-hous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nisra.gov.uk/publications/registrar-general-annual-report-2023-stillbirths-and-infant-deaths" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=3710010301" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=1710015301" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekutuphane.saglik.gov.tr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/uk-overseas-trade-statistics-and-regional-trade-statistics" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2024-05/recientecenaho2023-02_0_0.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/fr/px-x-0103010200_151/px-x-0103010200_151/px-x-0103010200_151.px" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistika.tai.ee/pxweb/en/Andmebaas/Andmebaas__01Rahvastik__04Surmad/SD31.px/table/tableViewLayout2/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/dyngs/INEbase/en/operacion.htm?c=Estadistica_C&amp;cid=1254736176759&amp;menu=resultados&amp;idp=1254735573113" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://build.nisra.gov.uk/en/custom/data?d=HOUSEHOLD&amp;v=NUMBER_OF_ROOMS" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2012749" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxiT3/Tabla.htm?t=27155" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statswales.gov.wales/Catalogue/Health-and-Social-Care/NHS-Hospital-Activity/NHS-Beds/nhsbedssummarydata-by-year" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistik.pts.se/en/telecom-and-broadband/mobile-coverage-and-broadband-survey/mobile-coverage-and-broadband-survey-2024/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/enoe/15ymas/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__muutl/statfin_muutl_pxt_11a7.px/table/tableViewLayout1/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/05L4010S.px" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sinia.mma.gob.cl/wp-content/uploads/2022/01/C10-residuos-rema-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310079401" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/07849" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uljas.tulli.fi/v3rti/db/0/cubes/46" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B28024&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/fr/px-x-0102020000_104/-/px-x-0102020000_104.px/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mep.go.cr/acerca-del-mep/analisis-estadistico/estadisticas-educativas" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=3610071001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/en/methods/surveybackgroundnotes/irishhealthsurveyihs/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistika.tai.ee/pxweb/en/Andmebaas/Andmebaas__07Terviseprofiilid__02MKKOV/LO01.px/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=Labour%2C0%7CEmployment%20and%20unemployment%23EMPLOYMENT_UNEMPLOYMENT%23&amp;pg=0&amp;fc=Region&amp;bp=true&amp;snb=10&amp;df%5bds%5d=LABOUR_TOPICS&amp;df%5bid%5d=LF&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;dq=.3.1599..AUS.M&amp;pd=2023-08%2C&amp;to%5bTIME_PERIOD%5d=false&amp;ly%5bcl%5d=TIME_PERIOD&amp;ly%5brs%5d=TSEST&amp;ly%5brw%5d=MEASURE" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ntia.gov/data" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/05N1042S.px" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00450011&amp;tstat=000001028897&amp;cycle=7&amp;tclass1=000001053058&amp;tclass2=000001053061&amp;tclass3=000001053065&amp;tclass4val=0" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.cihi.ca/estore/productFamily.htm?locale=en&amp;pf=PFC2032" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/industry/tourism-and-transport/motor-vehicle-census-australia/latest-release" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/page/demo_r_pjangrp3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/grossvalueaddedgva/datasets/nominalandrealregionalgrossvalueaddedbalancedbyindustry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxi/Tabla.htm?path=/t15/p420/a2019/p06/l0/&amp;file=01004.px&amp;L=0" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/mobilite-transports/accidents-impact-environnement/accidents-transports/route.assetdetail.35127441.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1DA7004S&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/nama_10r_3empers?category=reg.reg_eco10.reg_eco10brch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1710015301" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__kosningar__althingi__althkjosendur/KOS02101.px" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__merek/statfin_merek_pxt_121d.px/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/mobilite-transports/accidents-impact-environnement/accidents-transports/route.assetdetail.35127441.html" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.be/statistiques/fr/criminalite/figures-criminelles/tableau?theme=8.1.1.1.&amp;view=location" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00200524&amp;tstat=000000090001&amp;cycle=7&amp;tclass1=000001011679&amp;tclass2val=0&amp;metadata=1&amp;data=1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statistikdatabasen.scb.se/pxweb/sv/ssd/START__AM__AM0401__AM0401N/NAKUBefolkningLAr/?parttable=&amp;rxid=c37bd28c-f33e-4322-be01-182ebff258cf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://results.cik.bg/europe2024/opendata/index.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.gob.cl/estadisticas/sociales/demografia-y-vitales/nacimientos-matrimonios-y-defunciones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/demo_r_births?category=reg.reg_dem.reg_demfer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educationcounts.govt.nz/know-your-region/territorial-authority/territorial-authority-summary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=3610040001" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.be/statistiques/fr/criminalite/statistiques-de-criminalite" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=3710019701" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/demografia-y-poblacion/censo-nacional-de-poblacion-y-vivenda-2018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nisra.gov.uk/publications/registrar-general-annual-report-2023-births" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SHE09/-" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-transport" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/economy/national-accounts/australian-national-accounts-state-accounts/latest-release" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/statistical-data-sets/police-recorded-crime-and-outcomes-open-data-tables" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bra.se/statistik/statistik-om-rattsvasendet/anmalda-brott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statistikdatabasen.scb.se/pxweb/sv/ssd/START__BE__BE0101__BE0101J/Flyttningar97/table/tableViewLayout1/?rxid=b805ed80-a6b7-4af1-aff0-4942c03bc1fc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/labour-market-statistics-june-2025-quarter/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/catalogue.assetdetail.36158252.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tewhatuora.govt.nz/our-health-system/data-and-statistics/mortality-web-tool/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=statistiky" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistika.tai.ee/pxweb/en/Andmebaas/Andmebaas__04THressursid__02Ravivoodid__01Aastastatistika/RV20.px/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/health/health-services/private-hospitals-australia/latest-release" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bifreidatolur.samgongustofa.is/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1C94&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://censo2024.ine.gob.cl/estadisticas/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/VSA94" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/app/scitel/Default?ev=10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/lietuvos-gyventojai-2023/mirtingumas/vidutine-tiketina-gyvenimo-trukme" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dgt.es/menusecundario/dgt-en-cifras/dgt-en-cifras-resultados/dgt-en-cifras-detalle/Parque-de-vehiculos-Tablas-estadisticas-2024/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.nbb.be/Index.aspx?DataSetCode=REGTRD&amp;lang=fr" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.www.inegi.org.mx/programas/cnpje" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-genesis.destatis.de/genesis/online?operation=tables&amp;code=12711" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/lfst_r_lfsd2pop/default/table?lang=en" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indicators.be/fr/i/G12_WST/fr" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310090501" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?id=degestorbene_ext" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/10482" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxiT3/Tabla.htm?t=24323&amp;L=0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2025-09/repoblacevdefu2025-isem.Inclusivo.xlsx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/dyngs/INEbase/en/operacion.htm?c=Estadistica_C&amp;cid=1254736176844&amp;menu=resultados&amp;idp=1254735976612" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/TRNG_LFSE_04__custom_5204132/default/table?lang=en" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/11277" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00450011&amp;tstat=000001028897&amp;cycle=7&amp;tclass1=000001053058&amp;tclass2=000001053061&amp;tclass3=000001053065&amp;tclass4val=0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.obsan.admin.ch/fr/indicator/obsan/esperance-de-vie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/RASA1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.swiss/fr/dataset/eidg-wahlen-2023/resource/f585480c-4db2-408b-9a65-d6e03f66fff1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msit.go.kr/eng/bbs/view.do?sCode=eng&amp;nttSeqNo=1098&amp;bbsSeqNo=42&amp;mId=4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/statistical-data-sets/ras30-reported-casualties-in-road-accidents" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/mercado-laboral/mercado-laboral-de-la-juventud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stat.gov.pl/bdlen/app/dane_podgrup.hier?p_id=741222&amp;p_token=-1467878598" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxi/Tabla.htm?tpx=75321&amp;L=1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_publicacoes&amp;PUBLICACOESpub_boui=66320870&amp;PUBLICACOESmodo=2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize?indicator=S3R696" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.lt/en/services/ltcor-e-services/crime-statistics-by-municipality" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wybory.gov.pl/index/index.html?language=en&amp;tab=wybory&amp;accessibility=off" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.go.kr/sub/ehpp/fc/ehppfc100m01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__buferlaflutningar__buferlaflmillilanda/MAN01405.px/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/query/construct/summary.asp?reset=yes&amp;mode=construct&amp;dataset=161&amp;version=0&amp;anal=1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B44&amp;language=en&amp;conn_path=I3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/edat_lfse_04?lang=en" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statswales.gov.wales/Catalogue/Education-and-Skills/Post-16-Education-and-Training/Lifelong-Learning/Participation-of-Adults-and-Young-People/estimated1624neet-by-economicactivity-agegroup" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inclasns.sanidad.gob.es/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sinoe.org/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__TK__TK1001__TK1001A/FordonTrafik/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/cuentas-nacionales/cuentas-nacionales-departamentales" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uzis.cz/res/f/008381/zdrroccz2019.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__rpk/statfin_rpk_pxt_13ex.px/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/demografia-y-poblacion/movilidad-y-migracion" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.data.abs.gov.au/?fs%5b0%5d=Economy%2C0%7CInternational%20trade%23INTERNATIONAL_TRADE%23&amp;pg=0&amp;fc=Economy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policja.pl/pol/statystyka" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regionalstatistik.de/genesis/online?operation=abruftabelleBearbeiten&amp;levelindex=2&amp;levelid=1759218196464&amp;auswahloperation=abruftabelleAuspraegungAuswaehlen&amp;auswahlverzeichnis=ordnungsstruktur&amp;auswahlziel=werteabruf&amp;code=14111-01-04-4&amp;auswahltext=&amp;werteabruf=Werteabruf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2024-11/repoblacEV-Estad%C3%ADsticas%20vitales-2023A.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B81A12&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=89&amp;locale=en" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://careerswales.gov.wales/education-and-teaching-professionals/pupil-destinations/pupil-destinations-2024" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?contexto=bd&amp;indOcorrCod=0008657&amp;selTab=tab2&amp;xlang=pt&amp;xpgid=ine_indicadores&amp;xpid=INE" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.tuik.gov.tr/Bulten/Index?p=International-Migration-Statistics-2019-33709" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/pibent/2013/default.html" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=statistiky" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.lt/en/services/ltcor-e-services/crime-statistics-by-municipality" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/en/home/statistics/population.assetdetail.36073673.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/en/releasesandpublications/ep/p-cpp1/censusofpopulation2022profile1-populationdistributionandmovements/internalmigration/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bazg.admin.ch/bazg/fr/home/themes/statistique-du-commerce-exterieur-suisse/daten/kantone.html" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0010212&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=1110022801" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SAM05/2011" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/statistical-data-sets/police-recorded-crime-and-outcomes-open-data-tables" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrscotland.gov.uk/publications/migration-flows/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__ksyyt/statfin_ksyyt_pxt_13u5.px/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/population/life-expectancy/latest-release" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statcan.gc.ca/en/statistical-programs/instrument/5375_Q1_V27" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/dbview?sid=0004021612" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.gob.cl/estadisticas/sociales/demografia-y-vitales/nacimientos-matrimonios-y-defunciones" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0013473&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00200502&amp;tstat=000001225961&amp;cycle=0&amp;year=20250&amp;month=0&amp;tclass1=000001225962" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.runt.gov.co/transparencia-y-acceso-a-la-informacion-publica/datos-abiertos" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/statistical-data-sets/ras30-reported-casualties-in-road-accidents" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/sotsiaalelu__sissetulek/ST21" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=vystup-objekt-parametry&amp;sp=A&amp;skupId=446&amp;pvokc=&amp;katalog=30853&amp;pvo=ZAM02-A&amp;z=T" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00200502&amp;tstat=000001225961&amp;cycle=0&amp;year=20250&amp;month=0&amp;tclass1=000001225962" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kriminalita.policie.gov.cz/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/endutih" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elections.ca/content.aspx?section=ele&amp;dir=turn/viz&amp;document=index&amp;lang=e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/rahvastik__rahvastikusundmused__surmad/RV57" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/population/births-australia/latest-release" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/enoe/15ymas/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/sotsiaalelu__sotsiaalne-terjutus-laekeni-indikaatorid__vaesus-ja-ebaverdsus/LES39" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?id=debevwan020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/hlth_cd_acdr2/default/table?lang=en&amp;category=reg.reg_hlth.reg_hlth_cdeath" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2025-07/repoblaceppsubnaciokitcuadros2000-2050%202.xlsx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.belgium.be/en" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csu.gov.cz/produkty/generation-recovery-and-disposal-of-waste-2023" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/datosprimarios/iavl/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonder.cdc.gov/deaths-by-underlying-cause.html" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/peoplepopulationandcommunity/healthandsocialcare/healthandlifeexpectancies/datasets/lifeexpectancyestimatesallagesuk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.www.inegi.org.mx/programas/enigh/nc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoshare.stats.govt.nz/SelectVariables.aspx?pxID=a2b114fe-1dc9-42b3-8405-f9607a7b483b" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.hrsa.gov/data/download" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arsskyrsla.lrh.is/manndrap-og-likamsarasir-3/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eleicoes.mai.gov.pt/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bka.de/EN/CurrentInformation/Statistics/PoliceCrimeStatistics/policecrimestatistics_node.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/teryt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tewhatuora.shinyapps.io/mortality-web-tool/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1410001901" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/412_english/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.api.abs.gov.au/rest/data/ABS,NIM_CY,1.0.0/1+2+3.A20+A15+TOT.3..A?format=csv" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore-education-statistics.service.gov.uk/find-statistics/neet-statistics-annual-brief/2024" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.destatis.de/EN/Themes/Society-Environment/Environment/Waste-Management/_node.html" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/en/px-x-1103020100_101/-/px-x-1103020100_101.px/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/nama_10r_3gva/default/table?lang=en&amp;category=reg.reg_eco10.reg_eco10brch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1210017501" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sotkanet.fi/sotkanet/en/haku?q=obesity" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrscotland.gov.uk/publications/deaths-time-series-data-2024/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/en/search?Type=%5B%22table%22%2C%22other_format%22%5D&amp;Themes=%2296%22" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonder.cdc.gov/natality.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/labour-market-statistics-june-2025-quarter/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nces.ed.gov/programs/edge/Demographic/ACS" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk/government/statistics/local-authority-collected-waste-management-annual-results" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/files/operaciones/EEVV/bol-EEVV-Defunciones-Itrim2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=95&amp;locale=en" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310041801" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esri.cao.go.jp/jp/sna/data/data_list/kenmin/files/contents/main_2022.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oe.cd/ipstats" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdb.socialstyrelsen.se/if_per/val.aspx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__LE__LE0101__LE0101H/LE01012021H01N/?rxid=b805ed80-a6b7-4af1-aff0-4942c03bc1fc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/0762115S.px" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.subtel.gob.cl/estudios-y-estadisticas/internet/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/05471" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__Faeddirdanir__danir__danir/MAN05221.px" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistika.tai.ee/pxweb/en/Andmebaas/Andmebaas__07Terviseprofiilid__02MKKOV/LO01.px/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/0986804S.px" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deis.minsal.cl/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atlaselectoral.tse.go.cr/presidencial/2018/barra?search%5Bano%5D=2018&amp;search%5Brelativo%5D=false&amp;search%5Btipo_eleccion%5D=presidencial" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scotlandscensus.gov.uk/webapi/jsf/tableView/tableView.xhtml" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/BIL707" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.stat.gov.lv/pxweb/en/OSP_PUB/START__NOZ__TR__TRC/TRC012/?loadedQueryId=23919&amp;timeType=top&amp;timeValue=1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/demografia-y-poblacion/proyecciones-de-poblacion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=154&amp;locale=en" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__altp/statfin_altp_pxt_12bf.px/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.nhs.uk/data-and-information/publications/statistical/general-and-personal-medical-services" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__synt/statfin_synt_pxt_12dq.px/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statfin.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__tyti/statfin_tyti_pxt_13al.px/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__rpk/statfin_rpk_pxt_13ex.px/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/Data/2974007S.px/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www5.statcan.gc.ca/cansim/a26?id=2520051&amp;pattern=&amp;p2=37&amp;p1=1&amp;tabMode=dataTable&amp;stByVal=1&amp;paSer=&amp;csid=&amp;retrLang=eng&amp;lang=eng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1710015201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statbank.dk/VAN2AAR" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/query/construct/summary.asp?mode=construct&amp;version=0&amp;dataset=17" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/13556" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uzis.cz/index-en.php?pg=publications--library&amp;id=275" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volitve.dvk-rs.si/referendum-zdpidu/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/files/operaciones/CAEFM-RS/bol-CAEFMRS-2022pr.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=statistiky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistikk-fhi-no.translate.goog/nokkel/cczT911Hc_AawOY9JkFTWyV3lYPdwYcXlWU_ZTBH_gY?_x_tr_sl=auto&amp;_x_tr_tl=en&amp;_x_tr_hl=fr&amp;_x_tr_pto=wapp&amp;_x_tr_hist=true" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/national-and-subnational-period-life-tables-2022-2024/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_publicacoes&amp;PUBLICACOESpub_boui=720545740&amp;PUBLICACOESmodo=2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/publications/adult-body-mass-index-bmi-categories-3-obese-classifications-201516" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/statistical-data-sets/vehicle-licensing-statistics-data-files" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tewhatuora.shinyapps.io/mortality-web-tool/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__muutl/statfin_muutl_pxt_11a7.px/table/tableViewLayout1/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lustat.statec.lu/vis?fs%5b0%5d=Th%C3%A8mes%2C1%7CPopulation%20et%20emploi%23B%23%7CMouvement%20de%20la%20population%23B3%23&amp;pg=0&amp;fc=Mouvement%20de%20la%20Population&amp;bp=true&amp;snb=42&amp;df%5bds%5d=ds-release&amp;df%5bid%5d=DF_B2400&amp;df%5bag%5d=LU1&amp;df%5bvs%5d=1.0&amp;dq=A.S01.M02%2BM01.L01&amp;pd=2015%2C2024&amp;to%5bTIME_PERIOD%5d=false" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/education-and-work-australia/latest-release" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/educacion/poblacion-escolarizada/educacion-formal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sv2018.cvk.lv/pub/Activities" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.me.go.kr/portal/stat/easyStatPage.do?cateId=106H_01_006002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__Faeddirdanir__faeddir__faedingar/MAN05110.px/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.bea.gov/itable/?ReqID=70&amp;step=1&amp;_gl=1*bnwdph*_ga*ODgxMTQxMzY5LjE2ODA3OTE5MzU.*_ga_J4698JNNFT*czE3NTc1NzM1OTYkbzUkZzEkdDE3NTc1NzM2MzAkajI2JGwwJGgw" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/statsql/majandus__valiskaubandus__kaupade_vk/VKK24" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/microdata/european-health-interview-survey" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/en/px-x-1903020100_101/px-x-1903020100_101/px-x-1903020100_101.px" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata-cepidc.inserm.fr/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policja.pl/pol/statystyka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/8582988" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://usatrade.census.gov/data/Perspective60/View/dispview.aspx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/education-and-work-australia/latest-release" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofcom.org.uk/phones-and-broadband/coverage-and-speeds/connected-nations-update-spring-2025" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/05N2004S.px" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0011631&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/nep/en/nep0043.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2024-11/repoblacEV-Estad%C3%ADsticas%20vitales-2023A.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas.ima-aim.be/databanken/?rw=1&amp;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcnz.org.nz/news-and-publications/workforce-statistics/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/tran_r_vehst/default/table?lang=en" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/07459" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/nama_10r_2hhinc/default/table?lang=en&amp;category=reg.reg_eco10.reg_eco10brch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podatki.nijz.si/pxweb/sl/NIJZ%20podatkovni%20portal/NIJZ%20podatkovni%20portal__2%20Determinante%20zdravja__1%20Indeks%20telesne%20mase%20(EHIS_BMI)/04EHIS14%20BMI_D.px/?rxid=5c9cec5f-9945-4e10-a050-d0d98855cacb" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statbel.fgov.be/en/themes/households/ict-usage-households" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=2310030801" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdb.socialstyrelsen.se/if_dor/val.aspx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/QLF08" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=102&amp;locale=en" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/education-science/formation-continue/population.assetdetail.22544870.html" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekloges.ypes.gr/en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=People%2C1%7CPopulation%23POPULATION%23%7CDeaths%23DEATHS%23&amp;pg=0&amp;fc=People&amp;bp=true&amp;snb=14&amp;df%5bds%5d=PEOPLE_TOPICS&amp;df%5bid%5d=DEATHS_AGESPECIFIC_OCCURENCEYEAR&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;dq=12.3..AUS.A&amp;pd=2009%2C&amp;to%5bTIME_PERIOD%5d=false&amp;ly%5bcl%5d=TIME_PERIOD&amp;ly%5brw%5d=AGE" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdb.socialstyrelsen.se/if_dor/val.aspx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.nhs.uk/data-and-information/publications/statistical/general-and-personal-medical-services" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dati-censimentopopolazione.istat.it/Index.aspx?DataSetCode=DICA_STANZE" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__merek/statfin_merek_pxt_11al.px/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/nep/en/nep0039.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/nama_10r_3gdp/default/table?lang=en&amp;category=reg.reg_eco10.reg_eco10gdp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/jov/en/jov0045.html" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/publications/hospital-statistics-inpatient-and-day-case-activity-201920" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bka.de/EN/CurrentInformation/Statistics/PoliceCrimeStatistics/policecrimestatistics_node.html" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxi/Tabla.htm?tpx=50044" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/teryt" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/crim_gen_reg/default/table?lang=en&amp;category=reg.reg_crim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.inec.cr/sites/default/files/2024-07/repoblaceppnac1950-2100_0.xlsx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regionalstatistik.de/genesis/online?operation=table&amp;code=12612-01-01-4&amp;bypass=true&amp;levelindex=1&amp;levelid=1758180381541" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/situation-economique-sociale-population/revenus-consommation-et-fortune/budget-des-menages.assetdetail.10867317.html" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/mercado-laboral/empleo-y-desempleo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=9810023801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=vystup-objekt-parametry&amp;pvo=DEM130062-12&amp;sp=A&amp;pvokc=&amp;katalog=34275&amp;z=T" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.tuik.gov.tr/Bulten/Index?p=death-and-causes-of-death-statistics-2020-37243&amp;dil=2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__BE__BE0101__BE0101I/SpadbarnsdodlHVD/?rxid=b805ed80-a6b7-4af1-aff0-4942c03bc1fc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/maatwerk/2024/21/jongeren-die-niet-werken-en-geen-onderwijs-volgen--neets---2021-2022" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovam.vlaanderen.be/cijfers-huishoudelijk-afval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_publicacoes&amp;PUBLICACOESpub_boui=720545740&amp;PUBLICACOESmodo=2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kosis.kr/eng/statisticsList/statisticsListIndex.do?menuId=M_01_01&amp;vwcd=MT_ETITLE&amp;parmTabId=M_01_01&amp;statId=1989005&amp;themaId=" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/health/health-conditions-and-risks/national-health-survey/latest-release" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chronicdata.cdc.gov/Nutrition-Physical-Activity-and-Obesity/Nutrition-Physical-Activity-and-Obesity-Behavioral/hn4x-zwk7/about_data" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/2222111S.px" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lekiosque.finances.gouv.fr/site_fr/telechargement/telechargement_SGBD.asp" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/2221105S.px" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/nep/en/nep0046.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statistikdatabasen.scb.se/pxweb/sv/ssd/START__BE__BE0101__BE0101J/Flyttningar97/table/tableViewLayout1/?rxid=b805ed80-a6b7-4af1-aff0-4942c03bc1fc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=statistiky" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00200502&amp;tstat=000001225961&amp;cycle=0&amp;year=20250&amp;month=0&amp;tclass1=000001225962" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/eri-valdkondade-statistika__noorteseire/NH16" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/ilc_lvho04n/default/table?lang=en" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/teryt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrscotland.gov.uk/publications/births-time-series-data-2024/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=3610071101" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccss.sa.cr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/sza/en/sza0040.html" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SDT04/-" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.bea.gov/itable/?ReqID=70&amp;step=1&amp;_gl=1*bnwdph*_ga*ODgxMTQxMzY5LjE2ODA3OTE5MzU.*_ga_J4698JNNFT*czE3NTc1NzM1OTYkbzUkZzEkdDE3NTc1NzM2MzAkajI2JGwwJGgw" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policija.si/o-slovenski-policiji/statistika/kriminaliteta" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/05N2004S.px" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/topics/population/migration/guidance/migration-flows.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__Faeddirdanir__danir__danir/MAN05221.px" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dane.gov.co/index.php/estadisticas-por-tema/mercado-laboral/mercado-laboral-por-departamentos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/demo_r_d2jan?lang=en" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.census.gov/table/ACSST1Y2018.S2801?d=ACS+1-Year+Estimates+Subject+Tables&amp;g=0100000US$04000$001&amp;hidePreview=true&amp;lastDisplayedRow=33&amp;moe=false&amp;q=internet+use&amp;t=Telephone,+Computer,+and+Internet+Access&amp;table=S2801&amp;y=2018" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/dyngs/INEbase/en/operacion.htm?c=Estadistica_C&amp;cid=1254736177108&amp;menu=resultados&amp;idp=1254735576757" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistik.at/en/statistics/tourism-and-transport/vehicles/stock-of-motor-vehicles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=People%2C1%7CPopulation%23POPULATION%23%7CEstimated%20Resident%20Population%23ERP%23&amp;pg=30&amp;fc=People&amp;df%5bds%5d=PEOPLE_TOPICS&amp;df%5bid%5d=ERP_ASGS2021&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;pd=2023%2C&amp;dq=...SA4%2BGCCSA..A&amp;ly%5bcl%5d=AGE&amp;ly%5brs%5d=SEX%2CREGION_TYPE&amp;ly%5brw%5d=ASGS_2021&amp;to%5bTIME_PERIOD%5d=false&amp;vw=ov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/en/statistics-themes/population/causes-death/21035-causes-death" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redatam-ine.ine.cl/redbin/RpWebEngine.exe/Portal?BASE=EV&amp;lang=esp" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/publications/hospital-statistics-inpatient-and-day-case-activity-201920" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.hrsa.gov/topics/health-workforce/nchwa/ahrf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeskriminalamt.at/en/501/start.aspx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/BIL710" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cso.ie/px/pxeirestat/Statire/SelectVarVal/Define.asp?maintable=CIA01" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Atvinnuvegir/Atvinnuvegir__visinditaekni__Upplysingataekninotkuneinstaklinga__ict_nettenging/SAM07202e.px" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=1710015301" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.stat.gov.lv/pxweb/en/OSP_PUB/START__EMP__NBB__NBA/NBA041" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/labour/employment-and-unemployment/labour-force-australia-detailed/latest-release" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/edat_lfse_22?category=reg.reg_educ.reg_educ_" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lustat.statec.lu/vis?fs%5b0%5d=Th%C3%A8mes%2C1%7CConditions%20sociales%23C%23%7CElections%23C7%23&amp;pg=0&amp;fc=Th%C3%A8mes&amp;snb=18&amp;df%5bds%5d=ds-release&amp;df%5bid%5d=DF_C7100&amp;df%5bag%5d=LU1&amp;df%5bvs%5d=1.0&amp;dq=..A&amp;pd=2015%2C2023&amp;to%5bTIME_PERIOD%5d=false" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0008324&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?id=degestorbenesaeuglinge_ext" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__Faeddirdanir__faeddir__faedingar/MAN05110.px/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.stat.gov.lv/pxweb/en/OSP_PUB/START__POP__IR__IRP/IRP041/table/tableViewLayout1/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=3610022201" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/edat_lfse_16?category=reg.reg_educ.reg_educ_" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/13942" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__merek/statfin_merek_pxt_11al.px/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esri.cao.go.jp/jp/sna/data/data_list/kenmin/files/contents/main_2022.html" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cso.ie/px/pxeirestat/Statire/SelectVarVal/Define.asp?maintable=CJQ02&amp;PLanguage=0" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sitiooij.poder-judicial.go.cr/index.php/apertura/transparencia/estadisticas-policiales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/sistemas/Olap/Proyectos/bd/censos/cpv2020/pt.asp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statbank.dk/VAN1AAR" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/Data/0867385S.px/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/topics/public-sector/voting/data/tables.html" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://environnement.brussels/sites/default/files/user_files/fiche_methodo_tonnage_fr_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/files/investigaciones/poblacion/vitales/Cert_TMI_Mpal_Deptal_WEB_2005_2015.xls" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?id=degestorbene_ext" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/population/births-australia/latest-release" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aihw.gov.au/WorkArea/DownloadAsset.aspx?id=60129546076" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthinformation.sciensano.be/shiny/hisia/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statswales.gov.wales/Catalogue/National-Survey-for-Wales/Population-Health/Adult-Lifestyles/adultlifestyles-by-healthboard-from-202021" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitre.gov.au/statistics/safety/fatal_road_crash_database.aspx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cso.ie/px/pxeirestat/Statire/SelectVarVal/Define.asp?maintable=CJQ02&amp;PLanguage=0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B26B01&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.bea.gov/regional/zip/CAGDP1.zip" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/temas/exportacionesef/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/lfst_r_lfe2eedu/default/table?lang=en" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psni.police.uk/about-us/our-publications-and-reports/official-statistics/police-recorded-crime-statistics" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ysk.gov.tr/tr/2023-cumhurbaskani-ve-milletvekili-secim-i%CC%87statistikleri/1541626" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redatam-ine.ine.cl/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrscotland.gov.uk/publications/births-time-series-data-2024/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/trng_lfs_22/default/table?lang=en&amp;category=educ.educ_part.trng.trng_lfs_12m.trng_lfs_12m1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/2706105S.px" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/app/tabulados/interactivos/?pxq=Mortalidad_Mortalidad_09_f8d3da7b-346d-473e-a1e8-0c323bbd1185" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistika.tai.ee/pxweb/en/Andmebaas/Andmebaas__04THressursid__05Tootajad/THT014.px/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/app/bienestar/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/TEM27" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/MORT03" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/en/px-x-1903020100_101/px-x-1903020100_101/px-x-1903020100_101.px" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibge.gov.br/en/statistics/economic/national-accounts/16855-regional-accounts-of-brazil.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=1410032701" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/en/releasesandpublications/ep/p-isshict/internetcoverageandusageinireland2024/householdinternetconnectivity/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/2974007S.px" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=95&amp;locale=en" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoshare.stats.govt.nz/ViewTable.aspx?pxID=1755f287-ae16-4077-99da-58f67a3baeb4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonder.cdc.gov/lbd.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=2310030801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;query=death&amp;layout=dataset&amp;toukei=00200524&amp;stat_infid=000032166859&amp;metadata=1&amp;data=1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/rahvastik__rahvastikunaitajad-ja-koosseis__demograafilised-pehinaitajad/RV0452" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regiones.ine.cl/documentos/default-source/region-iii/estadisticas/ocupacion-y-desocupacion/infografias/personas-j%C3%B3venes/personas-j%C3%B3venes-que-no-estudian-y-no-est%C3%A1n-ocupadas-a%C3%B1o-2022.pdf?sfvrsn=cabbcc2b_8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/hospitals/topics/hospital-resources" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/ege/en/ege0048.html" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/STRAF22" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/majandus__transport__registreeritud-liiklusvahendid/TS32" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0013423&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://si3.bcentral.cl/Siete/ES/Siete/Cuadro/CAP_CCNN/MN_CCNN76/CCNN2018_PIB_REGIONAL_N/637899740344107786" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.csb.gov.lv/pxweb/en/sociala/sociala__mb__ienakumi/IIG060.px/table/tableViewLayout1/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/stat-search/files?page=1&amp;layout=datalist&amp;toukei=00200531&amp;bunya_l=03&amp;tstat=000001226891&amp;cycle=7&amp;year=20240&amp;month=0&amp;tclass1=000001227003&amp;result_back=1&amp;tclass2val=0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inec.cr/encuestas/encuesta-continua-de-empleo?keys=regiones+de+planificaci%C3%B3n&amp;at=544&amp;prd=All&amp;field_anio_documento_value%5Bvalue%5D%5Bdate%5D=2020" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?sso=ok&amp;returnurl=https%3A%2F%2Fkosis.kr%3A443%2FstatHtml%2FstatHtml.do%3Fconn_path%3DI2%26tblId%3DDT_MLTM_5498%26language%3Den%26orgId%3D116%26" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verkiezingsuitslagen.nl/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/conapo/acciones-y-programas/migracion-interna-en-mexico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B80A17&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.bea.gov/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nip.tuik.gov.tr/?value=KonutIstatistikleri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxi/Tabla.htm?tpx=75321&amp;L=1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/en/dbview?sid=0000010209" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nces.ed.gov/programs/coe/indicator/col/not-in-school-not-working-neet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podatki.nijz.si/pxweb/sl/NIJZ%20podatkovni%20portal/NIJZ%20podatkovni%20portal__5%20Viri%20v%20zdravstvu__3%20Bolni%C5%A1ke%20postelje/Postelje3.px/?rxid=5c9cec5f-9945-4e10-a050-d0d98855cacb" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__TK__TK1001__TK1001A/PersBilarDrivMedel/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/economy/national-accounts/australian-national-accounts-state-accounts/latest-release" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.nbb.be/Index.aspx?DataSetCode=EXTTRADEBENAT&amp;lang=fr" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.govt.nz/about-us/statistics-and-publications/data-and-statistics/proceedings-police-stations" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policia.gov.co/estadistica-delictiva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://censo2024.ine.gob.cl/estadisticas/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/nep/en/nep0048.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/health/causes-death/causes-death-australia/2023" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.ro/organization/autoritatea-electorala-permanenta" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-genesis.destatis.de/datenbank/online/statistics/filter/JTdCJTIyYXJlYUNvZGUlMjIlM0ElMjIlMjIlMkMlMjJjYXRlZ29yeUNvZGUlMjIlM0ElMjIlMjIlMkMlMjJjb2RlJTIyJTNBJTIyMzIxKiUyMiUyQyUyMmNvbnRlbnQlMjIlM0ElMjIlMjIlMkMlMjJ2YXJpYWJsZUNvZGUlMjIlM0ElMjIlMjIlMkMlMjJzb3J0JTIyJTNBJTIyQ29kZUFzYyUyMiUyQyUyMmlzQ29kZVNob3duJTIyJTNBdHJ1ZSUyQyUyMmlzQ2F0ZWdvcnlTaG93biUyMiUzQXRydWUlMkMlMjJpc1ZhcmlhYmxlQ29kZVNob3duJTIyJTNBZmFsc2UlN0Q=" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/fr/px-x-0103010200_151/px-x-0103010200_151/px-x-0103010200_151.px" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B81A21&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/education-and-work-australia/latest-release" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/summary-statistics-for-attainment-and-initial-leaver-destinations-no-7-2025-edition/pages/access-to-data-and-further-information" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informesdeis.minsal.cl/SASVisualAnalytics/?reportUri=%2Freports%2Freports%2F2fb6fc3c-944b-45d7-9c9d-4d6c46e8dd79&amp;sectionIndex=0&amp;sso_guest=true&amp;reportViewOnly=true&amp;reportContextBar=false&amp;sas-welcome=false" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/list/avfkomm/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transport.govt.nz/statistics-and-insights/fleet-statistics" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/en/statistics-by-topic-1/population-and-demography" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kosis.kr/eng/statisticsList/statisticsListIndex.do?menuId=M_01_01&amp;vwcd=MT_ETITLE&amp;parmTabId=M_01_01&amp;statId=1989005&amp;themaId=" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/teryt" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?sso=ok&amp;returnurl=https%3A%2F%2Fkosis.kr%3A443%2FstatHtml%2FstatHtml.do%3Fconn_path%3DI2%26tblId%3DDT_MLTM_5498%26language%3Den%26orgId%3D116%26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__buferlaflutningar__buferlaflinnanlands__buferlaflinnanlands/MAN01002.px/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/-/2430113S.px/table/tableViewLayout2/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/05613" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjs.ojp.gov/library/publications/homicide-victimization-united-states-2023" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-stat.go.jp/statistics/00200235" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/salud/nacimientos-y-defunciones/defunciones-no-fetales" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/demografia-y-poblacion?id=34" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/peoplepopulationandcommunity/birthsdeathsandmarriages/conceptionandfertilityrates/datasets/conceptionstatisticsenglandandwalesreferencetables" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/work-related-training-and-adult-learning-australia/latest-release" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/ege/en/ege0045.html" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.gob.cl/estadisticas/economia/transporte-y-comunicaciones/permiso-de-circulacion" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anfia.it/it/attivita/studi-e-statistiche/automobile-in-cifre/statistiche-italia/parco-circolante/autoveicoli-motor-vehicles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/05797" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatorio.ministeriodesarrollosocial.gob.cl/casen-multidimensional/casen/docs/Resultados_ingresos_Casen_2017.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/en/statistics-themes/population/causes-death/21035-causes-death" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policija.si/o-slovenski-policiji/statistika/kriminaliteta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/population/migration-australia/latest-release" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://andmebaas.stat.ee/Index.aspx?lang=en" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sitiooij.poder-judicial.go.cr/index.php/apertura/transparencia/estadisticas-policiales" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize?hash=01db4b64-73cf-4a0a-81e5-688ad7f77e9d" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elections.fgov.be/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.census.gov/table/ACSDT1Y2023.B25019?q=rooms&amp;t=Types+of+Rooms&amp;g=010XX00US$0400000&amp;y=2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/temas/migracion/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statbank.dk/DODB1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/demo_r_find3/default/table?lang=en&amp;category=reg.reg_dem.reg_demfer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310011401" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1ES3B05S&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inec.cr/estadisticas-fuentes/encuestas/encuesta-continua-empleo?documentTypes=serie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/hlth_rs_bdsrg2/default/table?lang=en&amp;category=reg.reg_hlth.reg_hlth_care" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dati.salute.gov.it/it/dataset/posti-letto-regione-e-disciplina-2023" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/cv.action?pid=3810003201" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nisra.gov.uk/statistics/births-deaths-and-marriages/deaths" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__BE__BE0101__BE0101I/Medellivsl/?rxid=b805ed80-a6b7-4af1-aff0-4942c03bc1fc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekutuphane.saglik.gov.tr/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/temat" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/query/construct/summary.asp?reset=yes&amp;mode=construct&amp;dataset=161&amp;version=0&amp;anal=1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stat.go.jp/english/data/nenkan/73nenkan/zenbun/en73/book/pageindices/index122.html" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/enoe/15ymas/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/crime-and-justice/recorded-crime-victims/latest-release" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.juntaelectoralcentral.es/cs/jec/elecciones/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/05378" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonder.cdc.gov/deaths-by-underlying-cause.html" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://si3.bcentral.cl/Siete/ES/Siete/Cuadro/CAP_CCNN/MN_CCNN76/CCNN2013_P1/CCNN2013_P1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economy-ni.gov.uk/news/northern-ireland-labour-force-survey-young-people-not-education-employment-or-training-neet-may-2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/information/8573780" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/pxweb/en/px-x-1103020200_200/px-x-1103020200_200/px-x-1103020200_200.px/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.data.gouv.fr/datasets/bases-statistiques-communale-departementale-et-regionale-de-la-delinquance-enregistree-par-la-police-et-la-gendarmerie-nationales/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?id=debevwan21" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/grossdomesticproductgdp/datasets/regionalgrossdomesticproductallnutslevelregions" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistik.at/en/statistics/international-trade/international-trade-in-goods/regional-data-by-federal-provinces" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdu.dk/en/sif" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0012261&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://results.aec.gov.au/24310/Website/HouseDownloadsMenu-24310-Csv.htm" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.www.inegi.org.mx/programas/cnpje" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/rahvastik__rahvastikusundmused__ranne/RVR061" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/query/construct/summary.asp?reset=yes&amp;mode=construct&amp;dataset=161&amp;version=0&amp;anal=1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/demo_r_find3/default/table?lang=en&amp;category=reg.reg_dem.reg_demfer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/mercado-laboral/empleo-y-desempleo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcceew.gov.au/environment/protection/waste/publications/national-waste-reports" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education-ni.gov.uk/publications/school-leavers-202324" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biruni.tuik.gov.tr/medas/?kn=89&amp;locale=en" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310080001" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/peoplepopulationandcommunity/populationandmigration/populationestimates/datasets/populationestimatesforukenglandandwalesscotlandandnorthernireland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/regional-gross-domestic-product-year-ended-march-2024/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/cache/metadata/en/reg_lmk_esms.htm" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podatki.nijz.si/pxweb/sl/NIJZ%20podatkovni%20portal/NIJZ%20podatkovni%20portal__5%20Viri%20v%20zdravstvu__1%20Izvajalci%20zdravstvene%20dejavnosti/RIZDDZ_TB01a.px/?rxid=5c9cec5f-9945-4e10-a050-d0d98855cacb" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/microdata/european-health-interview-survey" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/tecnologia-e-innovacion/tecnologias-de-la-informacion-y-las-comunicaciones-tic/encuesta-de-tecnologias-de-la-informacion-y-las-comunicaciones-en-hogares-entic-hogares" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata-cepidc.inserm.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/labour-market-statistics-june-2025-quarter/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucr.fbi.gov/crime-in-the-u.s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nisra.gov.uk/publications/2021-mid-year-population-estimates-northern-ireland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kosis.kr/statHtml/statHtml.do?orgId=101&amp;tblId=DT_1B80A11&amp;conn_path=I2&amp;language=en" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/salud/nacimientos-y-defunciones/nacimientos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgis.salud.gob.mx/contenidos/basesdedatos/da_recursos_gobmx.html" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/datasets/TS051/editions/2021/versions/4?f=get-data" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdcr.cz/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airia.or.jp/publish/statistics/number.html" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.www.inegi.org.mx/programas/edr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://si3.bcentral.cl/Siete/ES/Siete/Cuadro/CAP_ESTADIST_GENERO/MN_GENERO1/EST_GEN_ESP_V_01" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=vystup-objekt-parametry&amp;z=T&amp;f=TABULKA&amp;sp=A&amp;skupId=4809&amp;katalog=30832&amp;pvo=NUCD07&amp;c=v3~8__RP2023" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdb.czso.cz/vdbvo2/faces/en/index.jsf?page=vystup-objekt-parametry&amp;sp=A&amp;pvokc=&amp;katalog=30853&amp;pvo=ZAM06&amp;z=T" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgis.salud.gob.mx/contenidos/basesdedatos/da_recursos_gobmx.html" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policia.gov.co/estadistica-delictiva" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elecciones.servel.cl/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistik.at/en/statistics/tourism-and-transport/vehicles/stock-of-motor-vehicles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__kuol/statfin_kuol_pxt_12ak.px/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoshare.stats.govt.nz/SelectVariables.aspx?pxID=50aa488a-26c7-4d7e-a46e-4125b4f3e3e1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/teryt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1710000501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/topics/population/migration/guidance/migration-flows.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitre.gov.au/statistics/safety/fatal_road_crash_database.aspx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.www.inegi.org.mx/programas/edr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/labour-market-statistics-june-2025-quarter/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccss.sa.cr/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volby.statistics.sk/index-en.html" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inec.cr/noticias/62-las-viviendas-del-pais-separan-algun-tipo-residuo" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/sistemas/olap/consulta/general_ver4/MDXQueryDatos.asp?proy=vmrc_vehiculos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/nchs/fastats/life-expectancy.htm" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/09797" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.govt.nz/statistics-research/system-monitoring/planning-and-performance-data/acute-hospital-bed-days" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.nhs.uk/data-and-information/publications/statistical/health-survey-for-england" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.lv/en/statistics-themes/population/migration/tables/ibe081-long-term-international-migration-regions" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ine.gob.cl/sala-de-prensa/prensa/general/noticia/2025/03/17/estad%C3%ADsticas-vitales-fecundidad-en-chile-sigue-bajo-del-nivel-de-reemplazo-generacional" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curriculumnacional.cl/portal/Documentos-Curriculares/Estandares-e-indicadores-de-calidad/Indicadores-de-Desarrollo-Personal-y-Social-vigentes/90161:Retencion-escolar" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/databrowser/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://si3.bcentral.cl/Siete/ES/Siete/Cuadro/CAP_CCNN/MN_CCNN76/CCNN2013_P1/CCNN2013_P1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drees.solidarites-sante.gouv.fr/sources-outils-et-enquetes/enquete-sante-europeenne-ehis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__ksyyt/statfin_ksyyt_pxt_13u5.px/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/09588" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organesdeconcertation.sante.belgique.be/fr/documents/hwf-statan-2024-statistiques-detaillees" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.tuik.gov.tr/Bulten/Index?p=Survey-on-Information-and-Communication-Technology-(ICT)-Usage-in-Households-and-by-Individuals-2022-45587" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturalresources.wales/evidence-and-data/accessing-our-data/access-our-data-maps-and-reports/?lang=en" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Ibuar/Ibuar__mannfjoldi__2_byggdir__sveitarfelog/MAN02005.px" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0014115" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/sante/determinants/exces-poids.assetdetail.28725063.html" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.tuik.gov.tr/Bulten/Index?p=death-and-causes-of-death-statistics-2020-37243&amp;dil=2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-genesis.destatis.de/datenbank/online/statistic/13231/details/filter/JTdCJTIyY2F0ZWdvcnlDb2RlJTIyJTNBJTIyMTMlMjIlN0Q=" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slfs.bfs.admin.ch/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;contecto=pi&amp;indOcorrCod=0012841&amp;selTab=tab0" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archives-resultats-elections.interieur.gouv.fr/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize?indicator=S5R086" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wonder.cdc.gov/deaths-by-underlying-cause.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.tuik.gov.tr/Bulten/Index?p=death-and-causes-of-death-statistics-2020-37243&amp;dil=2" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/BIL53" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inec.cr/ingresos-y-gastos-de-hogares/ingresos-de-los-hogares" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.data.gouv.fr/datasets/bases-statistiques-communale-departementale-et-regionale-de-la-delinquance-enregistree-par-la-police-et-la-gendarmerie-nationales/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/STRAF22" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.gob.cl/estadisticas/sociales/demografia-y-vitales/proyecciones-de-poblacion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regionalstatistik.de/genesis/online?operation=table&amp;code=12613-02-02-4&amp;bypass=true&amp;levelindex=1&amp;levelid=1758180178673" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/lau/ex14tables.htm" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.val.se/valresultat.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata-cepidc.inserm.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/Data/05L3016S.px/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bea.gov/data/income-saving/personal-income-by-state" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scotland.shinyapps.io/sg-scottish-health-survey/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistikk-fhi-no.translate.goog/nokkel/_ap4Hk5DguhvryoYBhFMt8Jv3hR3MZr-_D7q_0G7hpE?_x_tr_sl=auto&amp;_x_tr_tl=en&amp;_x_tr_hl=fr&amp;_x_tr_pto=wapp&amp;_x_tr_hist=true" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regionalstatistik.de/genesis/online?operation=statistic&amp;levelindex=0&amp;levelid=1757261705172&amp;code=12711" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxweb.stat.si/SiStatData/pxweb/en/Data/Data/05L2012S.px/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/mercado-laboral/empleo-y-desempleo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistik.at/en/statistics/population-and-society/housing/housing-conditions" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/peoplepopulationandcommunity/birthsdeathsandmarriages/livebirths/datasets/birthcharacteristicsinenglandandwales" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estadisticasdecriminalidad.ses.mir.es/publico/portalestadistico/datos?type=jaxi&amp;title=Hechos%20conocidos&amp;path=/Datos1/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SME18/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0012261&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/educ_uoe_enra12/default/table?lang=en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdl.stat.gov.pl/bdl/dane/podgrup/wymiary" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikdatabasen.scb.se/pxweb/en/ssd/START__HE__HE0111__HE0111A/HushallT30/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statcube.at/statistik.at/ext/statcube/openinfopage?tableId=defaulttable_dedemoind" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statswales.gov.wales/Catalogue/Health-and-Social-Care/NHS-Hospital-Activity/NHS-Beds/nhsbedssummarydata-by-year" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aamc.org/data-reports/report/us-physician-workforce-data-dashboard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://registronacional.go.cr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://px.hagstofa.is/pxen/pxweb/en/Samfelag/Samfelag__launogtekjur__3_tekjur__1_tekjur_skattframtol/TEK01002.px" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gigabitgrundbuch.bund.de/GIGA/DE/Breitbandatlas/start.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/data/tables/time-series/demo/geographic-mobility/state-to-state-migration.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/nep/en/nep0041.html" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/education-and-work-australia/latest-release" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kommuneprofilen.no/Profil/Bygg/Bench/bygg_bolig_rom_bench.aspx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/VSA31" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/economy/national-accounts/australian-national-accounts-state-accounts/latest-release" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/catalogue.assetdetail.28625194.html" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.pt/xportal/xmain?xpid=INE&amp;xpgid=ine_indicadores&amp;indOcorrCod=0012773&amp;contexto=bd&amp;selTab=tab2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/regionalaccounts/grossdisposablehouseholdincome/datasets/regionalgrossdisposablehouseholdincomegdhi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfs.admin.ch/bfs/fr/home/statistiques/culture-medias-societe-information-sport/societe-information/indicateurs-generaux/menages-population/acces-menages-internet.assetdetail.35547380.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andmed.stat.ee/en/stat/rahvastik__rahvastikusundmused__ranne/RVR051" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educacionfpydeportes.gob.es/mc/redie-eurydice/sistemas-educativos/capitulo-1-contexto/tasa-ninis.html" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://environnement.wallonie.be/home/gestion-environnementale/dechets/gestion-des-dechets/statistiques-sur-la-gestion-des-dechets.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.es/jaxiT3/Tabla.htm?t=1484&amp;L=0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stats.govt.nz/information-releases/regional-gross-domestic-product-year-ended-march-2024/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistik.at/en/statistics/population-and-society/health/health-determinants/overweight-and-obesity" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/hlth_cd_acdr2/default/table?lang=en&amp;category=reg.reg_hlth.reg_hlth_cdeath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/datasets/TS019/editions/2021/versions/3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esploradati.istat.it/coeweb/databrowser/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datacube.statistics.sk/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310080001" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize?indicator=S3R696" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksh.hu/stadat_files/ege/en/ege0070.html" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.ine.gob.cl/?fs%5b0%5d=Productos%2C0%7CEncuesta%20Nacional%20de%20Empleo%20%28ENE%29%23ENE%23&amp;pg=0&amp;fc=Productos&amp;bp=true&amp;snb=91" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statinfo.ksh.hu/Statinfo/QueryServlet?ha=DPAB01" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/06797" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.census.gov/data/tables/time-series/demo/geographic-mobility/state-to-state-migration.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/table/MORT03" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=3710019601" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistik.at/en/statistics/tourism-and-transport/vehicles/registration-of-new-motor-vehicles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=People%2C1%7CPopulation%23POPULATION%23%7CEstimated%20Resident%20Population%23ERP%23&amp;pg=30&amp;fc=People&amp;bp=true&amp;snb=35&amp;df%5bds%5d=PEOPLE_TOPICS&amp;df%5bid%5d=ERP_Q&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;dq=1%2B2%2B3.3.TOT..Q&amp;pd=%2C&amp;to%5bTIME_PERIOD%5d=false&amp;ly%5bcl%5d=TIME_PERIOD&amp;ly%5brs%5d=MEASURE&amp;ly%5brw%5d=REGION&amp;vw=ov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dane.gov.co/index.php/estadisticas-por-tema/cuentas-nacionales/cuentas-nacionales-departamentales" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www5.statcan.gc.ca/cansim/a26?id=2520051&amp;pattern=&amp;p2=37&amp;p1=1&amp;tabMode=dataTable&amp;stByVal=1&amp;paSer=&amp;csid=&amp;retrLang=eng&amp;lang=eng" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/09035" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.stat.gov.lv/pxweb/en/OSP_PUB/START/NBA040" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1410046602" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ine.mx/voto-y-elecciones/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomisweb.co.uk/query/construct/summary.asp?reset=yes&amp;mode=construct&amp;dataset=161&amp;version=0&amp;anal=1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssb.no/en/statbank/table/09035" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abs.gov.au/statistics/people/education/schools/latest-release" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistiques.developpement-durable.gouv.fr/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npa.go.jp/publications/statistics/index.html" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kriminalita.policie.gov.cz/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/programs-surveys/popest/datasets/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/programas/pibent/2018/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/employmentandlabourmarket/peopleinwork/employmentandemployeetypes/datasets/workforcejobsbyregionandindustryjobs05" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.izbori.hr/arhiva-izbora/index.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/demo_r_mlifexp/default/table?lang=en&amp;category=reg.reg_dem.reg_demmor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore-education-statistics.service.gov.uk/find-statistics/participation-in-education-training-and-neet-age-16-to-17-by-local-authority/2024-25" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npa.go.jp/publications/statistics/index.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibge.gov.br/en/statistics/economic/national-accounts/16855-regional-accounts-of-brazil.html?=&amp;t=downloads" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.statbank.dk/FLY66" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vtr.valasztas.hu/ogy2022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=People%2C1%7CPopulation%23POPULATION%23%7CDeaths%23DEATHS%23&amp;pg=0&amp;fc=People&amp;bp=true&amp;snb=14&amp;df%5bds%5d=PEOPLE_TOPICS&amp;df%5bid%5d=DEATHS_AGESPECIFIC_OCCURENCEYEAR&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;dq=12.3..AUS.A&amp;pd=2009%2C&amp;to%5bTIME_PERIOD%5d=false&amp;ly%5bcl%5d=TIME_PERIOD&amp;ly%5brw%5d=AGE" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nisra.gov.uk/publications/registrar-general-annual-report-2023-births" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics?p_p_id=documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ&amp;p_p_lifecycle=2&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_cacheability=cacheLevelPage&amp;p_p_col_id=column-2&amp;p_p_col_count=4&amp;p_p_col_pos=2&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_javax.faces.resource=document&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_ln=downloadResources&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_documentID=543263&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_locale=en" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=2010002501" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anfia.it/it/attivita/studi-e-statistiche/automobile-in-cifre/statistiche-italia/parco-circolante/autoveicoli-motor-vehicles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.nbb.be/Index.aspx?DataSetCode=REGHHINC" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/crim_gen_reg/default/table?lang=en&amp;category=reg.reg_crim" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estadisticasdecriminalidad.ses.mir.es/publico/portalestadistico/datos?type=jaxi&amp;title=Hechos%20conocidos&amp;path=/Datos1/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/peoplepopulationandcommunity/populationandmigration/migrationwithintheuk/datasets/internalmigrationbyoriginanddestinationlocalauthoritiessexandsingleyearofagedetailedestimatesdataset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1310071301" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/product/view/nama_10r_3empers?category=reg.reg_eco10.reg_eco10brch" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.data.stats.govt.nz/vis?fs%5b0%5d=2023%20Census%2C0%7CHousing%23CAT_HOUSING%23&amp;fs%5b1%5d=Number%20of%20rooms%2C0%7CTotal%20-%20number%20of%20rooms%23999%23&amp;pg=0&amp;fc=Number%20of%20rooms&amp;snb=1&amp;df%5bds%5d=ds-nsiws-disseminate&amp;df%5bid%5d=CEN23_HOU_017&amp;df%5bag%5d=STATSNZ&amp;df%5bvs%5d=1.0&amp;dq=2013%2B2018%2B2023.9999%2B99999%2B999999.999.99999&amp;ly%5brw%5d=CEN23_GEO_012&amp;ly%5bcl%5d=CEN23_YEAR_001&amp;to%5bTIME%5d=false" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrscotland.gov.uk/publications/deaths-time-series-data-2024/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxdata.stat.fi/PxWeb/pxweb/en/StatFin/StatFin__kuol/statfin_kuol_pxt_12an.px/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cihi.ca/sites/default/files/document/beds-staffed-and-in-operation-2022-2023-data-tables-en.xlsx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/statistiniu-rodikliu-analize?indicator=S3R696" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bea.gov/data/income-saving/personal-income-by-state" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.stat.gov.lt/en_GB/statistiniu-rodikliu-analize" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C272645C-CC82-4513-823A-BDE315C5E4AD}">
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" s="15" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="14"/>
+      <c r="A1" s="12" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A2" s="16" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="14"/>
+      <c r="A2" s="13" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A3" s="17" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="14"/>
+      <c r="A3" s="14" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{D1EB751F-E1C1-4A3F-92BD-C0B6807552CE}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8DEB1D7-8EF7-44C6-870D-D913AAFBAC08}">
   <dimension ref="A1:E66"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13" style="6" customWidth="1"/>
+    <col min="1" max="1" width="15.6328125" style="6" customWidth="1"/>
     <col min="2" max="2" width="64.6328125" style="6" customWidth="1"/>
     <col min="3" max="3" width="39.36328125" style="6" customWidth="1"/>
     <col min="4" max="4" width="36" style="6" customWidth="1"/>
-    <col min="5" max="5" width="8.7265625" style="6" hidden="1" customWidth="1"/>
-    <col min="6" max="16384" width="8.7265625" style="6"/>
+    <col min="5" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="E1" s="8" t="s">
+    <row r="1" spans="1:4" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="19" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B1" s="20" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C1" s="20" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D1" s="20" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B2" s="17" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D2" s="7" t="s">
         <v>1186</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B2" s="9" t="s">
+    <row r="3" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C4" s="9" t="s">
         <v>1190</v>
       </c>
-      <c r="C2" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="D4" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B8" s="18" t="s">
         <v>1318</v>
       </c>
-      <c r="B3" s="11" t="s">
-[...50 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="C8" s="9" t="s">
         <v>1198</v>
       </c>
-      <c r="C6" s="10" t="s">
-[...13 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="D8" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B9" s="18" t="s">
         <v>1200</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="C9" s="9" t="s">
         <v>1199</v>
       </c>
-      <c r="D7" s="10" t="s">
-[...13 lines deleted...]
-      <c r="C8" s="10" t="s">
+      <c r="D9" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C10" s="9" t="s">
         <v>1201</v>
       </c>
-      <c r="D8" s="10" t="s">
-[...10 lines deleted...]
-      <c r="B9" s="11" t="s">
+      <c r="D10" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C11" s="9" t="s">
         <v>1203</v>
       </c>
-      <c r="C9" s="10" t="s">
-[...13 lines deleted...]
-      <c r="B10" s="11" t="s">
+      <c r="D11" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C12" s="9" t="s">
         <v>1205</v>
       </c>
-      <c r="C10" s="10" t="s">
-[...13 lines deleted...]
-      <c r="B11" s="11" t="s">
+      <c r="D12" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C13" s="9" t="s">
         <v>1207</v>
       </c>
-      <c r="C11" s="10" t="s">
-[...13 lines deleted...]
-      <c r="B12" s="11" t="s">
+      <c r="D13" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>1209</v>
       </c>
-      <c r="C12" s="10" t="s">
-[...13 lines deleted...]
-      <c r="B13" s="11" t="s">
+      <c r="D14" s="7" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C15" s="9" t="s">
         <v>1211</v>
       </c>
-      <c r="C13" s="10" t="s">
-[...13 lines deleted...]
-      <c r="B14" s="9" t="s">
+      <c r="D15" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C16" s="9" t="s">
         <v>1213</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...13 lines deleted...]
-      <c r="B15" s="11" t="s">
+      <c r="D16" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C17" s="9" t="s">
         <v>1215</v>
       </c>
-      <c r="C15" s="10" t="s">
-[...13 lines deleted...]
-      <c r="B16" s="11" t="s">
+      <c r="D17" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C19" s="9" t="s">
         <v>1217</v>
       </c>
-      <c r="C16" s="10" t="s">
-[...13 lines deleted...]
-      <c r="B17" s="11" t="s">
+      <c r="D19" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C20" s="9" t="s">
         <v>1219</v>
       </c>
-      <c r="C17" s="10" t="s">
-[...13 lines deleted...]
-      <c r="B18" s="11" t="s">
+      <c r="D20" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C22" s="9" t="s">
         <v>1225</v>
       </c>
-      <c r="C18" s="10" t="s">
-[...47 lines deleted...]
-      <c r="B21" s="11" t="s">
+      <c r="D22" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B23" s="17" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B24" s="18" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>1227</v>
       </c>
-      <c r="C21" s="10" t="s">
-[...13 lines deleted...]
-      <c r="B22" s="11" t="s">
+      <c r="D27" s="7" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B28" s="18" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C28" s="9" t="s">
         <v>1229</v>
       </c>
-      <c r="C22" s="10" t="s">
-[...30 lines deleted...]
-      <c r="B24" s="11" t="s">
+      <c r="D28" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="9" t="s">
         <v>1312</v>
       </c>
-      <c r="C24" s="10" t="s">
+      <c r="B29" s="18" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B31" s="18" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B32" s="18" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B34" s="17" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B36" s="18" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B38" s="18" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B39" s="18" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B40" s="17" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B41" s="18" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B42" s="18" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B43" s="18" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B44" s="17" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B45" s="18" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B47" s="18" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B48" s="18" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B49" s="18" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B50" s="18" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B51" s="17" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B52" s="18" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B53" s="18" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B54" s="17" t="s">
         <v>1311</v>
       </c>
-      <c r="D24" s="10" t="s">
-[...10 lines deleted...]
-      <c r="B25" s="11" t="s">
+      <c r="C54" s="7" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B55" s="18" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B56" s="18" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B57" s="17" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B58" s="18" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C58" s="9" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B59" s="18" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B60" s="18" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B61" s="18" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B62" s="18" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B63" s="18" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B64" s="18" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B65" s="18" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C65" s="9" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="7" t="s">
         <v>1314</v>
       </c>
-      <c r="C25" s="10" t="s">
-[...642 lines deleted...]
-      <c r="B63" s="11" t="s">
+      <c r="B66" s="17" t="s">
         <v>1302</v>
       </c>
-      <c r="C63" s="10" t="s">
+      <c r="C66" s="7" t="s">
         <v>1301</v>
       </c>
-      <c r="D63" s="10" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="D66" s="7" t="s">
-        <v>1188</v>
-[...2 lines deleted...]
-        <v>1189</v>
+        <v>1186</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E66" xr:uid="{40442585-FEB8-4A4B-A1DC-B71C38DF87E4}"/>
+  <autoFilter ref="A1:D66" xr:uid="{40442585-FEB8-4A4B-A1DC-B71C38DF87E4}"/>
   <hyperlinks>
-    <hyperlink ref="B39" r:id="rId1" display="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=0&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_TRAINING&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" xr:uid="{D4CE6A6F-E997-4E53-8B67-3DBB399C18EC}"/>
-[...62 lines deleted...]
-    <hyperlink ref="B38" r:id="rId64" display="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=80&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_EDU%40DF_EXCLU&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.0" xr:uid="{316D90FE-1193-4500-A725-D03C5934AF68}"/>
+    <hyperlink ref="B39" r:id="rId1" xr:uid="{A9F0A9E5-6518-4E95-A6DC-F475EA131415}"/>
+    <hyperlink ref="B58" r:id="rId2" xr:uid="{0E9A2750-261D-42F6-8449-9288795903AA}"/>
+    <hyperlink ref="B46" r:id="rId3" xr:uid="{8A14EB08-88B4-4BB6-A2EF-7EECCF6BA071}"/>
+    <hyperlink ref="B57" r:id="rId4" xr:uid="{D288EE64-5BA8-4B54-B517-D15220FCBF1C}"/>
+    <hyperlink ref="B61" r:id="rId5" xr:uid="{4FED46F8-AC23-4D34-AE4B-65AA859C0E3A}"/>
+    <hyperlink ref="B8" r:id="rId6" xr:uid="{394B3B6D-436F-487E-836D-214EDC8358D8}"/>
+    <hyperlink ref="B12" r:id="rId7" xr:uid="{FD014B1C-C0F3-41CD-AC93-9BEEB09D7EC4}"/>
+    <hyperlink ref="B13" r:id="rId8" xr:uid="{9BBF4EEC-765F-4BE6-A340-03605C01ABCC}"/>
+    <hyperlink ref="B2" r:id="rId9" xr:uid="{40CE1EB8-E1AC-4219-88EA-79675AED3660}"/>
+    <hyperlink ref="B5" r:id="rId10" xr:uid="{41864A61-467B-4153-B4A3-23B11643923B}"/>
+    <hyperlink ref="B64" r:id="rId11" xr:uid="{B29AFF1C-E1FA-4329-86BB-3E65AD8710E0}"/>
+    <hyperlink ref="B21" r:id="rId12" xr:uid="{4E9C2162-6760-4440-BB40-DD606E8C387A}"/>
+    <hyperlink ref="B22" r:id="rId13" xr:uid="{4A7D7A6D-674B-445E-935B-372588089E9D}"/>
+    <hyperlink ref="B14" r:id="rId14" xr:uid="{9DC80BDF-E297-4CF6-B19F-0C8BB71BB6CF}"/>
+    <hyperlink ref="B23" r:id="rId15" xr:uid="{4C02B096-C0D8-4328-91E7-CCDBCB2567ED}"/>
+    <hyperlink ref="B34" r:id="rId16" xr:uid="{A0A99D8D-3C50-4490-BAA5-9AC898D332F6}"/>
+    <hyperlink ref="B35" r:id="rId17" xr:uid="{A1369515-9726-4510-BD4B-8E2047014DF3}"/>
+    <hyperlink ref="B55" r:id="rId18" xr:uid="{217B214A-9C5A-4B5B-8D36-009323CDE121}"/>
+    <hyperlink ref="B36" r:id="rId19" xr:uid="{5678CDAB-776E-48A9-9DA2-310D75D0CF26}"/>
+    <hyperlink ref="B18" r:id="rId20" xr:uid="{4A8027A2-F467-4138-B9B6-E643AAA05015}"/>
+    <hyperlink ref="B54" r:id="rId21" display="https://data-explorer.oecd.org/vis?fs%5b0%5d=Topic%2C1%7CRegional%252C%20rural%20and%20urban%20development%23GEO%23%7CRegions%23GEO_REG%23&amp;pg=20&amp;fc=Topic&amp;bp=true&amp;snb=98&amp;df%5bds%5d=dsDisseminateFinalDMZ&amp;df%5bid%5d=DSD_REG_ENE%40DF_ENE&amp;df%5bag%5d=OECD.CFE.EDS&amp;df%5bvs%5d=2.5" xr:uid="{9E600E9A-366C-49EB-A4A8-7EC8E587CBFE}"/>
+    <hyperlink ref="B56" r:id="rId22" xr:uid="{FE6A0940-FE9D-4339-8471-141730EA262D}"/>
+    <hyperlink ref="B53" r:id="rId23" xr:uid="{C7742A04-D72C-4504-9AD5-09EB5398DEC9}"/>
+    <hyperlink ref="B15" r:id="rId24" xr:uid="{37B92E5C-F830-4E71-8B41-F91BE7A32826}"/>
+    <hyperlink ref="B16" r:id="rId25" xr:uid="{F1AF9C9F-08C5-4D86-AF70-768D0B74A595}"/>
+    <hyperlink ref="B41" r:id="rId26" xr:uid="{F8C8B662-8435-43CD-841C-42C236B9F448}"/>
+    <hyperlink ref="B43" r:id="rId27" xr:uid="{4D3E52AA-25CC-46B9-96BE-738E9858FF32}"/>
+    <hyperlink ref="B40" r:id="rId28" xr:uid="{875D6EF8-3DF4-40FB-8358-7AAA091DA804}"/>
+    <hyperlink ref="B42" r:id="rId29" xr:uid="{42C8E229-9DC1-49F2-AAD8-7BAD94507E5D}"/>
+    <hyperlink ref="B60" r:id="rId30" xr:uid="{4D4F8DAB-8869-4E99-8031-7BDE7920A0B2}"/>
+    <hyperlink ref="B48" r:id="rId31" xr:uid="{E87544CE-ADCD-4518-89B9-AC15B962BA33}"/>
+    <hyperlink ref="B19" r:id="rId32" xr:uid="{A982B58E-02F8-4C98-8688-6193D300EAF7}"/>
+    <hyperlink ref="B49" r:id="rId33" xr:uid="{ED1FABEC-23F2-449C-BA24-D942800A120D}"/>
+    <hyperlink ref="B11" r:id="rId34" xr:uid="{791D4186-AD64-45AB-9822-E4E1C71AD7F6}"/>
+    <hyperlink ref="B20" r:id="rId35" xr:uid="{41665AF6-7A23-46C4-A7D5-91A1D095F4E3}"/>
+    <hyperlink ref="B50" r:id="rId36" xr:uid="{319BE52D-F7EC-4F67-8093-5CABDBCBF328}"/>
+    <hyperlink ref="B32" r:id="rId37" xr:uid="{1C6FDF57-7F5E-439E-A971-FAA1CB0084D4}"/>
+    <hyperlink ref="B33" r:id="rId38" xr:uid="{D9F30195-AD69-47A9-9AF6-82C2252A0974}"/>
+    <hyperlink ref="B29" r:id="rId39" xr:uid="{0D41C7EA-C039-4D57-8F36-7FAF70452C23}"/>
+    <hyperlink ref="B28" r:id="rId40" xr:uid="{F7BBB75D-D995-4D5A-BD45-A6F22187358F}"/>
+    <hyperlink ref="B17" r:id="rId41" xr:uid="{49890FDD-CF80-461B-BCF8-8A7775A58847}"/>
+    <hyperlink ref="B27" r:id="rId42" xr:uid="{294C2EA7-EFA2-47E7-8FA5-5B2F8C4E406C}"/>
+    <hyperlink ref="B59" r:id="rId43" xr:uid="{E66D1A6A-CA08-4516-B2D9-BA9E5659603C}"/>
+    <hyperlink ref="B4" r:id="rId44" xr:uid="{9AE32FB0-E02B-4C2F-AA4C-0A567FB8769A}"/>
+    <hyperlink ref="B30" r:id="rId45" xr:uid="{BA2C43C7-148B-460C-8540-17E74F638E89}"/>
+    <hyperlink ref="B66" r:id="rId46" xr:uid="{D43F67C8-C63E-4E5F-8BC8-E1154890C42C}"/>
+    <hyperlink ref="B7" r:id="rId47" xr:uid="{11177D69-7B22-49C0-BB50-72C5EB0ED9F6}"/>
+    <hyperlink ref="B6" r:id="rId48" xr:uid="{3D418DC6-8184-4AAB-AFDD-ED2F1F738367}"/>
+    <hyperlink ref="B3" r:id="rId49" xr:uid="{DF72F9DC-0257-4DBE-8EAF-FB9D3C8F9A8A}"/>
+    <hyperlink ref="B10" r:id="rId50" xr:uid="{B239BFBE-10BE-42FC-B907-08FA40CDB56B}"/>
+    <hyperlink ref="B65" r:id="rId51" xr:uid="{979859C1-96E8-40DB-BA2B-C57DD64D4035}"/>
+    <hyperlink ref="B47" r:id="rId52" xr:uid="{BA111A5C-0919-48AC-A47C-AEBB18B4FF01}"/>
+    <hyperlink ref="B24" r:id="rId53" xr:uid="{D40663DD-E267-44C0-BA2B-DB56666B0911}"/>
+    <hyperlink ref="B25" r:id="rId54" xr:uid="{5F2433FF-1BA0-4B7E-9A91-ECD27747E22F}"/>
+    <hyperlink ref="B26" r:id="rId55" xr:uid="{E80F2981-B894-4BEA-8682-B884BB00186C}"/>
+    <hyperlink ref="B63" r:id="rId56" xr:uid="{8872072D-0B5F-4DB7-9D20-4803E046DE85}"/>
+    <hyperlink ref="B45" r:id="rId57" xr:uid="{B4FABFF7-D3F1-48F7-8795-2230C1350A93}"/>
+    <hyperlink ref="B44" r:id="rId58" xr:uid="{084854A3-C772-42AC-96D3-159A77E3BAEC}"/>
+    <hyperlink ref="B37" r:id="rId59" xr:uid="{72B85EC3-6DF3-4A1D-8522-90B8A05759E7}"/>
+    <hyperlink ref="B31" r:id="rId60" xr:uid="{16E12922-0F6D-4DF6-AB94-AC82CE96EF89}"/>
+    <hyperlink ref="B52" r:id="rId61" xr:uid="{34EA7300-0F62-47AF-8117-00BCB1DA454B}"/>
+    <hyperlink ref="B62" r:id="rId62" xr:uid="{615F3E56-D81B-43CC-951E-D8244AE36FEF}"/>
+    <hyperlink ref="B38" r:id="rId63" xr:uid="{CF9800A5-77B9-40E9-BDD4-B3D6FE0464ED}"/>
+    <hyperlink ref="B9" r:id="rId64" xr:uid="{3CDA9CEC-C53E-417E-827C-65173B34BEF5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E01D162F-E27D-4B55-BF57-34B2132F365A}">
   <dimension ref="A1:J903"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="3" ySplit="1" topLeftCell="D2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17.453125" style="18" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="8.7265625" style="18"/>
+    <col min="1" max="1" width="17.453125" style="15" customWidth="1"/>
+    <col min="2" max="2" width="44" style="15" customWidth="1"/>
+    <col min="3" max="3" width="35" style="15" customWidth="1"/>
+    <col min="4" max="4" width="10.81640625" style="15" customWidth="1"/>
+    <col min="5" max="5" width="25.54296875" style="15" customWidth="1"/>
+    <col min="6" max="6" width="8.7265625" style="15" customWidth="1"/>
+    <col min="7" max="7" width="47.81640625" style="15" customWidth="1"/>
+    <col min="8" max="8" width="72.81640625" style="15" customWidth="1"/>
+    <col min="9" max="9" width="53.36328125" style="15" customWidth="1"/>
+    <col min="10" max="10" width="74" style="49" customWidth="1"/>
+    <col min="11" max="16384" width="8.7265625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="8" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>1915</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>1914</v>
+      </c>
+      <c r="J1" s="45" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
         <v>1035</v>
       </c>
-      <c r="B1" s="20" t="s">
-[...37 lines deleted...]
-      <c r="D2" s="18" t="s">
+      <c r="B2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D2" t="s">
         <v>302</v>
       </c>
       <c r="E2" s="21" t="s">
-        <v>1917</v>
-[...4 lines deleted...]
-      <c r="G2" s="18" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="18" t="s">
+      <c r="H2" t="s">
         <v>2</v>
       </c>
       <c r="I2" s="22" t="s">
         <v>285</v>
       </c>
-      <c r="J2" s="18" t="s">
+      <c r="J2" s="46" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D3" s="18" t="s">
+      <c r="A3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D3" t="s">
         <v>40</v>
       </c>
-      <c r="E3" s="18" t="s">
+      <c r="E3" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="18" t="s">
+      <c r="F3" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="18" t="s">
+      <c r="G3" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="18" t="s">
+      <c r="H3" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>286</v>
       </c>
-      <c r="J3" s="18" t="s">
-        <v>1421</v>
+      <c r="J3" s="46" t="s">
+        <v>1415</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D4" s="18" t="s">
+      <c r="A4" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D4" t="s">
         <v>40</v>
       </c>
-      <c r="E4" s="18" t="s">
+      <c r="E4" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="18" t="s">
+      <c r="F4" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="18" t="s">
+      <c r="G4" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="18" t="s">
+      <c r="H4" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="22" t="s">
         <v>287</v>
       </c>
-      <c r="J4" s="18" t="s">
-        <v>1422</v>
+      <c r="J4" s="46" t="s">
+        <v>1416</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D5" s="18" t="s">
+      <c r="A5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D5" t="s">
         <v>41</v>
       </c>
-      <c r="E5" s="18" t="s">
+      <c r="E5" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="18" t="s">
+      <c r="G5" t="s">
         <v>206</v>
       </c>
-      <c r="H5" s="18" t="s">
+      <c r="H5" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>288</v>
       </c>
-      <c r="J5" s="18" t="s">
+      <c r="J5" s="46" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D6" s="18" t="s">
+      <c r="A6" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D6" t="s">
         <v>41</v>
       </c>
-      <c r="E6" s="18" t="s">
+      <c r="E6" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="18" t="s">
+      <c r="F6" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="18" t="s">
+      <c r="G6" t="s">
         <v>206</v>
       </c>
-      <c r="H6" s="18" t="s">
+      <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>289</v>
       </c>
-      <c r="J6" s="18" t="s">
+      <c r="J6" s="46" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D7" s="18" t="s">
+      <c r="A7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C7" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D7" t="s">
         <v>42</v>
       </c>
-      <c r="E7" s="18" t="s">
+      <c r="E7" t="s">
         <v>15</v>
       </c>
-      <c r="F7" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="18" t="s">
+      <c r="F7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" t="s">
         <v>16</v>
       </c>
-      <c r="H7" s="18" t="s">
-        <v>1332</v>
+      <c r="H7" t="s">
+        <v>1326</v>
       </c>
       <c r="I7" s="22" t="s">
         <v>290</v>
       </c>
-      <c r="J7" s="18" t="s">
-        <v>1925</v>
+      <c r="J7" s="46" t="s">
+        <v>1917</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D8" s="18" t="s">
+      <c r="A8" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C8" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D8" t="s">
         <v>43</v>
       </c>
-      <c r="E8" s="18" t="s">
+      <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="18" t="s">
+      <c r="F8" t="s">
+        <v>1</v>
+      </c>
+      <c r="G8" t="s">
         <v>18</v>
       </c>
-      <c r="H8" s="18" t="s">
-        <v>1333</v>
+      <c r="H8" t="s">
+        <v>1327</v>
       </c>
       <c r="I8" s="22" t="s">
         <v>56</v>
       </c>
-      <c r="J8" s="18" t="s">
-        <v>1926</v>
+      <c r="J8" s="46" t="s">
+        <v>1918</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D9" s="18" t="s">
+      <c r="A9" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D9" t="s">
         <v>44</v>
       </c>
-      <c r="E9" s="18" t="s">
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="F9" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="18" t="s">
+      <c r="F9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G9" t="s">
         <v>627</v>
       </c>
-      <c r="H9" s="18" t="s">
+      <c r="H9" t="s">
         <v>20</v>
       </c>
       <c r="I9" s="22" t="s">
         <v>291</v>
       </c>
-      <c r="J9" s="18" t="s">
-        <v>1334</v>
+      <c r="J9" s="46" t="s">
+        <v>1328</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D10" s="18" t="s">
+      <c r="A10" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C10" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D10" t="s">
         <v>45</v>
       </c>
-      <c r="E10" s="18" t="s">
+      <c r="E10" t="s">
         <v>21</v>
       </c>
-      <c r="F10" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="18" t="s">
+      <c r="F10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G10" t="s">
         <v>23</v>
       </c>
-      <c r="H10" s="18" t="s">
+      <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="22" t="s">
         <v>292</v>
       </c>
-      <c r="J10" s="18" t="s">
-        <v>1335</v>
+      <c r="J10" s="46" t="s">
+        <v>1329</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D11" s="18" t="s">
+      <c r="A11" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C11" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D11" t="s">
         <v>46</v>
       </c>
-      <c r="E11" s="18" t="s">
+      <c r="E11" t="s">
         <v>24</v>
       </c>
-      <c r="F11" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="18" t="s">
+      <c r="F11" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" t="s">
         <v>25</v>
       </c>
-      <c r="H11" s="18" t="s">
-[...4 lines deleted...]
-        <v>1339</v>
+      <c r="H11" t="s">
+        <v>1979</v>
+      </c>
+      <c r="I11" s="2"/>
+      <c r="J11" s="46" t="s">
+        <v>1333</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D12" s="18" t="s">
+      <c r="A12" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C12" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D12" t="s">
         <v>47</v>
       </c>
-      <c r="E12" s="18" t="s">
+      <c r="E12" t="s">
         <v>26</v>
       </c>
-      <c r="F12" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="18" t="s">
+      <c r="F12" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" t="s">
         <v>556</v>
       </c>
-      <c r="H12" s="18" t="s">
+      <c r="H12" t="s">
         <v>208</v>
       </c>
       <c r="I12" s="22" t="s">
         <v>293</v>
       </c>
-      <c r="J12" s="18" t="s">
+      <c r="J12" s="46" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D13" s="18" t="s">
+      <c r="A13" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C13" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D13" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="18" t="s">
+      <c r="E13" t="s">
         <v>28</v>
       </c>
-      <c r="F13" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="18" t="s">
+      <c r="F13" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" t="s">
         <v>101</v>
       </c>
-      <c r="H13" s="18" t="s">
-        <v>1897</v>
+      <c r="H13" t="s">
+        <v>1889</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>1898</v>
-[...2 lines deleted...]
-        <v>1899</v>
+        <v>1890</v>
+      </c>
+      <c r="J13" s="46" t="s">
+        <v>1891</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D14" s="18" t="s">
+      <c r="A14" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C14" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D14" t="s">
         <v>49</v>
       </c>
-      <c r="E14" s="18" t="s">
+      <c r="E14" t="s">
         <v>29</v>
       </c>
-      <c r="F14" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="18" t="s">
+      <c r="F14" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" t="s">
         <v>31</v>
       </c>
-      <c r="H14" s="18" t="s">
-        <v>1429</v>
+      <c r="H14" t="s">
+        <v>1423</v>
       </c>
       <c r="I14" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="J14" s="18" t="s">
-        <v>1428</v>
+      <c r="J14" s="46" t="s">
+        <v>1422</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D15" s="18" t="s">
+      <c r="A15" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C15" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D15" t="s">
         <v>50</v>
       </c>
-      <c r="E15" s="18" t="s">
+      <c r="E15" t="s">
         <v>32</v>
       </c>
-      <c r="F15" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="18" t="s">
+      <c r="F15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" t="s">
         <v>306</v>
       </c>
-      <c r="H15" s="18" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="18" t="s">
+      <c r="H15" t="s">
+        <v>1330</v>
+      </c>
+      <c r="I15" t="s">
         <v>294</v>
       </c>
-      <c r="J15" s="18" t="s">
+      <c r="J15" s="46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D16" s="18" t="s">
+      <c r="A16" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C16" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D16" t="s">
         <v>51</v>
       </c>
-      <c r="E16" s="18" t="s">
+      <c r="E16" t="s">
         <v>33</v>
       </c>
-      <c r="F16" s="18" t="s">
-[...6 lines deleted...]
-        <v>864</v>
+      <c r="F16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H16" t="s">
+        <v>863</v>
       </c>
       <c r="I16" s="22" t="s">
         <v>295</v>
       </c>
+      <c r="J16" s="46"/>
     </row>
     <row r="17" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D17" s="18" t="s">
+      <c r="A17" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C17" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D17" t="s">
         <v>62</v>
       </c>
-      <c r="E17" s="18" t="s">
+      <c r="E17" t="s">
         <v>61</v>
       </c>
-      <c r="F17" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="18" t="s">
+      <c r="F17" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" t="s">
         <v>719</v>
       </c>
-      <c r="H17" s="18" t="s">
+      <c r="H17" t="s">
         <v>64</v>
       </c>
       <c r="I17" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="J17" s="18" t="s">
-        <v>1337</v>
+      <c r="J17" s="46" t="s">
+        <v>1331</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D18" s="18" t="s">
+      <c r="A18" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C18" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D18" t="s">
         <v>58</v>
       </c>
-      <c r="E18" s="18" t="s">
+      <c r="E18" t="s">
         <v>239</v>
       </c>
-      <c r="F18" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="18" t="s">
+      <c r="F18" t="s">
+        <v>1</v>
+      </c>
+      <c r="G18" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H18" t="s">
         <v>513</v>
       </c>
       <c r="I18" s="22" t="s">
         <v>146</v>
       </c>
-      <c r="J18" s="18" t="s">
-        <v>1338</v>
+      <c r="J18" s="46" t="s">
+        <v>1332</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D19" s="18" t="s">
+      <c r="A19" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C19" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D19" t="s">
         <v>52</v>
       </c>
-      <c r="E19" s="18" t="s">
+      <c r="E19" t="s">
         <v>35</v>
       </c>
-      <c r="F19" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H19" s="18" t="s">
+      <c r="F19" t="s">
+        <v>1</v>
+      </c>
+      <c r="G19" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H19" t="s">
         <v>36</v>
       </c>
       <c r="I19" s="22" t="s">
         <v>297</v>
       </c>
-      <c r="J19" s="18" t="s">
-        <v>1423</v>
+      <c r="J19" s="46" t="s">
+        <v>1417</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D20" s="18" t="s">
+      <c r="A20" s="23" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D20" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="E20" s="18" t="s">
+      <c r="E20" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="F20" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="18" t="s">
+      <c r="F20" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="23" t="s">
         <v>571</v>
       </c>
-      <c r="H20" s="18" t="s">
+      <c r="H20" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="I20" s="22" t="s">
+      <c r="I20" s="24" t="s">
         <v>296</v>
       </c>
-      <c r="J20" s="18" t="s">
+      <c r="J20" s="47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D21" s="18" t="s">
+      <c r="A21" s="25" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D21" t="s">
         <v>40</v>
       </c>
-      <c r="E21" s="18" t="s">
+      <c r="E21" t="s">
         <v>4</v>
       </c>
-      <c r="F21" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="18" t="s">
+      <c r="F21" t="s">
+        <v>1</v>
+      </c>
+      <c r="G21" t="s">
         <v>7</v>
       </c>
-      <c r="H21" s="18" t="s">
-        <v>1839</v>
+      <c r="H21" t="s">
+        <v>1831</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>129</v>
       </c>
+      <c r="J21" s="46"/>
     </row>
     <row r="22" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D22" s="18" t="s">
+      <c r="A22" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C22" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D22" t="s">
         <v>65</v>
       </c>
-      <c r="E22" s="18" t="s">
+      <c r="E22" t="s">
         <v>66</v>
       </c>
-      <c r="F22" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="18" t="s">
+      <c r="F22" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" t="s">
         <v>67</v>
       </c>
-      <c r="H22" s="18" t="s">
-        <v>1762</v>
+      <c r="H22" t="s">
+        <v>1756</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>1763</v>
-      </c>
+        <v>1757</v>
+      </c>
+      <c r="J22" s="46"/>
     </row>
     <row r="23" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D23" s="18" t="s">
+      <c r="A23" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C23" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D23" t="s">
         <v>68</v>
       </c>
-      <c r="E23" s="18" t="s">
+      <c r="E23" t="s">
         <v>69</v>
       </c>
-      <c r="F23" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="18" t="s">
+      <c r="F23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" t="s">
         <v>70</v>
       </c>
-      <c r="H23" s="18" t="s">
-        <v>1809</v>
+      <c r="H23" t="s">
+        <v>1801</v>
       </c>
       <c r="I23" s="5" t="s">
         <v>130</v>
       </c>
+      <c r="J23" s="46"/>
     </row>
     <row r="24" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D24" s="18" t="s">
+      <c r="A24" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C24" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D24" t="s">
         <v>41</v>
       </c>
-      <c r="E24" s="18" t="s">
+      <c r="E24" t="s">
         <v>11</v>
       </c>
-      <c r="F24" s="18" t="s">
+      <c r="F24" t="s">
         <v>5</v>
       </c>
-      <c r="G24" s="18" t="s">
+      <c r="G24" t="s">
         <v>206</v>
       </c>
-      <c r="H24" s="18" t="s">
+      <c r="H24" t="s">
         <v>611</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>131</v>
       </c>
+      <c r="J24" s="46"/>
     </row>
     <row r="25" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D25" s="18" t="s">
+      <c r="A25" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C25" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D25" t="s">
         <v>42</v>
       </c>
-      <c r="E25" s="18" t="s">
+      <c r="E25" t="s">
         <v>15</v>
       </c>
-      <c r="F25" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="18" t="s">
+      <c r="F25" t="s">
+        <v>1</v>
+      </c>
+      <c r="G25" t="s">
         <v>16</v>
       </c>
-      <c r="H25" s="18" t="s">
-        <v>1520</v>
+      <c r="H25" t="s">
+        <v>1514</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>1515</v>
-[...2 lines deleted...]
-        <v>1516</v>
+        <v>1509</v>
+      </c>
+      <c r="J25" s="46" t="s">
+        <v>1510</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D26" s="18" t="s">
+      <c r="A26" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C26" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D26" t="s">
         <v>43</v>
       </c>
-      <c r="E26" s="18" t="s">
+      <c r="E26" t="s">
         <v>17</v>
       </c>
-      <c r="F26" s="18" t="s">
+      <c r="F26" t="s">
         <v>5</v>
       </c>
-      <c r="G26" s="18" t="s">
+      <c r="G26" t="s">
         <v>18</v>
       </c>
-      <c r="H26" s="18" t="s">
-        <v>1621</v>
+      <c r="H26" t="s">
+        <v>1615</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>1620</v>
-      </c>
+        <v>1614</v>
+      </c>
+      <c r="J26" s="46"/>
     </row>
     <row r="27" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D27" s="18" t="s">
+      <c r="A27" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C27" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D27" t="s">
         <v>72</v>
       </c>
-      <c r="E27" s="18" t="s">
+      <c r="E27" t="s">
         <v>240</v>
       </c>
-      <c r="F27" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H27" s="18" t="s">
+      <c r="F27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G27" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H27" t="s">
         <v>456</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>132</v>
       </c>
+      <c r="J27" s="46"/>
     </row>
     <row r="28" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D28" s="18" t="s">
+      <c r="A28" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C28" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D28" t="s">
         <v>73</v>
       </c>
-      <c r="E28" s="18" t="s">
+      <c r="E28" t="s">
         <v>74</v>
       </c>
-      <c r="F28" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="18" t="s">
+      <c r="F28" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" t="s">
         <v>75</v>
       </c>
-      <c r="H28" s="18" t="s">
-        <v>1821</v>
+      <c r="H28" t="s">
+        <v>1813</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>660</v>
       </c>
+      <c r="J28" s="46"/>
     </row>
     <row r="29" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D29" s="18" t="s">
+      <c r="A29" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C29" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D29" t="s">
         <v>76</v>
       </c>
-      <c r="E29" s="18" t="s">
+      <c r="E29" t="s">
         <v>77</v>
       </c>
-      <c r="F29" s="18" t="s">
+      <c r="F29" t="s">
         <v>9</v>
       </c>
-      <c r="G29" s="18" t="s">
+      <c r="G29" t="s">
         <v>78</v>
       </c>
-      <c r="H29" s="18" t="s">
+      <c r="H29" t="s">
         <v>792</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>793</v>
       </c>
+      <c r="J29" s="46"/>
     </row>
     <row r="30" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D30" s="18" t="s">
+      <c r="A30" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C30" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D30" t="s">
         <v>79</v>
       </c>
-      <c r="E30" s="18" t="s">
+      <c r="E30" t="s">
         <v>80</v>
       </c>
-      <c r="F30" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="18" t="s">
+      <c r="F30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" t="s">
         <v>81</v>
       </c>
-      <c r="H30" s="18" t="s">
-        <v>1461</v>
+      <c r="H30" t="s">
+        <v>1455</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>133</v>
       </c>
+      <c r="J30" s="46"/>
     </row>
     <row r="31" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D31" s="18" t="s">
+      <c r="A31" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C31" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D31" t="s">
         <v>82</v>
       </c>
-      <c r="E31" s="18" t="s">
+      <c r="E31" t="s">
         <v>83</v>
       </c>
-      <c r="F31" s="18" t="s">
-[...6 lines deleted...]
-        <v>1655</v>
+      <c r="F31" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H31" t="s">
+        <v>1649</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>1841</v>
-[...2 lines deleted...]
-        <v>1842</v>
+        <v>1833</v>
+      </c>
+      <c r="J31" s="46" t="s">
+        <v>1834</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D32" s="18" t="s">
+      <c r="A32" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C32" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D32" t="s">
         <v>84</v>
       </c>
-      <c r="E32" s="18" t="s">
+      <c r="E32" t="s">
         <v>85</v>
       </c>
-      <c r="F32" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="18" t="s">
+      <c r="F32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" t="s">
         <v>87</v>
       </c>
-      <c r="H32" s="18" t="s">
+      <c r="H32" t="s">
         <v>86</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>134</v>
       </c>
+      <c r="J32" s="46"/>
     </row>
     <row r="33" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D33" s="18" t="s">
+      <c r="A33" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C33" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D33" t="s">
         <v>88</v>
       </c>
-      <c r="E33" s="18" t="s">
+      <c r="E33" t="s">
         <v>89</v>
       </c>
-      <c r="F33" s="18" t="s">
-[...6 lines deleted...]
-        <v>1657</v>
+      <c r="F33" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H33" t="s">
+        <v>1651</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>1656</v>
-      </c>
+        <v>1650</v>
+      </c>
+      <c r="J33" s="46"/>
     </row>
     <row r="34" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D34" s="18" t="s">
+      <c r="A34" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D34" t="s">
         <v>90</v>
       </c>
-      <c r="E34" s="18" t="s">
+      <c r="E34" t="s">
         <v>91</v>
       </c>
-      <c r="F34" s="18" t="s">
-[...6 lines deleted...]
-        <v>1340</v>
+      <c r="F34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G34" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H34" t="s">
+        <v>1334</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>135</v>
       </c>
+      <c r="J34" s="46"/>
     </row>
     <row r="35" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D35" s="18" t="s">
+      <c r="A35" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D35" t="s">
         <v>45</v>
       </c>
-      <c r="E35" s="18" t="s">
+      <c r="E35" t="s">
         <v>21</v>
       </c>
-      <c r="F35" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="18" t="s">
+      <c r="F35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" t="s">
         <v>23</v>
       </c>
-      <c r="H35" s="18" t="s">
+      <c r="H35" t="s">
         <v>92</v>
       </c>
       <c r="I35" s="5" t="s">
         <v>669</v>
       </c>
       <c r="J35" s="21" t="s">
-        <v>1874</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D36" s="18" t="s">
+      <c r="A36" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C36" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D36" t="s">
         <v>93</v>
       </c>
-      <c r="E36" s="18" t="s">
+      <c r="E36" t="s">
         <v>94</v>
       </c>
-      <c r="F36" s="18" t="s">
+      <c r="F36" t="s">
         <v>9</v>
       </c>
-      <c r="G36" s="18" t="s">
+      <c r="G36" t="s">
         <v>225</v>
       </c>
-      <c r="H36" s="18" t="s">
-        <v>1927</v>
+      <c r="H36" t="s">
+        <v>1919</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>790</v>
       </c>
+      <c r="J36" s="46"/>
     </row>
     <row r="37" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="18" t="s">
+      <c r="A37" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C37" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D37" t="s">
         <v>46</v>
       </c>
-      <c r="E37" s="18" t="s">
+      <c r="E37" t="s">
         <v>24</v>
       </c>
-      <c r="F37" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="18" t="s">
+      <c r="F37" t="s">
+        <v>1</v>
+      </c>
+      <c r="G37" t="s">
         <v>25</v>
       </c>
-      <c r="H37" s="18" t="s">
-[...2 lines deleted...]
-      <c r="I37" s="5"/>
+      <c r="H37" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I37" s="2"/>
+      <c r="J37" s="46"/>
     </row>
     <row r="38" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D38" s="18" t="s">
+      <c r="A38" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C38" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D38" t="s">
         <v>97</v>
       </c>
-      <c r="E38" s="18" t="s">
+      <c r="E38" t="s">
         <v>98</v>
       </c>
-      <c r="F38" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="18" t="s">
+      <c r="F38" t="s">
+        <v>1</v>
+      </c>
+      <c r="G38" t="s">
         <v>100</v>
       </c>
-      <c r="H38" s="18" t="s">
+      <c r="H38" t="s">
         <v>99</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>136</v>
       </c>
+      <c r="J38" s="46"/>
     </row>
     <row r="39" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="18" t="s">
+      <c r="A39" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C39" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D39" t="s">
         <v>47</v>
       </c>
-      <c r="E39" s="18" t="s">
+      <c r="E39" t="s">
         <v>26</v>
       </c>
-      <c r="F39" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="18" t="s">
+      <c r="F39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G39" t="s">
         <v>556</v>
       </c>
-      <c r="H39" s="18" t="s">
+      <c r="H39" t="s">
         <v>209</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>137</v>
       </c>
+      <c r="J39" s="46"/>
     </row>
     <row r="40" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D40" s="18" t="s">
+      <c r="A40" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D40" t="s">
         <v>48</v>
       </c>
-      <c r="E40" s="18" t="s">
+      <c r="E40" t="s">
         <v>28</v>
       </c>
-      <c r="F40" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="18" t="s">
+      <c r="F40" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" t="s">
         <v>101</v>
       </c>
-      <c r="H40" s="18" t="s">
+      <c r="H40" t="s">
         <v>528</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>529</v>
       </c>
+      <c r="J40" s="46"/>
     </row>
     <row r="41" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D41" s="18" t="s">
+      <c r="A41" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D41" t="s">
         <v>102</v>
       </c>
-      <c r="E41" s="18" t="s">
+      <c r="E41" t="s">
         <v>103</v>
       </c>
-      <c r="F41" s="18" t="s">
+      <c r="F41" t="s">
         <v>9</v>
       </c>
-      <c r="G41" s="18" t="s">
-[...3 lines deleted...]
-        <v>1341</v>
+      <c r="G41" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H41" t="s">
+        <v>1335</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>138</v>
       </c>
+      <c r="J41" s="46"/>
     </row>
     <row r="42" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D42" s="18" t="s">
+      <c r="A42" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D42" t="s">
         <v>104</v>
       </c>
-      <c r="E42" s="18" t="s">
+      <c r="E42" t="s">
         <v>105</v>
       </c>
-      <c r="F42" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="18" t="s">
+      <c r="F42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" t="s">
         <v>107</v>
       </c>
-      <c r="H42" s="18" t="s">
+      <c r="H42" t="s">
         <v>106</v>
       </c>
       <c r="I42" s="5" t="s">
         <v>139</v>
       </c>
+      <c r="J42" s="46"/>
     </row>
     <row r="43" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D43" s="18" t="s">
+      <c r="A43" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D43" t="s">
         <v>49</v>
       </c>
-      <c r="E43" s="18" t="s">
+      <c r="E43" t="s">
         <v>29</v>
       </c>
-      <c r="F43" s="18" t="s">
+      <c r="F43" t="s">
         <v>5</v>
       </c>
-      <c r="G43" s="18" t="s">
+      <c r="G43" t="s">
         <v>31</v>
       </c>
-      <c r="H43" s="18" t="s">
-        <v>1659</v>
+      <c r="H43" t="s">
+        <v>1653</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>1658</v>
-      </c>
+        <v>1652</v>
+      </c>
+      <c r="J43" s="46"/>
     </row>
     <row r="44" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D44" s="18" t="s">
+      <c r="A44" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D44" t="s">
         <v>49</v>
       </c>
-      <c r="E44" s="18" t="s">
+      <c r="E44" t="s">
         <v>29</v>
       </c>
-      <c r="F44" s="18" t="s">
+      <c r="F44" t="s">
         <v>9</v>
       </c>
-      <c r="G44" s="18" t="s">
-[...3 lines deleted...]
-        <v>1623</v>
+      <c r="G44" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H44" t="s">
+        <v>1617</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>1622</v>
-      </c>
+        <v>1616</v>
+      </c>
+      <c r="J44" s="46"/>
     </row>
     <row r="45" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D45" s="18" t="s">
+      <c r="A45" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D45" t="s">
         <v>110</v>
       </c>
-      <c r="E45" s="18" t="s">
+      <c r="E45" t="s">
         <v>111</v>
       </c>
-      <c r="F45" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H45" s="18" t="s">
+      <c r="F45" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H45" t="s">
         <v>112</v>
       </c>
       <c r="I45" s="5" t="s">
         <v>140</v>
       </c>
+      <c r="J45" s="46"/>
     </row>
     <row r="46" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D46" s="18" t="s">
+      <c r="A46" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D46" t="s">
         <v>50</v>
       </c>
-      <c r="E46" s="18" t="s">
+      <c r="E46" t="s">
         <v>32</v>
       </c>
-      <c r="F46" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="18" t="s">
+      <c r="F46" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" t="s">
         <v>306</v>
       </c>
-      <c r="H46" s="18" t="s">
-        <v>1371</v>
+      <c r="H46" t="s">
+        <v>1365</v>
       </c>
       <c r="I46" s="5" t="s">
         <v>141</v>
       </c>
+      <c r="J46" s="46"/>
     </row>
     <row r="47" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D47" s="18" t="s">
+      <c r="A47" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C47" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D47" t="s">
         <v>51</v>
       </c>
-      <c r="E47" s="18" t="s">
+      <c r="E47" t="s">
         <v>33</v>
       </c>
-      <c r="F47" s="18" t="s">
-[...6 lines deleted...]
-        <v>867</v>
+      <c r="F47" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H47" t="s">
+        <v>866</v>
       </c>
       <c r="I47" s="5" t="s">
         <v>142</v>
       </c>
+      <c r="J47" s="46"/>
     </row>
     <row r="48" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D48" s="18" t="s">
+      <c r="A48" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D48" t="s">
         <v>113</v>
       </c>
-      <c r="E48" s="18" t="s">
+      <c r="E48" t="s">
         <v>114</v>
       </c>
-      <c r="F48" s="18" t="s">
-[...6 lines deleted...]
-        <v>884</v>
+      <c r="F48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" t="s">
+        <v>880</v>
+      </c>
+      <c r="H48" t="s">
+        <v>883</v>
       </c>
       <c r="I48" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="J48" s="18" t="s">
-        <v>894</v>
+      <c r="J48" s="46" t="s">
+        <v>893</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D49" s="18" t="s">
+      <c r="A49" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C49" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D49" t="s">
         <v>115</v>
       </c>
-      <c r="E49" s="18" t="s">
+      <c r="E49" t="s">
         <v>116</v>
       </c>
-      <c r="F49" s="18" t="s">
-[...6 lines deleted...]
-        <v>1654</v>
+      <c r="F49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G49" t="s">
+        <v>900</v>
+      </c>
+      <c r="H49" t="s">
+        <v>1648</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>1653</v>
-[...2 lines deleted...]
-        <v>1342</v>
+        <v>1647</v>
+      </c>
+      <c r="J49" s="46" t="s">
+        <v>1336</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D50" s="18" t="s">
+      <c r="A50" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D50" t="s">
         <v>117</v>
       </c>
-      <c r="E50" s="18" t="s">
+      <c r="E50" t="s">
         <v>118</v>
       </c>
-      <c r="F50" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="18" t="s">
+      <c r="F50" t="s">
+        <v>1</v>
+      </c>
+      <c r="G50" t="s">
         <v>119</v>
       </c>
-      <c r="H50" s="18" t="s">
-        <v>918</v>
+      <c r="H50" t="s">
+        <v>917</v>
       </c>
       <c r="I50" s="5" t="s">
         <v>308</v>
       </c>
+      <c r="J50" s="46"/>
     </row>
     <row r="51" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A51" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D51" s="18" t="s">
+      <c r="A51" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C51" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D51" t="s">
         <v>120</v>
       </c>
-      <c r="E51" s="18" t="s">
+      <c r="E51" t="s">
         <v>121</v>
       </c>
-      <c r="F51" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="18" t="s">
+      <c r="F51" t="s">
+        <v>1</v>
+      </c>
+      <c r="G51" t="s">
         <v>122</v>
       </c>
-      <c r="H51" s="18" t="s">
-        <v>938</v>
+      <c r="H51" t="s">
+        <v>937</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>144</v>
       </c>
+      <c r="J51" s="46"/>
     </row>
     <row r="52" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A52" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D52" s="18" t="s">
+      <c r="A52" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C52" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D52" t="s">
         <v>123</v>
       </c>
-      <c r="E52" s="18" t="s">
+      <c r="E52" t="s">
         <v>124</v>
       </c>
-      <c r="F52" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="18" t="s">
+      <c r="F52" t="s">
+        <v>1</v>
+      </c>
+      <c r="G52" t="s">
         <v>126</v>
       </c>
-      <c r="H52" s="18" t="s">
+      <c r="H52" t="s">
         <v>125</v>
       </c>
       <c r="I52" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="J52" s="18" t="s">
-        <v>1350</v>
+      <c r="J52" s="46" t="s">
+        <v>1344</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A53" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D53" s="18" t="s">
+      <c r="A53" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C53" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D53" t="s">
         <v>127</v>
       </c>
-      <c r="E53" s="18" t="s">
+      <c r="E53" t="s">
         <v>128</v>
       </c>
-      <c r="F53" s="18" t="s">
-[...6 lines deleted...]
-        <v>949</v>
+      <c r="F53" t="s">
+        <v>1</v>
+      </c>
+      <c r="G53" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H53" s="26" t="s">
+        <v>948</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>145</v>
       </c>
+      <c r="J53" s="46"/>
     </row>
     <row r="54" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D54" s="18" t="s">
+      <c r="A54" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C54" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D54" t="s">
         <v>62</v>
       </c>
-      <c r="E54" s="18" t="s">
+      <c r="E54" t="s">
         <v>61</v>
       </c>
-      <c r="F54" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="18" t="s">
+      <c r="F54" t="s">
+        <v>1</v>
+      </c>
+      <c r="G54" t="s">
         <v>719</v>
       </c>
-      <c r="H54" s="18" t="s">
-        <v>1812</v>
+      <c r="H54" t="s">
+        <v>1804</v>
       </c>
       <c r="I54" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="J54" s="18" t="s">
-        <v>1795</v>
+      <c r="J54" s="46" t="s">
+        <v>1787</v>
       </c>
     </row>
     <row r="55" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A55" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D55" s="18" t="s">
+      <c r="A55" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C55" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D55" t="s">
         <v>58</v>
       </c>
-      <c r="E55" s="18" t="s">
+      <c r="E55" t="s">
         <v>239</v>
       </c>
-      <c r="F55" s="18" t="s">
-[...6 lines deleted...]
-        <v>1009</v>
+      <c r="F55" t="s">
+        <v>1</v>
+      </c>
+      <c r="G55" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H55" t="s">
+        <v>1008</v>
       </c>
       <c r="I55" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="J55" s="18" t="s">
-        <v>1351</v>
+      <c r="J55" s="46" t="s">
+        <v>1345</v>
       </c>
     </row>
     <row r="56" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A56" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D56" s="18" t="s">
+      <c r="A56" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C56" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D56" t="s">
         <v>52</v>
       </c>
-      <c r="E56" s="18" t="s">
+      <c r="E56" t="s">
         <v>35</v>
       </c>
-      <c r="F56" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H56" s="18" t="s">
+      <c r="F56" t="s">
+        <v>1</v>
+      </c>
+      <c r="G56" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H56" t="s">
         <v>301</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>1875</v>
-      </c>
+        <v>1867</v>
+      </c>
+      <c r="J56" s="46"/>
     </row>
     <row r="57" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D57" s="18" t="s">
+      <c r="A57" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C57" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D57" t="s">
         <v>52</v>
       </c>
-      <c r="E57" s="18" t="s">
+      <c r="E57" t="s">
         <v>35</v>
       </c>
-      <c r="F57" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H57" s="18" t="s">
+      <c r="F57" t="s">
+        <v>1</v>
+      </c>
+      <c r="G57" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H57" t="s">
         <v>300</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>1876</v>
-      </c>
+        <v>1868</v>
+      </c>
+      <c r="J57" s="46"/>
     </row>
     <row r="58" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A58" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D58" s="18" t="s">
+      <c r="A58" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C58" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D58" t="s">
         <v>52</v>
       </c>
-      <c r="E58" s="18" t="s">
+      <c r="E58" t="s">
         <v>35</v>
       </c>
-      <c r="F58" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="18" t="s">
+      <c r="F58" t="s">
+        <v>1</v>
+      </c>
+      <c r="G58" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H58" t="s">
         <v>299</v>
       </c>
       <c r="I58" s="2" t="s">
         <v>298</v>
       </c>
+      <c r="J58" s="46"/>
     </row>
     <row r="59" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D59" s="18" t="s">
+      <c r="A59" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C59" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D59" t="s">
         <v>53</v>
       </c>
-      <c r="E59" s="18" t="s">
+      <c r="E59" t="s">
         <v>37</v>
       </c>
-      <c r="F59" s="18" t="s">
+      <c r="F59" t="s">
         <v>5</v>
       </c>
-      <c r="G59" s="18" t="s">
+      <c r="G59" t="s">
         <v>571</v>
       </c>
-      <c r="H59" s="18" t="s">
+      <c r="H59" t="s">
+        <v>1053</v>
+      </c>
+      <c r="I59" s="2" t="s">
         <v>1054</v>
       </c>
-      <c r="I59" s="2" t="s">
+      <c r="J59" s="46" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C60" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D60" t="s">
+        <v>53</v>
+      </c>
+      <c r="E60" t="s">
+        <v>37</v>
+      </c>
+      <c r="F60" t="s">
+        <v>9</v>
+      </c>
+      <c r="G60" t="s">
+        <v>571</v>
+      </c>
+      <c r="H60" t="s">
         <v>1055</v>
       </c>
-      <c r="J59" s="18" t="s">
+      <c r="I60" s="10" t="s">
+        <v>546</v>
+      </c>
+      <c r="J60" s="46" t="s">
         <v>1057</v>
       </c>
     </row>
-    <row r="60" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="F60" s="18" t="s">
+    <row r="61" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="23" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B61" s="23" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C61" s="23" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D61" s="23" t="s">
+        <v>710</v>
+      </c>
+      <c r="E61" s="23" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F61" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="G60" s="18" t="s">
-[...37 lines deleted...]
-      <c r="I61" s="13"/>
+      <c r="G61" s="23" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H61" s="23" t="s">
+        <v>1921</v>
+      </c>
+      <c r="I61" s="27"/>
+      <c r="J61" s="47"/>
     </row>
     <row r="62" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A62" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C62" s="18" t="s">
+      <c r="A62" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C62" t="s">
         <v>160</v>
       </c>
-      <c r="D62" s="18" t="s">
+      <c r="D62" t="s">
         <v>40</v>
       </c>
-      <c r="E62" s="18" t="s">
+      <c r="E62" t="s">
         <v>4</v>
       </c>
-      <c r="F62" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G62" s="18" t="s">
+      <c r="F62" t="s">
+        <v>1</v>
+      </c>
+      <c r="G62" t="s">
         <v>7</v>
       </c>
-      <c r="H62" s="18" t="s">
+      <c r="H62" t="s">
         <v>147</v>
       </c>
       <c r="I62" s="2" t="s">
         <v>148</v>
       </c>
+      <c r="J62" s="46"/>
     </row>
     <row r="63" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A63" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C63" s="18" t="s">
+      <c r="A63" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C63" t="s">
         <v>160</v>
       </c>
-      <c r="D63" s="18" t="s">
+      <c r="D63" t="s">
         <v>65</v>
       </c>
-      <c r="E63" s="18" t="s">
+      <c r="E63" t="s">
         <v>66</v>
       </c>
-      <c r="F63" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="18" t="s">
+      <c r="F63" t="s">
+        <v>1</v>
+      </c>
+      <c r="G63" t="s">
         <v>67</v>
       </c>
-      <c r="H63" s="18" t="s">
-        <v>1764</v>
+      <c r="H63" t="s">
+        <v>1758</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>1765</v>
-      </c>
+        <v>1759</v>
+      </c>
+      <c r="J63" s="46"/>
     </row>
     <row r="64" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A64" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C64" s="18" t="s">
+      <c r="A64" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C64" t="s">
         <v>160</v>
       </c>
-      <c r="D64" s="18" t="s">
+      <c r="D64" t="s">
         <v>68</v>
       </c>
-      <c r="E64" s="18" t="s">
+      <c r="E64" t="s">
         <v>69</v>
       </c>
-      <c r="F64" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="18" t="s">
+      <c r="F64" t="s">
+        <v>1</v>
+      </c>
+      <c r="G64" t="s">
         <v>70</v>
       </c>
-      <c r="H64" s="18" t="s">
-        <v>1810</v>
+      <c r="H64" t="s">
+        <v>1802</v>
       </c>
       <c r="I64" s="2" t="s">
         <v>130</v>
       </c>
+      <c r="J64" s="46"/>
     </row>
     <row r="65" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A65" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C65" s="18" t="s">
+      <c r="A65" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C65" t="s">
         <v>160</v>
       </c>
-      <c r="D65" s="18" t="s">
+      <c r="D65" t="s">
         <v>41</v>
       </c>
-      <c r="E65" s="18" t="s">
+      <c r="E65" t="s">
         <v>11</v>
       </c>
-      <c r="F65" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="18" t="s">
+      <c r="F65" t="s">
+        <v>1</v>
+      </c>
+      <c r="G65" t="s">
         <v>206</v>
       </c>
-      <c r="H65" s="18" t="s">
-        <v>1378</v>
+      <c r="H65" t="s">
+        <v>1372</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>1377</v>
-      </c>
+        <v>1371</v>
+      </c>
+      <c r="J65" s="46"/>
     </row>
     <row r="66" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A66" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C66" s="18" t="s">
+      <c r="A66" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C66" t="s">
         <v>160</v>
       </c>
-      <c r="D66" s="18" t="s">
+      <c r="D66" t="s">
         <v>42</v>
       </c>
-      <c r="E66" s="18" t="s">
+      <c r="E66" t="s">
         <v>15</v>
       </c>
-      <c r="F66" s="18" t="s">
+      <c r="F66" t="s">
         <v>5</v>
       </c>
-      <c r="G66" s="18" t="s">
+      <c r="G66" t="s">
         <v>16</v>
       </c>
-      <c r="H66" s="18" t="s">
-        <v>1521</v>
+      <c r="H66" t="s">
+        <v>1515</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>1515</v>
-[...2 lines deleted...]
-        <v>1517</v>
+        <v>1509</v>
+      </c>
+      <c r="J66" s="46" t="s">
+        <v>1511</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A67" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C67" s="18" t="s">
+      <c r="A67" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C67" t="s">
         <v>160</v>
       </c>
-      <c r="D67" s="18" t="s">
+      <c r="D67" t="s">
         <v>72</v>
       </c>
-      <c r="E67" s="18" t="s">
+      <c r="E67" t="s">
         <v>240</v>
       </c>
-      <c r="F67" s="18" t="s">
-[...6 lines deleted...]
-        <v>1803</v>
+      <c r="F67" t="s">
+        <v>1</v>
+      </c>
+      <c r="G67" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H67" t="s">
+        <v>1795</v>
       </c>
       <c r="I67" s="2" t="s">
         <v>457</v>
       </c>
+      <c r="J67" s="46"/>
     </row>
     <row r="68" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A68" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C68" s="18" t="s">
+      <c r="A68" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C68" t="s">
         <v>160</v>
       </c>
-      <c r="D68" s="18" t="s">
+      <c r="D68" t="s">
         <v>73</v>
       </c>
-      <c r="E68" s="18" t="s">
+      <c r="E68" t="s">
         <v>74</v>
       </c>
-      <c r="F68" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="18" t="s">
+      <c r="F68" t="s">
+        <v>1</v>
+      </c>
+      <c r="G68" t="s">
         <v>75</v>
       </c>
-      <c r="H68" s="18" t="s">
-        <v>1823</v>
+      <c r="H68" t="s">
+        <v>1815</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>1825</v>
-      </c>
+        <v>1817</v>
+      </c>
+      <c r="J68" s="46"/>
     </row>
     <row r="69" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A69" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C69" s="18" t="s">
+      <c r="A69" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C69" t="s">
         <v>160</v>
       </c>
-      <c r="D69" s="18" t="s">
+      <c r="D69" t="s">
         <v>73</v>
       </c>
-      <c r="E69" s="18" t="s">
+      <c r="E69" t="s">
         <v>74</v>
       </c>
-      <c r="F69" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G69" s="18" t="s">
+      <c r="F69" t="s">
+        <v>1</v>
+      </c>
+      <c r="G69" t="s">
         <v>75</v>
       </c>
-      <c r="H69" s="18" t="s">
-        <v>1824</v>
+      <c r="H69" t="s">
+        <v>1816</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>1822</v>
-      </c>
+        <v>1814</v>
+      </c>
+      <c r="J69" s="46"/>
     </row>
     <row r="70" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A70" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C70" s="18" t="s">
+      <c r="A70" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C70" t="s">
         <v>160</v>
       </c>
-      <c r="D70" s="18" t="s">
+      <c r="D70" t="s">
         <v>76</v>
       </c>
-      <c r="E70" s="18" t="s">
+      <c r="E70" t="s">
         <v>77</v>
       </c>
-      <c r="F70" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="18" t="s">
+      <c r="F70" t="s">
+        <v>1</v>
+      </c>
+      <c r="G70" t="s">
         <v>78</v>
       </c>
-      <c r="H70" s="18" t="s">
-        <v>1367</v>
+      <c r="H70" t="s">
+        <v>1361</v>
       </c>
       <c r="I70" s="2" t="s">
         <v>794</v>
       </c>
+      <c r="J70" s="46"/>
     </row>
     <row r="71" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A71" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C71" s="18" t="s">
+      <c r="A71" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C71" t="s">
         <v>160</v>
       </c>
-      <c r="D71" s="18" t="s">
+      <c r="D71" t="s">
         <v>79</v>
       </c>
-      <c r="E71" s="18" t="s">
+      <c r="E71" t="s">
         <v>80</v>
       </c>
-      <c r="F71" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="18" t="s">
+      <c r="F71" t="s">
+        <v>1</v>
+      </c>
+      <c r="G71" t="s">
         <v>81</v>
       </c>
-      <c r="H71" s="18" t="s">
-        <v>1461</v>
+      <c r="H71" t="s">
+        <v>1455</v>
       </c>
       <c r="I71" s="2" t="s">
         <v>133</v>
       </c>
+      <c r="J71" s="46"/>
     </row>
     <row r="72" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A72" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C72" s="18" t="s">
+      <c r="A72" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C72" t="s">
         <v>160</v>
       </c>
-      <c r="D72" s="18" t="s">
+      <c r="D72" t="s">
         <v>84</v>
       </c>
-      <c r="E72" s="18" t="s">
+      <c r="E72" t="s">
         <v>85</v>
       </c>
-      <c r="F72" s="18" t="s">
+      <c r="F72" t="s">
         <v>5</v>
       </c>
-      <c r="G72" s="18" t="s">
+      <c r="G72" t="s">
         <v>87</v>
       </c>
-      <c r="H72" s="18" t="s">
-        <v>1816</v>
+      <c r="H72" t="s">
+        <v>1808</v>
       </c>
       <c r="I72" s="2" t="s">
         <v>150</v>
       </c>
+      <c r="J72" s="46"/>
     </row>
     <row r="73" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A73" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C73" s="18" t="s">
+      <c r="A73" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C73" t="s">
         <v>160</v>
       </c>
-      <c r="D73" s="18" t="s">
+      <c r="D73" t="s">
         <v>90</v>
       </c>
-      <c r="E73" s="18" t="s">
+      <c r="E73" t="s">
         <v>91</v>
       </c>
-      <c r="F73" s="18" t="s">
-[...6 lines deleted...]
-        <v>1577</v>
+      <c r="F73" t="s">
+        <v>1</v>
+      </c>
+      <c r="G73" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H73" t="s">
+        <v>1571</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>1575</v>
-[...2 lines deleted...]
-        <v>1578</v>
+        <v>1569</v>
+      </c>
+      <c r="J73" s="46" t="s">
+        <v>1572</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A74" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C74" s="18" t="s">
+      <c r="A74" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C74" t="s">
         <v>160</v>
       </c>
-      <c r="D74" s="18" t="s">
+      <c r="D74" t="s">
         <v>90</v>
       </c>
-      <c r="E74" s="18" t="s">
+      <c r="E74" t="s">
         <v>91</v>
       </c>
-      <c r="F74" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H74" s="18" t="s">
+      <c r="F74" t="s">
+        <v>1</v>
+      </c>
+      <c r="G74" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H74" t="s">
         <v>820</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>815</v>
       </c>
+      <c r="J74" s="46"/>
     </row>
     <row r="75" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A75" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C75" s="18" t="s">
+      <c r="A75" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C75" t="s">
         <v>160</v>
       </c>
-      <c r="D75" s="18" t="s">
+      <c r="D75" t="s">
         <v>45</v>
       </c>
-      <c r="E75" s="18" t="s">
+      <c r="E75" t="s">
         <v>21</v>
       </c>
-      <c r="F75" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="18" t="s">
+      <c r="F75" t="s">
+        <v>1</v>
+      </c>
+      <c r="G75" t="s">
         <v>23</v>
       </c>
-      <c r="H75" s="18" t="s">
+      <c r="H75" t="s">
         <v>182</v>
       </c>
       <c r="I75" s="2" t="s">
         <v>670</v>
       </c>
+      <c r="J75" s="46"/>
     </row>
     <row r="76" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A76" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C76" s="18" t="s">
+      <c r="A76" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C76" t="s">
         <v>160</v>
       </c>
-      <c r="D76" s="18" t="s">
+      <c r="D76" t="s">
         <v>46</v>
       </c>
-      <c r="E76" s="18" t="s">
+      <c r="E76" t="s">
         <v>24</v>
       </c>
-      <c r="F76" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="18" t="s">
+      <c r="F76" t="s">
+        <v>1</v>
+      </c>
+      <c r="G76" t="s">
         <v>25</v>
       </c>
-      <c r="H76" s="18" t="s">
-[...2 lines deleted...]
-      <c r="I76" s="23"/>
+      <c r="H76" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I76" s="2"/>
+      <c r="J76" s="46"/>
     </row>
     <row r="77" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A77" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C77" s="18" t="s">
+      <c r="A77" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C77" t="s">
         <v>160</v>
       </c>
-      <c r="D77" s="18" t="s">
+      <c r="D77" t="s">
         <v>97</v>
       </c>
-      <c r="E77" s="18" t="s">
+      <c r="E77" t="s">
         <v>98</v>
       </c>
-      <c r="F77" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="18" t="s">
+      <c r="F77" t="s">
+        <v>1</v>
+      </c>
+      <c r="G77" t="s">
         <v>100</v>
       </c>
-      <c r="H77" s="18" t="s">
+      <c r="H77" t="s">
         <v>163</v>
       </c>
       <c r="I77" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="J77" s="46"/>
     </row>
     <row r="78" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A78" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C78" s="18" t="s">
+      <c r="A78" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C78" t="s">
         <v>160</v>
       </c>
-      <c r="D78" s="18" t="s">
+      <c r="D78" t="s">
         <v>47</v>
       </c>
-      <c r="E78" s="18" t="s">
+      <c r="E78" t="s">
         <v>26</v>
       </c>
-      <c r="F78" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G78" s="18" t="s">
+      <c r="F78" t="s">
+        <v>1</v>
+      </c>
+      <c r="G78" t="s">
         <v>556</v>
       </c>
-      <c r="H78" s="18" t="s">
+      <c r="H78" t="s">
         <v>210</v>
       </c>
       <c r="I78" s="2" t="s">
         <v>151</v>
       </c>
+      <c r="J78" s="46"/>
     </row>
     <row r="79" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A79" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C79" s="18" t="s">
+      <c r="A79" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C79" t="s">
         <v>160</v>
       </c>
-      <c r="D79" s="18" t="s">
+      <c r="D79" t="s">
         <v>48</v>
       </c>
-      <c r="E79" s="18" t="s">
+      <c r="E79" t="s">
         <v>28</v>
       </c>
-      <c r="F79" s="18" t="s">
+      <c r="F79" t="s">
         <v>5</v>
       </c>
-      <c r="G79" s="18" t="s">
+      <c r="G79" t="s">
         <v>101</v>
       </c>
-      <c r="H79" s="18" t="s">
-        <v>1895</v>
+      <c r="H79" t="s">
+        <v>1887</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>1894</v>
-[...2 lines deleted...]
-        <v>1896</v>
+        <v>1886</v>
+      </c>
+      <c r="J79" s="46" t="s">
+        <v>1888</v>
       </c>
     </row>
     <row r="80" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A80" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C80" s="18" t="s">
+      <c r="A80" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C80" t="s">
         <v>160</v>
       </c>
-      <c r="D80" s="18" t="s">
+      <c r="D80" t="s">
         <v>102</v>
       </c>
-      <c r="E80" s="18" t="s">
+      <c r="E80" t="s">
         <v>103</v>
       </c>
-      <c r="F80" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H80" s="18" t="s">
+      <c r="F80" t="s">
+        <v>1</v>
+      </c>
+      <c r="G80" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H80" t="s">
         <v>796</v>
       </c>
       <c r="I80" s="2" t="s">
         <v>795</v>
       </c>
+      <c r="J80" s="46"/>
     </row>
     <row r="81" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A81" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C81" s="18" t="s">
+      <c r="A81" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C81" t="s">
         <v>160</v>
       </c>
-      <c r="D81" s="18" t="s">
+      <c r="D81" t="s">
         <v>104</v>
       </c>
-      <c r="E81" s="18" t="s">
+      <c r="E81" t="s">
         <v>105</v>
       </c>
-      <c r="F81" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G81" s="18" t="s">
+      <c r="F81" t="s">
+        <v>1</v>
+      </c>
+      <c r="G81" t="s">
         <v>107</v>
       </c>
-      <c r="H81" s="18" t="s">
+      <c r="H81" t="s">
         <v>157</v>
       </c>
       <c r="I81" s="2" t="s">
         <v>152</v>
       </c>
+      <c r="J81" s="46"/>
     </row>
     <row r="82" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A82" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C82" s="18" t="s">
+      <c r="A82" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C82" t="s">
         <v>160</v>
       </c>
-      <c r="D82" s="18" t="s">
+      <c r="D82" t="s">
         <v>108</v>
       </c>
-      <c r="E82" s="18" t="s">
+      <c r="E82" t="s">
         <v>109</v>
       </c>
-      <c r="F82" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="18" t="s">
+      <c r="F82" t="s">
+        <v>1</v>
+      </c>
+      <c r="G82" t="s">
         <v>773</v>
       </c>
-      <c r="H82" s="24" t="s">
-        <v>1581</v>
+      <c r="H82" s="26" t="s">
+        <v>1575</v>
       </c>
       <c r="I82" s="2" t="s">
-        <v>1582</v>
-      </c>
+        <v>1576</v>
+      </c>
+      <c r="J82" s="46"/>
     </row>
     <row r="83" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A83" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C83" s="18" t="s">
+      <c r="A83" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C83" t="s">
         <v>160</v>
       </c>
-      <c r="D83" s="18" t="s">
+      <c r="D83" t="s">
         <v>110</v>
       </c>
-      <c r="E83" s="18" t="s">
+      <c r="E83" t="s">
         <v>111</v>
       </c>
-      <c r="F83" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H83" s="18" t="s">
+      <c r="F83" t="s">
+        <v>1</v>
+      </c>
+      <c r="G83" t="s">
         <v>1028</v>
+      </c>
+      <c r="H83" t="s">
+        <v>1027</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="J83" s="46"/>
     </row>
     <row r="84" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A84" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C84" s="18" t="s">
+      <c r="A84" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C84" t="s">
         <v>160</v>
       </c>
-      <c r="D84" s="18" t="s">
+      <c r="D84" t="s">
         <v>50</v>
       </c>
-      <c r="E84" s="18" t="s">
+      <c r="E84" t="s">
         <v>32</v>
       </c>
-      <c r="F84" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="18" t="s">
+      <c r="F84" t="s">
+        <v>1</v>
+      </c>
+      <c r="G84" t="s">
         <v>306</v>
       </c>
-      <c r="H84" s="18" t="s">
-        <v>1588</v>
+      <c r="H84" t="s">
+        <v>1582</v>
       </c>
       <c r="I84" s="2" t="s">
-        <v>1370</v>
-      </c>
+        <v>1364</v>
+      </c>
+      <c r="J84" s="46"/>
     </row>
     <row r="85" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A85" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C85" s="18" t="s">
+      <c r="A85" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C85" t="s">
         <v>160</v>
       </c>
-      <c r="D85" s="18" t="s">
+      <c r="D85" t="s">
         <v>51</v>
       </c>
-      <c r="E85" s="18" t="s">
+      <c r="E85" t="s">
         <v>33</v>
       </c>
-      <c r="F85" s="18" t="s">
-[...6 lines deleted...]
-        <v>868</v>
+      <c r="F85" t="s">
+        <v>1</v>
+      </c>
+      <c r="G85" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H85" t="s">
+        <v>867</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>861</v>
-      </c>
+        <v>860</v>
+      </c>
+      <c r="J85" s="46"/>
     </row>
     <row r="86" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A86" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C86" s="18" t="s">
+      <c r="A86" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C86" t="s">
         <v>160</v>
       </c>
-      <c r="D86" s="18" t="s">
+      <c r="D86" t="s">
         <v>113</v>
       </c>
-      <c r="E86" s="18" t="s">
+      <c r="E86" t="s">
         <v>114</v>
       </c>
-      <c r="F86" s="18" t="s">
-[...6 lines deleted...]
-        <v>884</v>
+      <c r="F86" t="s">
+        <v>1</v>
+      </c>
+      <c r="G86" t="s">
+        <v>880</v>
+      </c>
+      <c r="H86" t="s">
+        <v>883</v>
       </c>
       <c r="I86" s="2" t="s">
         <v>143</v>
       </c>
+      <c r="J86" s="46"/>
     </row>
     <row r="87" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A87" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C87" s="18" t="s">
+      <c r="A87" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C87" t="s">
         <v>160</v>
       </c>
-      <c r="D87" s="18" t="s">
+      <c r="D87" t="s">
         <v>115</v>
       </c>
-      <c r="E87" s="18" t="s">
+      <c r="E87" t="s">
         <v>116</v>
       </c>
-      <c r="F87" s="18" t="s">
-[...6 lines deleted...]
-        <v>905</v>
+      <c r="F87" t="s">
+        <v>1</v>
+      </c>
+      <c r="G87" t="s">
+        <v>900</v>
+      </c>
+      <c r="H87" t="s">
+        <v>904</v>
       </c>
       <c r="I87" s="2" t="s">
         <v>153</v>
       </c>
+      <c r="J87" s="46"/>
     </row>
     <row r="88" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A88" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C88" s="18" t="s">
+      <c r="A88" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C88" t="s">
         <v>160</v>
       </c>
-      <c r="D88" s="18" t="s">
+      <c r="D88" t="s">
         <v>117</v>
       </c>
-      <c r="E88" s="18" t="s">
+      <c r="E88" t="s">
         <v>118</v>
       </c>
-      <c r="F88" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="18" t="s">
+      <c r="F88" t="s">
+        <v>1</v>
+      </c>
+      <c r="G88" t="s">
         <v>119</v>
       </c>
-      <c r="H88" s="18" t="s">
-        <v>917</v>
+      <c r="H88" t="s">
+        <v>916</v>
       </c>
       <c r="I88" s="2" t="s">
         <v>154</v>
       </c>
+      <c r="J88" s="46"/>
     </row>
     <row r="89" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A89" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C89" s="18" t="s">
+      <c r="A89" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C89" t="s">
         <v>160</v>
       </c>
-      <c r="D89" s="18" t="s">
+      <c r="D89" t="s">
         <v>120</v>
       </c>
-      <c r="E89" s="18" t="s">
+      <c r="E89" t="s">
         <v>121</v>
       </c>
-      <c r="F89" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G89" s="18" t="s">
+      <c r="F89" t="s">
+        <v>1</v>
+      </c>
+      <c r="G89" t="s">
         <v>122</v>
       </c>
-      <c r="H89" s="18" t="s">
-        <v>940</v>
+      <c r="H89" t="s">
+        <v>939</v>
       </c>
       <c r="I89" s="2" t="s">
-        <v>939</v>
-      </c>
+        <v>938</v>
+      </c>
+      <c r="J89" s="46"/>
     </row>
     <row r="90" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A90" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C90" s="18" t="s">
+      <c r="A90" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C90" t="s">
         <v>160</v>
       </c>
-      <c r="D90" s="18" t="s">
+      <c r="D90" t="s">
         <v>123</v>
       </c>
-      <c r="E90" s="18" t="s">
+      <c r="E90" t="s">
         <v>124</v>
       </c>
-      <c r="F90" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="18" t="s">
+      <c r="F90" t="s">
+        <v>1</v>
+      </c>
+      <c r="G90" t="s">
         <v>126</v>
       </c>
-      <c r="H90" s="18" t="s">
-        <v>970</v>
+      <c r="H90" t="s">
+        <v>969</v>
       </c>
       <c r="I90" s="2" t="s">
         <v>155</v>
       </c>
+      <c r="J90" s="46"/>
     </row>
     <row r="91" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A91" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C91" s="18" t="s">
+      <c r="A91" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C91" t="s">
         <v>160</v>
       </c>
-      <c r="D91" s="18" t="s">
+      <c r="D91" t="s">
         <v>127</v>
       </c>
-      <c r="E91" s="18" t="s">
+      <c r="E91" t="s">
         <v>128</v>
       </c>
-      <c r="F91" s="18" t="s">
-[...6 lines deleted...]
-        <v>949</v>
+      <c r="F91" t="s">
+        <v>1</v>
+      </c>
+      <c r="G91" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H91" s="26" t="s">
+        <v>948</v>
       </c>
       <c r="I91" s="2" t="s">
         <v>145</v>
       </c>
+      <c r="J91" s="46"/>
     </row>
     <row r="92" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A92" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C92" s="18" t="s">
+      <c r="A92" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C92" t="s">
         <v>160</v>
       </c>
-      <c r="D92" s="18" t="s">
+      <c r="D92" t="s">
         <v>62</v>
       </c>
-      <c r="E92" s="18" t="s">
+      <c r="E92" t="s">
         <v>61</v>
       </c>
-      <c r="F92" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G92" s="18" t="s">
+      <c r="F92" t="s">
+        <v>1</v>
+      </c>
+      <c r="G92" t="s">
         <v>719</v>
       </c>
-      <c r="H92" s="18" t="s">
+      <c r="H92" t="s">
         <v>205</v>
       </c>
       <c r="I92" s="2" t="s">
         <v>156</v>
       </c>
+      <c r="J92" s="46"/>
     </row>
     <row r="93" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A93" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C93" s="18" t="s">
+      <c r="A93" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C93" t="s">
         <v>160</v>
       </c>
-      <c r="D93" s="18" t="s">
+      <c r="D93" t="s">
         <v>58</v>
       </c>
-      <c r="E93" s="18" t="s">
+      <c r="E93" t="s">
         <v>239</v>
       </c>
-      <c r="F93" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H93" s="18" t="s">
+      <c r="F93" t="s">
+        <v>1</v>
+      </c>
+      <c r="G93" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H93" t="s">
         <v>512</v>
       </c>
       <c r="I93" s="2" t="s">
         <v>158</v>
       </c>
+      <c r="J93" s="46"/>
     </row>
     <row r="94" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A94" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C94" s="18" t="s">
+      <c r="A94" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C94" t="s">
         <v>160</v>
       </c>
-      <c r="D94" s="18" t="s">
+      <c r="D94" t="s">
         <v>52</v>
       </c>
-      <c r="E94" s="18" t="s">
+      <c r="E94" t="s">
         <v>35</v>
       </c>
-      <c r="F94" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H94" s="18" t="s">
+      <c r="F94" t="s">
+        <v>1</v>
+      </c>
+      <c r="G94" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H94" t="s">
         <v>204</v>
       </c>
       <c r="I94" s="2" t="s">
         <v>159</v>
       </c>
+      <c r="J94" s="46"/>
     </row>
     <row r="95" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A95" s="18" t="s">
+      <c r="A95" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C95" t="s">
+        <v>160</v>
+      </c>
+      <c r="D95" t="s">
+        <v>53</v>
+      </c>
+      <c r="E95" t="s">
+        <v>37</v>
+      </c>
+      <c r="F95" t="s">
+        <v>5</v>
+      </c>
+      <c r="G95" t="s">
+        <v>571</v>
+      </c>
+      <c r="H95" t="s">
+        <v>1366</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="J95" s="46" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="23" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B96" s="23" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C96" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="D96" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E96" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F96" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G96" s="23" t="s">
+        <v>571</v>
+      </c>
+      <c r="H96" s="23" t="s">
+        <v>1367</v>
+      </c>
+      <c r="I96" s="27" t="s">
+        <v>546</v>
+      </c>
+      <c r="J96" s="47" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C97" t="s">
         <v>1036</v>
       </c>
-      <c r="B95" s="18" t="s">
-[...72 lines deleted...]
-      <c r="E97" s="18" t="s">
+      <c r="D97" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E97" t="s">
         <v>354</v>
       </c>
-      <c r="F97" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G97" s="18" t="s">
+      <c r="F97" t="s">
+        <v>1</v>
+      </c>
+      <c r="G97" t="s">
         <v>179</v>
       </c>
-      <c r="H97" s="18" t="s">
+      <c r="H97" t="s">
         <v>178</v>
       </c>
       <c r="I97" s="2" t="s">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="18" t="s">
+      <c r="J97" s="46"/>
+    </row>
+    <row r="98" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A98" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C98" t="s">
         <v>1036</v>
       </c>
-      <c r="B98" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D98" s="18" t="s">
+      <c r="D98" t="s">
         <v>40</v>
       </c>
-      <c r="E98" s="18" t="s">
+      <c r="E98" t="s">
         <v>4</v>
       </c>
-      <c r="F98" s="18" t="s">
+      <c r="F98" t="s">
         <v>5</v>
       </c>
-      <c r="G98" s="18" t="s">
+      <c r="G98" t="s">
         <v>7</v>
       </c>
-      <c r="H98" s="18" t="s">
+      <c r="H98" t="s">
         <v>166</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>537</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="18" t="s">
+      <c r="J98" s="46"/>
+    </row>
+    <row r="99" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A99" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C99" t="s">
         <v>1036</v>
       </c>
-      <c r="B99" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D99" s="18" t="s">
+      <c r="D99" t="s">
         <v>41</v>
       </c>
-      <c r="E99" s="18" t="s">
+      <c r="E99" t="s">
         <v>11</v>
       </c>
-      <c r="F99" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G99" s="18" t="s">
+      <c r="F99" t="s">
+        <v>1</v>
+      </c>
+      <c r="G99" t="s">
         <v>206</v>
       </c>
-      <c r="H99" s="18" t="s">
-        <v>1378</v>
+      <c r="H99" t="s">
+        <v>1372</v>
       </c>
       <c r="I99" s="2" t="s">
         <v>797</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="18" t="s">
+      <c r="J99" s="46"/>
+    </row>
+    <row r="100" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C100" t="s">
         <v>1036</v>
       </c>
-      <c r="B100" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D100" s="18" t="s">
+      <c r="D100" t="s">
         <v>42</v>
       </c>
-      <c r="E100" s="18" t="s">
+      <c r="E100" t="s">
         <v>15</v>
       </c>
-      <c r="F100" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G100" s="18" t="s">
+      <c r="F100" t="s">
+        <v>1</v>
+      </c>
+      <c r="G100" t="s">
         <v>16</v>
       </c>
-      <c r="H100" s="18" t="s">
+      <c r="H100" t="s">
         <v>177</v>
       </c>
       <c r="I100" s="2" t="s">
         <v>167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A101" s="18" t="s">
+      <c r="J100" s="46"/>
+    </row>
+    <row r="101" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A101" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C101" t="s">
         <v>1036</v>
       </c>
-      <c r="B101" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D101" s="18" t="s">
+      <c r="D101" t="s">
         <v>43</v>
       </c>
-      <c r="E101" s="18" t="s">
+      <c r="E101" t="s">
         <v>17</v>
       </c>
-      <c r="F101" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G101" s="18" t="s">
+      <c r="F101" t="s">
+        <v>1</v>
+      </c>
+      <c r="G101" t="s">
         <v>18</v>
       </c>
-      <c r="H101" s="18" t="s">
+      <c r="H101" t="s">
         <v>180</v>
       </c>
       <c r="I101" s="2" t="s">
         <v>168</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A102" s="18" t="s">
+      <c r="J101" s="46"/>
+    </row>
+    <row r="102" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C102" t="s">
         <v>1036</v>
       </c>
-      <c r="B102" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D102" s="18" t="s">
+      <c r="D102" t="s">
         <v>44</v>
       </c>
-      <c r="E102" s="18" t="s">
+      <c r="E102" t="s">
         <v>19</v>
       </c>
-      <c r="F102" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G102" s="18" t="s">
+      <c r="F102" t="s">
+        <v>1</v>
+      </c>
+      <c r="G102" t="s">
         <v>627</v>
       </c>
-      <c r="H102" s="18" t="s">
+      <c r="H102" t="s">
         <v>548</v>
       </c>
       <c r="I102" s="2" t="s">
         <v>311</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A103" s="18" t="s">
+      <c r="J102" s="46"/>
+    </row>
+    <row r="103" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C103" t="s">
         <v>1036</v>
       </c>
-      <c r="B103" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D103" s="18" t="s">
+      <c r="D103" t="s">
         <v>45</v>
       </c>
-      <c r="E103" s="18" t="s">
+      <c r="E103" t="s">
         <v>21</v>
       </c>
-      <c r="F103" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G103" s="18" t="s">
+      <c r="F103" t="s">
+        <v>1</v>
+      </c>
+      <c r="G103" t="s">
         <v>23</v>
       </c>
-      <c r="H103" s="18" t="s">
+      <c r="H103" t="s">
         <v>176</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>533</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104" s="18" t="s">
+      <c r="J103" s="46"/>
+    </row>
+    <row r="104" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A104" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C104" t="s">
         <v>1036</v>
       </c>
-      <c r="B104" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D104" s="18" t="s">
+      <c r="D104" t="s">
         <v>46</v>
       </c>
-      <c r="E104" s="18" t="s">
+      <c r="E104" t="s">
         <v>24</v>
       </c>
-      <c r="F104" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G104" s="18" t="s">
+      <c r="F104" t="s">
+        <v>1</v>
+      </c>
+      <c r="G104" t="s">
         <v>25</v>
       </c>
-      <c r="H104" s="18" t="s">
-        <v>96</v>
+      <c r="H104" t="s">
+        <v>1981</v>
       </c>
       <c r="I104" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="18" t="s">
+      <c r="J104" s="46"/>
+    </row>
+    <row r="105" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A105" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C105" t="s">
         <v>1036</v>
       </c>
-      <c r="B105" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D105" s="18" t="s">
+      <c r="D105" t="s">
         <v>47</v>
       </c>
-      <c r="E105" s="18" t="s">
+      <c r="E105" t="s">
         <v>26</v>
       </c>
-      <c r="F105" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G105" s="18" t="s">
+      <c r="F105" t="s">
+        <v>1</v>
+      </c>
+      <c r="G105" t="s">
         <v>556</v>
       </c>
-      <c r="H105" s="18" t="s">
+      <c r="H105" t="s">
         <v>207</v>
       </c>
       <c r="I105" s="2" t="s">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="18" t="s">
+      <c r="J105" s="46"/>
+    </row>
+    <row r="106" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C106" t="s">
         <v>1036</v>
       </c>
-      <c r="B106" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D106" s="18" t="s">
+      <c r="D106" t="s">
         <v>48</v>
       </c>
-      <c r="E106" s="18" t="s">
+      <c r="E106" t="s">
         <v>28</v>
       </c>
-      <c r="F106" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G106" s="18" t="s">
+      <c r="F106" t="s">
+        <v>1</v>
+      </c>
+      <c r="G106" t="s">
         <v>101</v>
       </c>
-      <c r="H106" s="18" t="s">
+      <c r="H106" t="s">
         <v>531</v>
       </c>
       <c r="I106" s="2" t="s">
         <v>530</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="18" t="s">
+      <c r="J106" s="46"/>
+    </row>
+    <row r="107" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C107" t="s">
         <v>1036</v>
       </c>
-      <c r="B107" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D107" s="18" t="s">
+      <c r="D107" t="s">
         <v>49</v>
       </c>
-      <c r="E107" s="18" t="s">
+      <c r="E107" t="s">
         <v>29</v>
       </c>
-      <c r="F107" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G107" s="18" t="s">
+      <c r="F107" t="s">
+        <v>1</v>
+      </c>
+      <c r="G107" t="s">
         <v>31</v>
       </c>
-      <c r="H107" s="18" t="s">
+      <c r="H107" t="s">
         <v>175</v>
       </c>
       <c r="I107" s="2" t="s">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="18" t="s">
+      <c r="J107" s="46"/>
+    </row>
+    <row r="108" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C108" t="s">
         <v>1036</v>
       </c>
-      <c r="B108" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D108" s="18" t="s">
+      <c r="D108" t="s">
         <v>50</v>
       </c>
-      <c r="E108" s="18" t="s">
+      <c r="E108" t="s">
         <v>32</v>
       </c>
-      <c r="F108" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G108" s="18" t="s">
+      <c r="F108" t="s">
+        <v>1</v>
+      </c>
+      <c r="G108" t="s">
         <v>306</v>
       </c>
-      <c r="H108" s="18" t="s">
+      <c r="H108" t="s">
         <v>203</v>
       </c>
       <c r="I108" s="2" t="s">
         <v>171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="18" t="s">
+      <c r="J108" s="46"/>
+    </row>
+    <row r="109" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A109" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C109" t="s">
         <v>1036</v>
       </c>
-      <c r="B109" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D109" s="18" t="s">
+      <c r="D109" t="s">
         <v>52</v>
       </c>
-      <c r="E109" s="18" t="s">
+      <c r="E109" t="s">
         <v>35</v>
       </c>
-      <c r="F109" s="18" t="s">
-[...6 lines deleted...]
-        <v>1325</v>
+      <c r="F109" t="s">
+        <v>1</v>
+      </c>
+      <c r="G109" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H109" t="s">
+        <v>1319</v>
       </c>
       <c r="I109" s="22" t="s">
-        <v>1040</v>
-[...3 lines deleted...]
-      <c r="A110" s="18" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J109" s="46"/>
+    </row>
+    <row r="110" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A110" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C110" t="s">
         <v>1036</v>
       </c>
-      <c r="B110" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D110" s="18" t="s">
+      <c r="D110" t="s">
         <v>52</v>
       </c>
-      <c r="E110" s="18" t="s">
+      <c r="E110" t="s">
         <v>35</v>
       </c>
-      <c r="F110" s="18" t="s">
-[...3 lines deleted...]
-        <v>1123</v>
+      <c r="F110" t="s">
+        <v>1</v>
+      </c>
+      <c r="G110" t="s">
+        <v>1122</v>
       </c>
       <c r="H110" s="21" t="s">
-        <v>1327</v>
+        <v>1321</v>
       </c>
       <c r="I110" s="22" t="s">
-        <v>1326</v>
-[...3 lines deleted...]
-      <c r="A111" s="18" t="s">
+        <v>1320</v>
+      </c>
+      <c r="J110" s="46"/>
+    </row>
+    <row r="111" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A111" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C111" t="s">
         <v>1036</v>
       </c>
-      <c r="B111" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D111" s="18" t="s">
+      <c r="D111" t="s">
         <v>52</v>
       </c>
-      <c r="E111" s="18" t="s">
+      <c r="E111" t="s">
         <v>35</v>
       </c>
-      <c r="F111" s="18" t="s">
-[...6 lines deleted...]
-        <v>1329</v>
+      <c r="F111" t="s">
+        <v>1</v>
+      </c>
+      <c r="G111" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H111" t="s">
+        <v>1323</v>
       </c>
       <c r="I111" s="22" t="s">
-        <v>1328</v>
-[...3 lines deleted...]
-      <c r="A112" s="18" t="s">
+        <v>1322</v>
+      </c>
+      <c r="J111" s="46"/>
+    </row>
+    <row r="112" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A112" s="23" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B112" s="23" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C112" s="23" t="s">
         <v>1036</v>
       </c>
-      <c r="B112" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D112" s="18" t="s">
+      <c r="D112" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="E112" s="18" t="s">
+      <c r="E112" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="F112" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G112" s="18" t="s">
+      <c r="F112" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G112" s="23" t="s">
         <v>572</v>
       </c>
-      <c r="H112" s="18" t="s">
+      <c r="H112" s="23" t="s">
         <v>542</v>
       </c>
-      <c r="I112" s="2" t="s">
+      <c r="I112" s="28" t="s">
         <v>541</v>
       </c>
+      <c r="J112" s="47"/>
     </row>
     <row r="113" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A113" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C113" s="18" t="s">
+      <c r="A113" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C113" t="s">
         <v>181</v>
       </c>
-      <c r="D113" s="18" t="s">
+      <c r="D113" t="s">
         <v>302</v>
       </c>
-      <c r="E113" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F113" s="18" t="s">
+      <c r="E113" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F113" t="s">
         <v>5</v>
       </c>
-      <c r="G113" s="18" t="s">
+      <c r="G113" t="s">
         <v>179</v>
       </c>
-      <c r="H113" s="18" t="s">
+      <c r="H113" t="s">
         <v>188</v>
       </c>
       <c r="I113" s="2" t="s">
         <v>165</v>
       </c>
+      <c r="J113" s="46"/>
     </row>
     <row r="114" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A114" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C114" s="18" t="s">
+      <c r="A114" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C114" t="s">
         <v>181</v>
       </c>
-      <c r="D114" s="18" t="s">
+      <c r="D114" t="s">
         <v>40</v>
       </c>
-      <c r="E114" s="18" t="s">
+      <c r="E114" t="s">
         <v>4</v>
       </c>
-      <c r="F114" s="18" t="s">
+      <c r="F114" t="s">
         <v>5</v>
       </c>
-      <c r="G114" s="18" t="s">
+      <c r="G114" t="s">
         <v>7</v>
       </c>
-      <c r="H114" s="18" t="s">
+      <c r="H114" t="s">
         <v>166</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>537</v>
       </c>
+      <c r="J114" s="46"/>
     </row>
     <row r="115" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A115" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C115" s="18" t="s">
+      <c r="A115" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C115" t="s">
         <v>181</v>
       </c>
-      <c r="D115" s="18" t="s">
+      <c r="D115" t="s">
         <v>65</v>
       </c>
-      <c r="E115" s="18" t="s">
+      <c r="E115" t="s">
         <v>66</v>
       </c>
-      <c r="F115" s="18" t="s">
+      <c r="F115" t="s">
         <v>9</v>
       </c>
-      <c r="G115" s="18" t="s">
+      <c r="G115" t="s">
         <v>67</v>
       </c>
-      <c r="H115" s="18" t="s">
-        <v>989</v>
+      <c r="H115" t="s">
+        <v>988</v>
       </c>
       <c r="I115" s="2" t="s">
-        <v>988</v>
-      </c>
+        <v>987</v>
+      </c>
+      <c r="J115" s="46"/>
     </row>
     <row r="116" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A116" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C116" s="18" t="s">
+      <c r="A116" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C116" t="s">
         <v>181</v>
       </c>
-      <c r="D116" s="18" t="s">
+      <c r="D116" t="s">
         <v>41</v>
       </c>
-      <c r="E116" s="18" t="s">
+      <c r="E116" t="s">
         <v>11</v>
       </c>
-      <c r="F116" s="18" t="s">
+      <c r="F116" t="s">
         <v>5</v>
       </c>
-      <c r="G116" s="18" t="s">
+      <c r="G116" t="s">
         <v>206</v>
       </c>
-      <c r="H116" s="18" t="s">
-        <v>1380</v>
+      <c r="H116" t="s">
+        <v>1374</v>
       </c>
       <c r="I116" s="2" t="s">
-        <v>1019</v>
-      </c>
+        <v>1018</v>
+      </c>
+      <c r="J116" s="46"/>
     </row>
     <row r="117" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A117" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C117" s="18" t="s">
+      <c r="A117" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C117" t="s">
         <v>181</v>
       </c>
-      <c r="D117" s="18" t="s">
+      <c r="D117" t="s">
         <v>42</v>
       </c>
-      <c r="E117" s="18" t="s">
+      <c r="E117" t="s">
         <v>15</v>
       </c>
-      <c r="F117" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G117" s="18" t="s">
+      <c r="F117" t="s">
+        <v>1</v>
+      </c>
+      <c r="G117" t="s">
         <v>16</v>
       </c>
-      <c r="H117" s="18" t="s">
+      <c r="H117" t="s">
         <v>177</v>
       </c>
       <c r="I117" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="J117" s="46"/>
     </row>
     <row r="118" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A118" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C118" s="18" t="s">
+      <c r="A118" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C118" t="s">
         <v>181</v>
       </c>
-      <c r="D118" s="18" t="s">
+      <c r="D118" t="s">
         <v>43</v>
       </c>
-      <c r="E118" s="18" t="s">
+      <c r="E118" t="s">
         <v>17</v>
       </c>
-      <c r="F118" s="18" t="s">
+      <c r="F118" t="s">
         <v>5</v>
       </c>
-      <c r="G118" s="18" t="s">
+      <c r="G118" t="s">
         <v>18</v>
       </c>
-      <c r="H118" s="18" t="s">
+      <c r="H118" t="s">
         <v>312</v>
       </c>
       <c r="I118" s="2" t="s">
-        <v>1366</v>
-      </c>
+        <v>1360</v>
+      </c>
+      <c r="J118" s="46"/>
     </row>
     <row r="119" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A119" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C119" s="18" t="s">
+      <c r="A119" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C119" t="s">
         <v>181</v>
       </c>
-      <c r="D119" s="18" t="s">
+      <c r="D119" t="s">
         <v>44</v>
       </c>
-      <c r="E119" s="18" t="s">
+      <c r="E119" t="s">
         <v>19</v>
       </c>
-      <c r="F119" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="18" t="s">
+      <c r="F119" t="s">
+        <v>1</v>
+      </c>
+      <c r="G119" t="s">
         <v>627</v>
       </c>
-      <c r="H119" s="18" t="s">
+      <c r="H119" t="s">
         <v>548</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>1170</v>
-      </c>
+        <v>1169</v>
+      </c>
+      <c r="J119" s="46"/>
     </row>
     <row r="120" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A120" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C120" s="18" t="s">
+      <c r="A120" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C120" t="s">
         <v>181</v>
       </c>
-      <c r="D120" s="18" t="s">
+      <c r="D120" t="s">
         <v>72</v>
       </c>
-      <c r="E120" s="18" t="s">
+      <c r="E120" t="s">
         <v>240</v>
       </c>
-      <c r="F120" s="18" t="s">
+      <c r="F120" t="s">
         <v>9</v>
       </c>
-      <c r="G120" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H120" s="18" t="s">
+      <c r="G120" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H120" t="s">
         <v>192</v>
       </c>
       <c r="I120" s="2" t="s">
         <v>191</v>
       </c>
+      <c r="J120" s="46"/>
     </row>
     <row r="121" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A121" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C121" s="18" t="s">
+      <c r="A121" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C121" t="s">
         <v>181</v>
       </c>
-      <c r="D121" s="18" t="s">
+      <c r="D121" t="s">
         <v>73</v>
       </c>
-      <c r="E121" s="18" t="s">
+      <c r="E121" t="s">
         <v>74</v>
       </c>
-      <c r="F121" s="18" t="s">
+      <c r="F121" t="s">
         <v>9</v>
       </c>
-      <c r="G121" s="18" t="s">
+      <c r="G121" t="s">
         <v>75</v>
       </c>
-      <c r="H121" s="18" t="s">
-        <v>1826</v>
+      <c r="H121" t="s">
+        <v>1818</v>
       </c>
       <c r="I121" s="2" t="s">
         <v>798</v>
       </c>
+      <c r="J121" s="46"/>
     </row>
     <row r="122" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A122" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C122" s="18" t="s">
+      <c r="A122" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C122" t="s">
         <v>181</v>
       </c>
-      <c r="D122" s="18" t="s">
+      <c r="D122" t="s">
         <v>76</v>
       </c>
-      <c r="E122" s="18" t="s">
+      <c r="E122" t="s">
         <v>77</v>
       </c>
-      <c r="F122" s="18" t="s">
+      <c r="F122" t="s">
         <v>9</v>
       </c>
-      <c r="G122" s="18" t="s">
+      <c r="G122" t="s">
         <v>78</v>
       </c>
-      <c r="H122" s="18" t="s">
+      <c r="H122" t="s">
         <v>194</v>
       </c>
       <c r="I122" s="2" t="s">
         <v>799</v>
       </c>
+      <c r="J122" s="46"/>
     </row>
     <row r="123" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A123" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C123" s="18" t="s">
+      <c r="A123" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C123" t="s">
         <v>181</v>
       </c>
-      <c r="D123" s="18" t="s">
+      <c r="D123" t="s">
         <v>79</v>
       </c>
-      <c r="E123" s="18" t="s">
+      <c r="E123" t="s">
         <v>80</v>
       </c>
-      <c r="F123" s="18" t="s">
+      <c r="F123" t="s">
         <v>9</v>
       </c>
-      <c r="G123" s="18" t="s">
+      <c r="G123" t="s">
         <v>81</v>
       </c>
-      <c r="H123" s="18" t="s">
-        <v>1462</v>
+      <c r="H123" t="s">
+        <v>1456</v>
       </c>
       <c r="I123" s="2" t="s">
         <v>801</v>
       </c>
-      <c r="J123" s="18" t="s">
+      <c r="J123" s="46" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A124" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C124" s="18" t="s">
+      <c r="A124" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C124" t="s">
         <v>181</v>
       </c>
-      <c r="D124" s="18" t="s">
+      <c r="D124" t="s">
         <v>79</v>
       </c>
-      <c r="E124" s="18" t="s">
+      <c r="E124" t="s">
         <v>80</v>
       </c>
-      <c r="F124" s="18" t="s">
+      <c r="F124" t="s">
         <v>9</v>
       </c>
-      <c r="G124" s="18" t="s">
+      <c r="G124" t="s">
         <v>81</v>
       </c>
-      <c r="H124" s="18" t="s">
-        <v>1463</v>
+      <c r="H124" t="s">
+        <v>1457</v>
       </c>
       <c r="I124" s="2" t="s">
         <v>802</v>
       </c>
+      <c r="J124" s="46"/>
     </row>
     <row r="125" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A125" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C125" s="18" t="s">
+      <c r="A125" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C125" t="s">
         <v>181</v>
       </c>
-      <c r="D125" s="18" t="s">
+      <c r="D125" t="s">
         <v>82</v>
       </c>
-      <c r="E125" s="18" t="s">
+      <c r="E125" t="s">
         <v>83</v>
       </c>
-      <c r="F125" s="18" t="s">
+      <c r="F125" t="s">
         <v>9</v>
       </c>
-      <c r="G125" s="18" t="s">
+      <c r="G125" t="s">
         <v>804</v>
       </c>
-      <c r="H125" s="18" t="s">
+      <c r="H125" t="s">
         <v>805</v>
       </c>
       <c r="I125" s="2" t="s">
         <v>313</v>
       </c>
+      <c r="J125" s="46"/>
     </row>
     <row r="126" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A126" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C126" s="18" t="s">
+      <c r="A126" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C126" t="s">
         <v>181</v>
       </c>
-      <c r="D126" s="18" t="s">
+      <c r="D126" t="s">
         <v>84</v>
       </c>
-      <c r="E126" s="18" t="s">
+      <c r="E126" t="s">
         <v>85</v>
       </c>
-      <c r="F126" s="18" t="s">
+      <c r="F126" t="s">
         <v>9</v>
       </c>
-      <c r="G126" s="18" t="s">
+      <c r="G126" t="s">
         <v>87</v>
       </c>
-      <c r="H126" s="18" t="s">
+      <c r="H126" t="s">
         <v>807</v>
       </c>
       <c r="I126" s="2" t="s">
         <v>806</v>
       </c>
-      <c r="J126" s="18" t="s">
+      <c r="J126" s="46" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="127" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A127" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C127" s="18" t="s">
+      <c r="A127" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C127" t="s">
         <v>181</v>
       </c>
-      <c r="D127" s="18" t="s">
+      <c r="D127" t="s">
         <v>84</v>
       </c>
-      <c r="E127" s="18" t="s">
+      <c r="E127" t="s">
         <v>85</v>
       </c>
-      <c r="F127" s="18" t="s">
+      <c r="F127" t="s">
         <v>9</v>
       </c>
-      <c r="G127" s="18" t="s">
+      <c r="G127" t="s">
         <v>87</v>
       </c>
-      <c r="H127" s="18" t="s">
+      <c r="H127" t="s">
         <v>808</v>
       </c>
       <c r="I127" s="2" t="s">
         <v>809</v>
       </c>
+      <c r="J127" s="46"/>
     </row>
     <row r="128" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A128" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C128" s="18" t="s">
+      <c r="A128" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C128" t="s">
         <v>181</v>
       </c>
-      <c r="D128" s="18" t="s">
+      <c r="D128" t="s">
         <v>88</v>
       </c>
-      <c r="E128" s="18" t="s">
+      <c r="E128" t="s">
         <v>89</v>
       </c>
-      <c r="F128" s="18" t="s">
+      <c r="F128" t="s">
         <v>9</v>
       </c>
-      <c r="G128" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H128" s="18" t="s">
+      <c r="G128" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H128" t="s">
         <v>96</v>
       </c>
       <c r="I128" s="2"/>
+      <c r="J128" s="46"/>
     </row>
     <row r="129" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A129" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C129" s="18" t="s">
+      <c r="A129" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C129" t="s">
         <v>181</v>
       </c>
-      <c r="D129" s="18" t="s">
+      <c r="D129" t="s">
         <v>90</v>
       </c>
-      <c r="E129" s="18" t="s">
+      <c r="E129" t="s">
         <v>91</v>
       </c>
-      <c r="F129" s="18" t="s">
+      <c r="F129" t="s">
         <v>9</v>
       </c>
-      <c r="G129" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H129" s="18" t="s">
+      <c r="G129" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H129" t="s">
         <v>819</v>
       </c>
       <c r="I129" s="2" t="s">
         <v>814</v>
       </c>
+      <c r="J129" s="46"/>
     </row>
     <row r="130" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A130" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C130" s="18" t="s">
+      <c r="A130" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C130" t="s">
         <v>181</v>
       </c>
-      <c r="D130" s="18" t="s">
+      <c r="D130" t="s">
         <v>45</v>
       </c>
-      <c r="E130" s="18" t="s">
+      <c r="E130" t="s">
         <v>21</v>
       </c>
-      <c r="F130" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G130" s="18" t="s">
+      <c r="F130" t="s">
+        <v>1</v>
+      </c>
+      <c r="G130" t="s">
         <v>23</v>
       </c>
-      <c r="H130" s="18" t="s">
+      <c r="H130" t="s">
         <v>823</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>533</v>
       </c>
-      <c r="J130" s="18" t="s">
+      <c r="J130" s="46" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="131" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A131" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C131" s="18" t="s">
+      <c r="A131" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C131" t="s">
         <v>181</v>
       </c>
-      <c r="D131" s="18" t="s">
+      <c r="D131" t="s">
         <v>45</v>
       </c>
-      <c r="E131" s="18" t="s">
+      <c r="E131" t="s">
         <v>21</v>
       </c>
-      <c r="F131" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G131" s="18" t="s">
+      <c r="F131" t="s">
+        <v>1</v>
+      </c>
+      <c r="G131" t="s">
         <v>23</v>
       </c>
-      <c r="H131" s="18" t="s">
+      <c r="H131" t="s">
         <v>822</v>
       </c>
       <c r="I131" s="2" t="s">
         <v>671</v>
       </c>
+      <c r="J131" s="46"/>
     </row>
     <row r="132" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A132" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C132" s="18" t="s">
+      <c r="A132" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C132" t="s">
         <v>181</v>
       </c>
-      <c r="D132" s="18" t="s">
+      <c r="D132" t="s">
         <v>93</v>
       </c>
-      <c r="E132" s="18" t="s">
+      <c r="E132" t="s">
         <v>94</v>
       </c>
-      <c r="F132" s="18" t="s">
+      <c r="F132" t="s">
         <v>9</v>
       </c>
-      <c r="G132" s="18" t="s">
+      <c r="G132" t="s">
         <v>225</v>
       </c>
-      <c r="H132" s="18" t="s">
+      <c r="H132" t="s">
         <v>826</v>
       </c>
       <c r="I132" s="2" t="s">
         <v>825</v>
       </c>
+      <c r="J132" s="46"/>
     </row>
     <row r="133" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A133" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C133" s="18" t="s">
+      <c r="A133" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C133" t="s">
         <v>181</v>
       </c>
-      <c r="D133" s="18" t="s">
+      <c r="D133" t="s">
         <v>46</v>
       </c>
-      <c r="E133" s="18" t="s">
+      <c r="E133" t="s">
         <v>24</v>
       </c>
-      <c r="F133" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G133" s="18" t="s">
+      <c r="F133" t="s">
+        <v>1</v>
+      </c>
+      <c r="G133" t="s">
         <v>25</v>
       </c>
-      <c r="H133" s="18" t="s">
-        <v>96</v>
+      <c r="H133" t="s">
+        <v>1982</v>
       </c>
       <c r="I133" s="2"/>
+      <c r="J133" s="46"/>
     </row>
     <row r="134" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A134" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C134" s="18" t="s">
+      <c r="A134" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C134" t="s">
         <v>181</v>
       </c>
-      <c r="D134" s="18" t="s">
+      <c r="D134" t="s">
         <v>97</v>
       </c>
-      <c r="E134" s="18" t="s">
+      <c r="E134" t="s">
         <v>98</v>
       </c>
-      <c r="F134" s="18" t="s">
+      <c r="F134" t="s">
         <v>9</v>
       </c>
-      <c r="G134" s="18" t="s">
+      <c r="G134" t="s">
         <v>100</v>
       </c>
-      <c r="H134" s="18" t="s">
-        <v>1375</v>
+      <c r="H134" t="s">
+        <v>1369</v>
       </c>
       <c r="I134" s="2" t="s">
-        <v>1374</v>
-      </c>
+        <v>1368</v>
+      </c>
+      <c r="J134" s="46"/>
     </row>
     <row r="135" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A135" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C135" s="18" t="s">
+      <c r="A135" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C135" t="s">
         <v>181</v>
       </c>
-      <c r="D135" s="18" t="s">
+      <c r="D135" t="s">
         <v>47</v>
       </c>
-      <c r="E135" s="18" t="s">
+      <c r="E135" t="s">
         <v>26</v>
       </c>
-      <c r="F135" s="18" t="s">
+      <c r="F135" t="s">
         <v>9</v>
       </c>
-      <c r="G135" s="18" t="s">
+      <c r="G135" t="s">
         <v>556</v>
       </c>
-      <c r="H135" s="18" t="s">
+      <c r="H135" t="s">
         <v>828</v>
       </c>
       <c r="I135" s="2" t="s">
         <v>827</v>
       </c>
+      <c r="J135" s="46"/>
     </row>
     <row r="136" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A136" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C136" s="18" t="s">
+      <c r="A136" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C136" t="s">
         <v>181</v>
       </c>
-      <c r="D136" s="18" t="s">
+      <c r="D136" t="s">
         <v>48</v>
       </c>
-      <c r="E136" s="18" t="s">
+      <c r="E136" t="s">
         <v>28</v>
       </c>
-      <c r="F136" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G136" s="18" t="s">
+      <c r="F136" t="s">
+        <v>1</v>
+      </c>
+      <c r="G136" t="s">
         <v>101</v>
       </c>
-      <c r="H136" s="18" t="s">
+      <c r="H136" t="s">
         <v>830</v>
       </c>
       <c r="I136" s="2" t="s">
         <v>829</v>
       </c>
+      <c r="J136" s="46"/>
     </row>
     <row r="137" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A137" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C137" s="18" t="s">
+      <c r="A137" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C137" t="s">
         <v>181</v>
       </c>
-      <c r="D137" s="18" t="s">
+      <c r="D137" t="s">
         <v>104</v>
       </c>
-      <c r="E137" s="18" t="s">
+      <c r="E137" t="s">
         <v>105</v>
       </c>
-      <c r="F137" s="18" t="s">
+      <c r="F137" t="s">
         <v>9</v>
       </c>
-      <c r="G137" s="18" t="s">
+      <c r="G137" t="s">
         <v>107</v>
       </c>
-      <c r="H137" s="18" t="s">
+      <c r="H137" t="s">
         <v>800</v>
       </c>
       <c r="I137" s="2" t="s">
         <v>831</v>
       </c>
+      <c r="J137" s="46"/>
     </row>
     <row r="138" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A138" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C138" s="18" t="s">
+      <c r="A138" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C138" t="s">
         <v>181</v>
       </c>
-      <c r="D138" s="18" t="s">
+      <c r="D138" t="s">
         <v>108</v>
       </c>
-      <c r="E138" s="18" t="s">
+      <c r="E138" t="s">
         <v>109</v>
       </c>
-      <c r="F138" s="18" t="s">
+      <c r="F138" t="s">
         <v>9</v>
       </c>
-      <c r="G138" s="18" t="s">
+      <c r="G138" t="s">
         <v>179</v>
       </c>
-      <c r="H138" s="18" t="s">
+      <c r="H138" t="s">
         <v>188</v>
       </c>
       <c r="I138" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="J138" s="18" t="s">
+      <c r="J138" s="46" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="139" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A139" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C139" s="18" t="s">
+      <c r="A139" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C139" t="s">
         <v>181</v>
       </c>
-      <c r="D139" s="18" t="s">
+      <c r="D139" t="s">
         <v>49</v>
       </c>
-      <c r="E139" s="18" t="s">
+      <c r="E139" t="s">
         <v>29</v>
       </c>
-      <c r="F139" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G139" s="18" t="s">
+      <c r="F139" t="s">
+        <v>1</v>
+      </c>
+      <c r="G139" t="s">
         <v>31</v>
       </c>
-      <c r="H139" s="18" t="s">
-        <v>1879</v>
+      <c r="H139" t="s">
+        <v>1871</v>
       </c>
       <c r="I139" s="2" t="s">
         <v>170</v>
       </c>
       <c r="J139" s="22"/>
     </row>
     <row r="140" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A140" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C140" s="18" t="s">
+      <c r="A140" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C140" t="s">
         <v>181</v>
       </c>
-      <c r="D140" s="18" t="s">
+      <c r="D140" t="s">
         <v>110</v>
       </c>
-      <c r="E140" s="18" t="s">
+      <c r="E140" t="s">
         <v>111</v>
       </c>
-      <c r="F140" s="18" t="s">
-[...6 lines deleted...]
-        <v>1027</v>
+      <c r="F140" t="s">
+        <v>1</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H140" s="26" t="s">
+        <v>1026</v>
       </c>
       <c r="I140" s="2" t="s">
-        <v>1026</v>
-      </c>
+        <v>1025</v>
+      </c>
+      <c r="J140" s="46"/>
     </row>
     <row r="141" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A141" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C141" s="18" t="s">
+      <c r="A141" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C141" t="s">
         <v>181</v>
       </c>
-      <c r="D141" s="18" t="s">
+      <c r="D141" t="s">
         <v>50</v>
       </c>
-      <c r="E141" s="18" t="s">
+      <c r="E141" t="s">
         <v>32</v>
       </c>
-      <c r="F141" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G141" s="18" t="s">
+      <c r="F141" t="s">
+        <v>1</v>
+      </c>
+      <c r="G141" t="s">
         <v>605</v>
       </c>
-      <c r="H141" s="18" t="s">
-        <v>1882</v>
+      <c r="H141" t="s">
+        <v>1874</v>
       </c>
       <c r="I141" s="2" t="s">
         <v>172</v>
       </c>
+      <c r="J141" s="46"/>
     </row>
     <row r="142" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A142" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C142" s="18" t="s">
+      <c r="A142" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C142" t="s">
         <v>181</v>
       </c>
-      <c r="D142" s="18" t="s">
+      <c r="D142" t="s">
         <v>51</v>
       </c>
-      <c r="E142" s="18" t="s">
+      <c r="E142" t="s">
         <v>33</v>
       </c>
-      <c r="F142" s="18" t="s">
+      <c r="F142" t="s">
         <v>9</v>
       </c>
-      <c r="G142" s="18" t="s">
-[...3 lines deleted...]
-        <v>1881</v>
+      <c r="G142" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H142" t="s">
+        <v>1873</v>
       </c>
       <c r="I142" s="2" t="s">
-        <v>860</v>
-[...1 lines deleted...]
-      <c r="J142" s="18" t="s">
+        <v>859</v>
+      </c>
+      <c r="J142" s="46" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A143" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C143" t="s">
+        <v>181</v>
+      </c>
+      <c r="D143" t="s">
+        <v>113</v>
+      </c>
+      <c r="E143" t="s">
+        <v>114</v>
+      </c>
+      <c r="F143" t="s">
+        <v>9</v>
+      </c>
+      <c r="G143" t="s">
         <v>880</v>
       </c>
-    </row>
-[...23 lines deleted...]
-        <v>885</v>
+      <c r="H143" t="s">
+        <v>884</v>
       </c>
       <c r="I143" s="2" t="s">
         <v>440</v>
       </c>
-      <c r="J143" s="18" t="s">
-        <v>882</v>
+      <c r="J143" s="46" t="s">
+        <v>881</v>
       </c>
     </row>
     <row r="144" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A144" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C144" s="18" t="s">
+      <c r="A144" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C144" t="s">
         <v>181</v>
       </c>
-      <c r="D144" s="18" t="s">
+      <c r="D144" t="s">
         <v>115</v>
       </c>
-      <c r="E144" s="18" t="s">
+      <c r="E144" t="s">
         <v>116</v>
       </c>
-      <c r="F144" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H144" s="18" t="s">
+      <c r="F144" t="s">
+        <v>1</v>
+      </c>
+      <c r="G144" t="s">
+        <v>900</v>
+      </c>
+      <c r="H144" t="s">
+        <v>907</v>
+      </c>
+      <c r="I144" s="2" t="s">
         <v>908</v>
       </c>
-      <c r="I144" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J144" s="46"/>
     </row>
     <row r="145" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A145" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C145" s="18" t="s">
+      <c r="A145" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C145" t="s">
         <v>181</v>
       </c>
-      <c r="D145" s="18" t="s">
+      <c r="D145" t="s">
         <v>117</v>
       </c>
-      <c r="E145" s="18" t="s">
+      <c r="E145" t="s">
         <v>118</v>
       </c>
-      <c r="F145" s="18" t="s">
+      <c r="F145" t="s">
         <v>9</v>
       </c>
-      <c r="G145" s="18" t="s">
+      <c r="G145" t="s">
         <v>119</v>
       </c>
-      <c r="H145" s="18" t="s">
+      <c r="H145" t="s">
+        <v>914</v>
+      </c>
+      <c r="I145" s="2" t="s">
         <v>915</v>
       </c>
-      <c r="I145" s="2" t="s">
-[...10 lines deleted...]
-      <c r="C146" s="18" t="s">
+      <c r="J145" s="46"/>
+    </row>
+    <row r="146" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A146" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C146" t="s">
         <v>181</v>
       </c>
-      <c r="D146" s="18" t="s">
+      <c r="D146" t="s">
         <v>120</v>
       </c>
-      <c r="E146" s="18" t="s">
+      <c r="E146" t="s">
         <v>121</v>
       </c>
-      <c r="F146" s="18" t="s">
+      <c r="F146" t="s">
         <v>9</v>
       </c>
-      <c r="G146" s="18" t="s">
+      <c r="G146" t="s">
         <v>122</v>
       </c>
-      <c r="H146" s="18" t="s">
-        <v>930</v>
+      <c r="H146" t="s">
+        <v>929</v>
       </c>
       <c r="I146" s="2" t="s">
-        <v>929</v>
-[...10 lines deleted...]
-      <c r="C147" s="18" t="s">
+        <v>928</v>
+      </c>
+      <c r="J146" s="46"/>
+    </row>
+    <row r="147" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A147" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C147" t="s">
         <v>181</v>
       </c>
-      <c r="D147" s="18" t="s">
+      <c r="D147" t="s">
         <v>123</v>
       </c>
-      <c r="E147" s="18" t="s">
+      <c r="E147" t="s">
         <v>124</v>
       </c>
-      <c r="F147" s="18" t="s">
+      <c r="F147" t="s">
         <v>9</v>
       </c>
-      <c r="G147" s="18" t="s">
+      <c r="G147" t="s">
         <v>126</v>
       </c>
-      <c r="H147" s="18" t="s">
-        <v>972</v>
+      <c r="H147" t="s">
+        <v>971</v>
       </c>
       <c r="I147" s="3" t="s">
-        <v>971</v>
-[...1 lines deleted...]
-      <c r="J147" s="18"/>
+        <v>970</v>
+      </c>
+      <c r="J147" s="46"/>
     </row>
     <row r="148" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A148" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C148" s="18" t="s">
+      <c r="A148" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C148" t="s">
         <v>181</v>
       </c>
-      <c r="D148" s="18" t="s">
+      <c r="D148" t="s">
         <v>127</v>
       </c>
-      <c r="E148" s="18" t="s">
+      <c r="E148" t="s">
         <v>128</v>
       </c>
-      <c r="F148" s="18" t="s">
+      <c r="F148" t="s">
         <v>9</v>
       </c>
-      <c r="G148" s="18" t="s">
-[...5 lines deleted...]
-      <c r="I148" s="25" t="s">
+      <c r="G148" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H148" s="26" t="s">
         <v>956</v>
       </c>
+      <c r="I148" s="29" t="s">
+        <v>955</v>
+      </c>
+      <c r="J148" s="46"/>
     </row>
     <row r="149" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A149" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C149" s="18" t="s">
+      <c r="A149" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C149" t="s">
         <v>181</v>
       </c>
-      <c r="D149" s="18" t="s">
+      <c r="D149" t="s">
         <v>62</v>
       </c>
-      <c r="E149" s="18" t="s">
+      <c r="E149" t="s">
         <v>61</v>
       </c>
-      <c r="F149" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G149" s="18" t="s">
+      <c r="F149" t="s">
+        <v>1</v>
+      </c>
+      <c r="G149" t="s">
         <v>719</v>
       </c>
-      <c r="H149" s="18" t="s">
-        <v>1813</v>
+      <c r="H149" t="s">
+        <v>1805</v>
       </c>
       <c r="I149" s="2" t="s">
-        <v>1664</v>
-      </c>
+        <v>1658</v>
+      </c>
+      <c r="J149" s="46"/>
     </row>
     <row r="150" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A150" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C150" s="18" t="s">
+      <c r="A150" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C150" t="s">
         <v>181</v>
       </c>
-      <c r="D150" s="18" t="s">
+      <c r="D150" t="s">
         <v>58</v>
       </c>
-      <c r="E150" s="18" t="s">
+      <c r="E150" t="s">
         <v>239</v>
       </c>
-      <c r="F150" s="18" t="s">
+      <c r="F150" t="s">
         <v>9</v>
       </c>
-      <c r="G150" s="18" t="s">
-[...3 lines deleted...]
-        <v>1007</v>
+      <c r="G150" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H150" t="s">
+        <v>1006</v>
       </c>
       <c r="I150" s="2" t="s">
         <v>517</v>
       </c>
-      <c r="J150" s="18" t="s">
-        <v>1010</v>
+      <c r="J150" s="46" t="s">
+        <v>1009</v>
       </c>
     </row>
     <row r="151" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A151" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C151" s="18" t="s">
+      <c r="A151" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C151" t="s">
         <v>181</v>
       </c>
-      <c r="D151" s="18" t="s">
+      <c r="D151" t="s">
         <v>52</v>
       </c>
-      <c r="E151" s="18" t="s">
+      <c r="E151" t="s">
         <v>35</v>
       </c>
-      <c r="F151" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H151" s="18" t="s">
+      <c r="F151" t="s">
+        <v>1</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H151" t="s">
+        <v>1319</v>
+      </c>
+      <c r="I151" s="22" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J151" s="46"/>
+    </row>
+    <row r="152" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A152" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C152" t="s">
+        <v>181</v>
+      </c>
+      <c r="D152" t="s">
+        <v>52</v>
+      </c>
+      <c r="E152" t="s">
+        <v>35</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H152" s="21" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I152" s="22" t="s">
+        <v>1320</v>
+      </c>
+      <c r="J152" s="46"/>
+    </row>
+    <row r="153" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A153" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C153" t="s">
+        <v>181</v>
+      </c>
+      <c r="D153" t="s">
+        <v>52</v>
+      </c>
+      <c r="E153" t="s">
+        <v>35</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H153" t="s">
+        <v>1324</v>
+      </c>
+      <c r="I153" s="22" t="s">
         <v>1325</v>
       </c>
-      <c r="I151" s="22" t="s">
-[...10 lines deleted...]
-      <c r="C152" s="18" t="s">
+      <c r="J153" s="46"/>
+    </row>
+    <row r="154" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A154" s="23" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B154" s="23" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C154" s="23" t="s">
         <v>181</v>
       </c>
-      <c r="D152" s="18" t="s">
-[...57 lines deleted...]
-      <c r="D154" s="18" t="s">
+      <c r="D154" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="E154" s="18" t="s">
+      <c r="E154" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="F154" s="18" t="s">
+      <c r="F154" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="G154" s="18" t="s">
+      <c r="G154" s="23" t="s">
         <v>572</v>
       </c>
-      <c r="H154" s="18" t="s">
+      <c r="H154" s="23" t="s">
         <v>539</v>
       </c>
-      <c r="I154" s="2" t="s">
+      <c r="I154" s="28" t="s">
         <v>538</v>
       </c>
+      <c r="J154" s="47"/>
     </row>
     <row r="155" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A155" s="18" t="s">
-[...14 lines deleted...]
-      <c r="F155" s="18" t="s">
+      <c r="A155" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F155" t="s">
         <v>5</v>
       </c>
-      <c r="G155" s="18" t="s">
+      <c r="G155" t="s">
         <v>179</v>
       </c>
-      <c r="H155" s="18" t="s">
+      <c r="H155" t="s">
         <v>189</v>
       </c>
       <c r="I155" s="2" t="s">
         <v>534</v>
       </c>
+      <c r="J155" s="46"/>
     </row>
     <row r="156" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A156" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D156" s="18" t="s">
+      <c r="A156" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D156" t="s">
         <v>40</v>
       </c>
-      <c r="E156" s="18" t="s">
+      <c r="E156" t="s">
         <v>4</v>
       </c>
-      <c r="F156" s="18" t="s">
+      <c r="F156" t="s">
         <v>5</v>
       </c>
-      <c r="G156" s="18" t="s">
+      <c r="G156" t="s">
         <v>7</v>
       </c>
-      <c r="H156" s="18" t="s">
+      <c r="H156" t="s">
         <v>732</v>
       </c>
-      <c r="I156" s="23" t="s">
+      <c r="I156" s="30" t="s">
         <v>731</v>
       </c>
+      <c r="J156" s="46"/>
     </row>
     <row r="157" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A157" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D157" s="18" t="s">
+      <c r="A157" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D157" t="s">
         <v>40</v>
       </c>
-      <c r="E157" s="18" t="s">
+      <c r="E157" t="s">
         <v>4</v>
       </c>
-      <c r="F157" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G157" s="18" t="s">
+      <c r="F157" t="s">
+        <v>1</v>
+      </c>
+      <c r="G157" t="s">
         <v>7</v>
       </c>
-      <c r="H157" s="18" t="s">
-        <v>1883</v>
+      <c r="H157" t="s">
+        <v>1875</v>
       </c>
       <c r="I157" s="22" t="s">
         <v>183</v>
       </c>
+      <c r="J157" s="46"/>
     </row>
     <row r="158" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A158" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D158" s="18" t="s">
+      <c r="A158" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D158" t="s">
         <v>65</v>
       </c>
-      <c r="E158" s="18" t="s">
+      <c r="E158" t="s">
         <v>66</v>
       </c>
-      <c r="F158" s="18" t="s">
+      <c r="F158" t="s">
         <v>9</v>
       </c>
-      <c r="G158" s="18" t="s">
+      <c r="G158" t="s">
         <v>67</v>
       </c>
-      <c r="H158" s="18" t="s">
-        <v>1807</v>
+      <c r="H158" t="s">
+        <v>1799</v>
       </c>
       <c r="I158" s="2" t="s">
-        <v>990</v>
-      </c>
+        <v>989</v>
+      </c>
+      <c r="J158" s="46"/>
     </row>
     <row r="159" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A159" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D159" s="18" t="s">
+      <c r="A159" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D159" t="s">
         <v>41</v>
       </c>
-      <c r="E159" s="18" t="s">
+      <c r="E159" t="s">
         <v>11</v>
       </c>
-      <c r="F159" s="18" t="s">
+      <c r="F159" t="s">
         <v>5</v>
       </c>
-      <c r="G159" s="18" t="s">
+      <c r="G159" t="s">
         <v>206</v>
       </c>
-      <c r="H159" s="18" t="s">
-        <v>1884</v>
+      <c r="H159" t="s">
+        <v>1876</v>
       </c>
       <c r="I159" s="22" t="s">
         <v>184</v>
       </c>
+      <c r="J159" s="46"/>
     </row>
     <row r="160" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A160" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D160" s="18" t="s">
+      <c r="A160" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D160" t="s">
         <v>42</v>
       </c>
-      <c r="E160" s="18" t="s">
+      <c r="E160" t="s">
         <v>15</v>
       </c>
-      <c r="F160" s="18" t="s">
+      <c r="F160" t="s">
         <v>5</v>
       </c>
-      <c r="G160" s="18" t="s">
+      <c r="G160" t="s">
         <v>16</v>
       </c>
-      <c r="H160" s="18" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H160" t="s">
+        <v>1632</v>
+      </c>
+      <c r="I160" s="30" t="s">
+        <v>1619</v>
+      </c>
+      <c r="J160" s="46"/>
     </row>
     <row r="161" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A161" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D161" s="18" t="s">
+      <c r="A161" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D161" t="s">
         <v>43</v>
       </c>
-      <c r="E161" s="18" t="s">
+      <c r="E161" t="s">
         <v>17</v>
       </c>
-      <c r="F161" s="18" t="s">
+      <c r="F161" t="s">
         <v>5</v>
       </c>
-      <c r="G161" s="18" t="s">
+      <c r="G161" t="s">
         <v>18</v>
       </c>
-      <c r="H161" s="18" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H161" t="s">
+        <v>1636</v>
+      </c>
+      <c r="I161" s="30" t="s">
+        <v>1635</v>
+      </c>
+      <c r="J161" s="46"/>
     </row>
     <row r="162" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A162" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D162" s="18" t="s">
+      <c r="A162" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D162" t="s">
         <v>44</v>
       </c>
-      <c r="E162" s="18" t="s">
+      <c r="E162" t="s">
         <v>19</v>
       </c>
-      <c r="F162" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G162" s="18" t="s">
+      <c r="F162" t="s">
+        <v>1</v>
+      </c>
+      <c r="G162" t="s">
         <v>627</v>
       </c>
-      <c r="H162" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H162" s="26" t="s">
+        <v>1622</v>
+      </c>
+      <c r="I162" s="30" t="s">
+        <v>1623</v>
+      </c>
+      <c r="J162" s="46"/>
     </row>
     <row r="163" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A163" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D163" s="18" t="s">
+      <c r="A163" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D163" t="s">
         <v>72</v>
       </c>
-      <c r="E163" s="18" t="s">
+      <c r="E163" t="s">
         <v>240</v>
       </c>
-      <c r="F163" s="18" t="s">
+      <c r="F163" t="s">
         <v>9</v>
       </c>
-      <c r="G163" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H163" s="18" t="s">
+      <c r="G163" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H163" t="s">
         <v>192</v>
       </c>
       <c r="I163" s="22" t="s">
         <v>191</v>
       </c>
       <c r="J163" s="22"/>
     </row>
     <row r="164" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A164" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D164" s="18" t="s">
+      <c r="A164" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D164" t="s">
         <v>76</v>
       </c>
-      <c r="E164" s="18" t="s">
+      <c r="E164" t="s">
         <v>77</v>
       </c>
-      <c r="F164" s="18" t="s">
+      <c r="F164" t="s">
         <v>9</v>
       </c>
-      <c r="G164" s="18" t="s">
-[...3 lines deleted...]
-        <v>1163</v>
+      <c r="G164" t="s">
+        <v>853</v>
+      </c>
+      <c r="H164" t="s">
+        <v>1162</v>
       </c>
       <c r="I164" s="2" t="s">
-        <v>1162</v>
-      </c>
+        <v>1161</v>
+      </c>
+      <c r="J164" s="46"/>
     </row>
     <row r="165" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A165" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D165" s="18" t="s">
+      <c r="A165" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D165" t="s">
         <v>76</v>
       </c>
-      <c r="E165" s="18" t="s">
+      <c r="E165" t="s">
         <v>77</v>
       </c>
-      <c r="F165" s="18" t="s">
+      <c r="F165" t="s">
         <v>9</v>
       </c>
-      <c r="G165" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H165" s="18" t="s">
+      <c r="G165" t="s">
+        <v>853</v>
+      </c>
+      <c r="H165" t="s">
+        <v>855</v>
+      </c>
+      <c r="I165" s="2" t="s">
         <v>856</v>
       </c>
-      <c r="I165" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J165" s="46"/>
     </row>
     <row r="166" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A166" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D166" s="18" t="s">
+      <c r="A166" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D166" t="s">
         <v>79</v>
       </c>
-      <c r="E166" s="18" t="s">
+      <c r="E166" t="s">
         <v>80</v>
       </c>
-      <c r="F166" s="18" t="s">
+      <c r="F166" t="s">
         <v>9</v>
       </c>
-      <c r="G166" s="18" t="s">
+      <c r="G166" t="s">
         <v>81</v>
       </c>
-      <c r="H166" s="18" t="s">
-        <v>1464</v>
+      <c r="H166" t="s">
+        <v>1458</v>
       </c>
       <c r="I166" s="2" t="s">
         <v>193</v>
       </c>
+      <c r="J166" s="46"/>
     </row>
     <row r="167" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A167" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D167" s="18" t="s">
+      <c r="A167" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D167" t="s">
         <v>82</v>
       </c>
-      <c r="E167" s="18" t="s">
+      <c r="E167" t="s">
         <v>83</v>
       </c>
-      <c r="F167" s="18" t="s">
+      <c r="F167" t="s">
         <v>9</v>
       </c>
-      <c r="G167" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H167" s="18" t="s">
+      <c r="G167" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H167" t="s">
         <v>805</v>
       </c>
       <c r="I167" s="2" t="s">
         <v>313</v>
       </c>
+      <c r="J167" s="46"/>
     </row>
     <row r="168" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A168" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D168" s="18" t="s">
+      <c r="A168" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D168" t="s">
         <v>88</v>
       </c>
-      <c r="E168" s="18" t="s">
+      <c r="E168" t="s">
         <v>89</v>
       </c>
-      <c r="F168" s="18" t="s">
+      <c r="F168" t="s">
         <v>9</v>
       </c>
-      <c r="G168" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H168" s="24" t="s">
+      <c r="G168" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H168" s="26" t="s">
         <v>96</v>
       </c>
       <c r="I168" s="2"/>
+      <c r="J168" s="46"/>
     </row>
     <row r="169" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A169" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D169" s="18" t="s">
+      <c r="A169" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D169" t="s">
         <v>90</v>
       </c>
-      <c r="E169" s="18" t="s">
+      <c r="E169" t="s">
         <v>91</v>
       </c>
-      <c r="F169" s="18" t="s">
+      <c r="F169" t="s">
         <v>9</v>
       </c>
-      <c r="G169" s="18" t="s">
-[...3 lines deleted...]
-        <v>1893</v>
+      <c r="G169" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H169" t="s">
+        <v>1885</v>
       </c>
       <c r="I169" s="2" t="s">
-        <v>1892</v>
-      </c>
+        <v>1884</v>
+      </c>
+      <c r="J169" s="46"/>
     </row>
     <row r="170" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A170" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D170" s="18" t="s">
+      <c r="A170" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D170" t="s">
         <v>93</v>
       </c>
-      <c r="E170" s="18" t="s">
+      <c r="E170" t="s">
         <v>94</v>
       </c>
-      <c r="F170" s="18" t="s">
+      <c r="F170" t="s">
         <v>9</v>
       </c>
-      <c r="G170" s="18" t="s">
+      <c r="G170" t="s">
         <v>225</v>
       </c>
-      <c r="H170" s="18" t="s">
+      <c r="H170" t="s">
         <v>536</v>
       </c>
-      <c r="I170" s="25" t="s">
+      <c r="I170" s="29" t="s">
         <v>535</v>
       </c>
+      <c r="J170" s="46"/>
     </row>
     <row r="171" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A171" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D171" s="18" t="s">
+      <c r="A171" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D171" t="s">
         <v>46</v>
       </c>
-      <c r="E171" s="18" t="s">
+      <c r="E171" t="s">
         <v>24</v>
       </c>
-      <c r="F171" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G171" s="18" t="s">
+      <c r="F171" t="s">
+        <v>1</v>
+      </c>
+      <c r="G171" t="s">
         <v>25</v>
       </c>
-      <c r="H171" s="18" t="s">
-        <v>96</v>
+      <c r="H171" t="s">
+        <v>1981</v>
       </c>
       <c r="I171" s="2"/>
+      <c r="J171" s="46"/>
     </row>
     <row r="172" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A172" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D172" s="18" t="s">
+      <c r="A172" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D172" t="s">
         <v>97</v>
       </c>
-      <c r="E172" s="18" t="s">
+      <c r="E172" t="s">
         <v>98</v>
       </c>
-      <c r="F172" s="18" t="s">
+      <c r="F172" t="s">
         <v>9</v>
       </c>
-      <c r="G172" s="18" t="s">
+      <c r="G172" t="s">
         <v>100</v>
       </c>
-      <c r="H172" s="24" t="s">
-        <v>1434</v>
+      <c r="H172" s="26" t="s">
+        <v>1428</v>
       </c>
       <c r="I172" s="2" t="s">
-        <v>1433</v>
-      </c>
+        <v>1427</v>
+      </c>
+      <c r="J172" s="46"/>
     </row>
     <row r="173" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A173" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D173" s="18" t="s">
+      <c r="A173" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D173" t="s">
         <v>47</v>
       </c>
-      <c r="E173" s="18" t="s">
+      <c r="E173" t="s">
         <v>26</v>
       </c>
-      <c r="F173" s="18" t="s">
+      <c r="F173" t="s">
         <v>9</v>
       </c>
-      <c r="G173" s="18" t="s">
+      <c r="G173" t="s">
         <v>556</v>
       </c>
-      <c r="H173" s="18" t="s">
+      <c r="H173" t="s">
         <v>315</v>
       </c>
       <c r="I173" s="2" t="s">
         <v>316</v>
       </c>
+      <c r="J173" s="46"/>
     </row>
     <row r="174" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A174" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D174" s="18" t="s">
+      <c r="A174" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D174" t="s">
         <v>48</v>
       </c>
-      <c r="E174" s="18" t="s">
+      <c r="E174" t="s">
         <v>28</v>
       </c>
-      <c r="F174" s="18" t="s">
-[...6 lines deleted...]
-        <v>1902</v>
+      <c r="F174" t="s">
+        <v>1</v>
+      </c>
+      <c r="G174" t="s">
+        <v>1893</v>
+      </c>
+      <c r="H174" t="s">
+        <v>1894</v>
       </c>
       <c r="I174" s="2" t="s">
-        <v>1900</v>
-[...1 lines deleted...]
-      <c r="J174" s="18" t="s">
+        <v>1892</v>
+      </c>
+      <c r="J174" s="46" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="175" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A175" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D175" s="18" t="s">
+      <c r="A175" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D175" t="s">
         <v>102</v>
       </c>
-      <c r="E175" s="18" t="s">
+      <c r="E175" t="s">
         <v>103</v>
       </c>
-      <c r="F175" s="18" t="s">
+      <c r="F175" t="s">
         <v>9</v>
       </c>
-      <c r="G175" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H175" s="18" t="s">
+      <c r="G175" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H175" t="s">
         <v>185</v>
       </c>
       <c r="I175" s="2" t="s">
         <v>317</v>
       </c>
+      <c r="J175" s="46"/>
     </row>
     <row r="176" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A176" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D176" s="18" t="s">
+      <c r="A176" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B176" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D176" t="s">
         <v>104</v>
       </c>
-      <c r="E176" s="18" t="s">
+      <c r="E176" t="s">
         <v>105</v>
       </c>
-      <c r="F176" s="18" t="s">
+      <c r="F176" t="s">
         <v>9</v>
       </c>
-      <c r="G176" s="18" t="s">
+      <c r="G176" t="s">
         <v>107</v>
       </c>
-      <c r="H176" s="18" t="s">
+      <c r="H176" t="s">
         <v>318</v>
       </c>
       <c r="I176" s="2"/>
+      <c r="J176" s="46"/>
     </row>
     <row r="177" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A177" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D177" s="18" t="s">
+      <c r="A177" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D177" t="s">
         <v>49</v>
       </c>
-      <c r="E177" s="18" t="s">
+      <c r="E177" t="s">
         <v>29</v>
       </c>
-      <c r="F177" s="18" t="s">
+      <c r="F177" t="s">
         <v>5</v>
       </c>
-      <c r="G177" s="18" t="s">
+      <c r="G177" t="s">
         <v>31</v>
       </c>
-      <c r="H177" s="18" t="s">
-        <v>1880</v>
+      <c r="H177" t="s">
+        <v>1872</v>
       </c>
       <c r="I177" s="2" t="s">
         <v>319</v>
       </c>
+      <c r="J177" s="46"/>
     </row>
     <row r="178" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A178" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D178" s="18" t="s">
+      <c r="A178" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B178" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D178" t="s">
         <v>110</v>
       </c>
-      <c r="E178" s="18" t="s">
+      <c r="E178" t="s">
         <v>111</v>
       </c>
-      <c r="F178" s="18" t="s">
-[...6 lines deleted...]
-        <v>1153</v>
+      <c r="F178" t="s">
+        <v>1</v>
+      </c>
+      <c r="G178" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H178" s="26" t="s">
+        <v>1152</v>
       </c>
       <c r="I178" s="2" t="s">
         <v>835</v>
       </c>
+      <c r="J178" s="46"/>
     </row>
     <row r="179" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A179" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D179" s="18" t="s">
+      <c r="A179" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B179" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D179" t="s">
         <v>50</v>
       </c>
-      <c r="E179" s="18" t="s">
+      <c r="E179" t="s">
         <v>32</v>
       </c>
-      <c r="F179" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G179" s="18" t="s">
+      <c r="F179" t="s">
+        <v>1</v>
+      </c>
+      <c r="G179" t="s">
         <v>605</v>
       </c>
-      <c r="H179" s="18" t="s">
-        <v>1169</v>
+      <c r="H179" t="s">
+        <v>1168</v>
       </c>
       <c r="I179" s="2" t="s">
-        <v>1168</v>
-      </c>
+        <v>1167</v>
+      </c>
+      <c r="J179" s="46"/>
     </row>
     <row r="180" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A180" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D180" s="18" t="s">
+      <c r="A180" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B180" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D180" t="s">
         <v>51</v>
       </c>
-      <c r="E180" s="18" t="s">
+      <c r="E180" t="s">
         <v>33</v>
       </c>
-      <c r="F180" s="18" t="s">
+      <c r="F180" t="s">
         <v>9</v>
       </c>
-      <c r="G180" s="18" t="s">
-[...3 lines deleted...]
-        <v>1634</v>
+      <c r="G180" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H180" s="26" t="s">
+        <v>1628</v>
       </c>
       <c r="I180" s="2" t="s">
-        <v>1633</v>
-[...1 lines deleted...]
-      <c r="J180" s="18" t="s">
+        <v>1627</v>
+      </c>
+      <c r="J180" s="46" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A181" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D181" t="s">
+        <v>51</v>
+      </c>
+      <c r="E181" t="s">
+        <v>33</v>
+      </c>
+      <c r="F181" t="s">
+        <v>9</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H181" t="s">
+        <v>1629</v>
+      </c>
+      <c r="I181" s="2" t="s">
         <v>877</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F181" s="18" t="s">
+      <c r="J181" s="46" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A182" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B182" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D182" t="s">
+        <v>113</v>
+      </c>
+      <c r="E182" t="s">
+        <v>114</v>
+      </c>
+      <c r="F182" t="s">
         <v>9</v>
       </c>
-      <c r="G181" s="18" t="s">
-[...35 lines deleted...]
-        <v>886</v>
+      <c r="G182" t="s">
+        <v>880</v>
+      </c>
+      <c r="H182" t="s">
+        <v>885</v>
       </c>
       <c r="I182" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="J182" s="18" t="s">
-        <v>882</v>
+      <c r="J182" s="46" t="s">
+        <v>881</v>
       </c>
     </row>
     <row r="183" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A183" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D183" s="18" t="s">
+      <c r="A183" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B183" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D183" t="s">
         <v>115</v>
       </c>
-      <c r="E183" s="18" t="s">
+      <c r="E183" t="s">
         <v>116</v>
       </c>
-      <c r="F183" s="18" t="s">
-[...6 lines deleted...]
-        <v>1651</v>
+      <c r="F183" t="s">
+        <v>1</v>
+      </c>
+      <c r="G183" t="s">
+        <v>900</v>
+      </c>
+      <c r="H183" t="s">
+        <v>1645</v>
       </c>
       <c r="I183" s="3" t="s">
-        <v>1649</v>
-      </c>
+        <v>1643</v>
+      </c>
+      <c r="J183" s="46"/>
     </row>
     <row r="184" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A184" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D184" s="18" t="s">
+      <c r="A184" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D184" t="s">
         <v>117</v>
       </c>
-      <c r="E184" s="18" t="s">
+      <c r="E184" t="s">
         <v>118</v>
       </c>
-      <c r="F184" s="18" t="s">
+      <c r="F184" t="s">
         <v>9</v>
       </c>
-      <c r="G184" s="18" t="s">
+      <c r="G184" t="s">
         <v>119</v>
       </c>
-      <c r="H184" s="18" t="s">
-        <v>912</v>
+      <c r="H184" t="s">
+        <v>911</v>
       </c>
       <c r="I184" s="2" t="s">
         <v>320</v>
       </c>
+      <c r="J184" s="46"/>
     </row>
     <row r="185" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A185" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D185" s="18" t="s">
+      <c r="A185" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B185" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D185" t="s">
         <v>120</v>
       </c>
-      <c r="E185" s="18" t="s">
+      <c r="E185" t="s">
         <v>121</v>
       </c>
-      <c r="F185" s="18" t="s">
+      <c r="F185" t="s">
         <v>9</v>
       </c>
-      <c r="G185" s="18" t="s">
+      <c r="G185" t="s">
         <v>122</v>
       </c>
-      <c r="H185" s="18" t="s">
-        <v>1847</v>
+      <c r="H185" t="s">
+        <v>1839</v>
       </c>
       <c r="I185" s="2" t="s">
-        <v>1636</v>
-[...2 lines deleted...]
-        <v>1848</v>
+        <v>1630</v>
+      </c>
+      <c r="J185" s="46" t="s">
+        <v>1840</v>
       </c>
     </row>
     <row r="186" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A186" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D186" s="18" t="s">
+      <c r="A186" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D186" t="s">
         <v>123</v>
       </c>
-      <c r="E186" s="18" t="s">
+      <c r="E186" t="s">
         <v>124</v>
       </c>
-      <c r="F186" s="18" t="s">
+      <c r="F186" t="s">
         <v>9</v>
       </c>
-      <c r="G186" s="18" t="s">
+      <c r="G186" t="s">
         <v>126</v>
       </c>
-      <c r="H186" s="18" t="s">
-        <v>974</v>
+      <c r="H186" t="s">
+        <v>973</v>
       </c>
       <c r="I186" s="2" t="s">
-        <v>973</v>
-      </c>
+        <v>972</v>
+      </c>
+      <c r="J186" s="46"/>
     </row>
     <row r="187" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A187" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D187" s="18" t="s">
+      <c r="A187" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D187" t="s">
         <v>127</v>
       </c>
-      <c r="E187" s="18" t="s">
+      <c r="E187" t="s">
         <v>128</v>
       </c>
-      <c r="F187" s="18" t="s">
+      <c r="F187" t="s">
         <v>9</v>
       </c>
-      <c r="G187" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H187" s="24" t="s">
+      <c r="G187" t="s">
         <v>958</v>
+      </c>
+      <c r="H187" s="26" t="s">
+        <v>957</v>
       </c>
       <c r="I187" s="22" t="s">
         <v>187</v>
       </c>
+      <c r="J187" s="46"/>
     </row>
     <row r="188" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A188" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D188" s="18" t="s">
+      <c r="A188" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D188" t="s">
         <v>62</v>
       </c>
-      <c r="E188" s="18" t="s">
+      <c r="E188" t="s">
         <v>61</v>
       </c>
-      <c r="F188" s="18" t="s">
+      <c r="F188" t="s">
         <v>5</v>
       </c>
-      <c r="G188" s="18" t="s">
+      <c r="G188" t="s">
         <v>719</v>
       </c>
-      <c r="H188" s="18" t="s">
-        <v>1679</v>
+      <c r="H188" t="s">
+        <v>1673</v>
       </c>
       <c r="I188" s="22" t="s">
         <v>722</v>
       </c>
+      <c r="J188" s="46"/>
     </row>
     <row r="189" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A189" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D189" s="18" t="s">
+      <c r="A189" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D189" t="s">
         <v>58</v>
       </c>
-      <c r="E189" s="18" t="s">
+      <c r="E189" t="s">
         <v>239</v>
       </c>
-      <c r="F189" s="18" t="s">
+      <c r="F189" t="s">
         <v>9</v>
       </c>
-      <c r="G189" s="18" t="s">
-[...3 lines deleted...]
-        <v>1008</v>
+      <c r="G189" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H189" t="s">
+        <v>1007</v>
       </c>
       <c r="I189" s="2" t="s">
         <v>517</v>
       </c>
-      <c r="J189" s="18" t="s">
-        <v>1010</v>
+      <c r="J189" s="46" t="s">
+        <v>1009</v>
       </c>
     </row>
     <row r="190" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A190" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D190" s="18" t="s">
+      <c r="A190" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D190" t="s">
         <v>52</v>
       </c>
-      <c r="E190" s="18" t="s">
+      <c r="E190" t="s">
         <v>35</v>
       </c>
-      <c r="F190" s="18" t="s">
-[...6 lines deleted...]
-        <v>1041</v>
+      <c r="F190" t="s">
+        <v>1</v>
+      </c>
+      <c r="G190" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H190" t="s">
+        <v>1040</v>
       </c>
       <c r="I190" s="22" t="s">
-        <v>1040</v>
-      </c>
+        <v>1039</v>
+      </c>
+      <c r="J190" s="46"/>
     </row>
     <row r="191" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A191" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D191" s="18" t="s">
+      <c r="A191" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B191" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D191" t="s">
         <v>52</v>
       </c>
-      <c r="E191" s="18" t="s">
+      <c r="E191" t="s">
         <v>35</v>
       </c>
-      <c r="F191" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H191" s="18" t="s">
+      <c r="F191" t="s">
+        <v>1</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H191" t="s">
         <v>196</v>
       </c>
       <c r="I191" s="22" t="s">
         <v>195</v>
       </c>
+      <c r="J191" s="46"/>
     </row>
     <row r="192" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A192" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D192" s="18" t="s">
+      <c r="A192" s="23" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B192" s="23" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C192" s="23" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D192" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="E192" s="18" t="s">
+      <c r="E192" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="F192" s="18" t="s">
+      <c r="F192" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="G192" s="18" t="s">
+      <c r="G192" s="23" t="s">
         <v>572</v>
       </c>
-      <c r="H192" s="18" t="s">
-[...2 lines deleted...]
-      <c r="I192" s="2" t="s">
+      <c r="H192" s="23" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I192" s="28" t="s">
         <v>541</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C193" s="18" t="s">
+      <c r="J192" s="47"/>
+    </row>
+    <row r="193" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A193" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C193" t="s">
         <v>197</v>
       </c>
-      <c r="D193" s="18" t="s">
-[...2 lines deleted...]
-      <c r="E193" s="18" t="s">
+      <c r="D193" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E193" t="s">
         <v>354</v>
       </c>
-      <c r="F193" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G193" s="18" t="s">
+      <c r="F193" t="s">
+        <v>1</v>
+      </c>
+      <c r="G193" t="s">
         <v>179</v>
       </c>
-      <c r="H193" s="18" t="s">
+      <c r="H193" t="s">
         <v>200</v>
       </c>
       <c r="I193" s="2" t="s">
         <v>201</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C194" s="18" t="s">
+      <c r="J193" s="46"/>
+    </row>
+    <row r="194" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A194" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C194" t="s">
         <v>197</v>
       </c>
-      <c r="D194" s="18" t="s">
+      <c r="D194" t="s">
         <v>40</v>
       </c>
-      <c r="E194" s="18" t="s">
+      <c r="E194" t="s">
         <v>4</v>
       </c>
-      <c r="F194" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G194" s="18" t="s">
+      <c r="F194" t="s">
+        <v>1</v>
+      </c>
+      <c r="G194" t="s">
         <v>7</v>
       </c>
-      <c r="H194" s="18" t="s">
+      <c r="H194" t="s">
         <v>202</v>
       </c>
       <c r="I194" s="2" t="s">
         <v>199</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C195" s="18" t="s">
+      <c r="J194" s="46"/>
+    </row>
+    <row r="195" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A195" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C195" t="s">
         <v>197</v>
       </c>
-      <c r="D195" s="18" t="s">
+      <c r="D195" t="s">
         <v>41</v>
       </c>
-      <c r="E195" s="18" t="s">
+      <c r="E195" t="s">
         <v>11</v>
       </c>
-      <c r="F195" s="18" t="s">
+      <c r="F195" t="s">
         <v>5</v>
       </c>
-      <c r="G195" s="18" t="s">
+      <c r="G195" t="s">
         <v>206</v>
       </c>
-      <c r="H195" s="18" t="s">
+      <c r="H195" t="s">
         <v>613</v>
       </c>
       <c r="I195" s="2" t="s">
         <v>149</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C196" s="18" t="s">
+      <c r="J195" s="46"/>
+    </row>
+    <row r="196" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A196" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B196" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C196" t="s">
         <v>197</v>
       </c>
-      <c r="D196" s="18" t="s">
+      <c r="D196" t="s">
         <v>42</v>
       </c>
-      <c r="E196" s="18" t="s">
+      <c r="E196" t="s">
         <v>15</v>
       </c>
-      <c r="F196" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G196" s="18" t="s">
+      <c r="F196" t="s">
+        <v>1</v>
+      </c>
+      <c r="G196" t="s">
         <v>16</v>
       </c>
-      <c r="H196" s="18" t="s">
-        <v>1519</v>
+      <c r="H196" t="s">
+        <v>1513</v>
       </c>
       <c r="I196" s="2" t="s">
-        <v>1518</v>
-[...9 lines deleted...]
-      <c r="C197" s="18" t="s">
+        <v>1512</v>
+      </c>
+      <c r="J196" s="46"/>
+    </row>
+    <row r="197" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A197" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B197" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C197" t="s">
         <v>197</v>
       </c>
-      <c r="D197" s="18" t="s">
+      <c r="D197" t="s">
         <v>44</v>
       </c>
-      <c r="E197" s="18" t="s">
+      <c r="E197" t="s">
         <v>19</v>
       </c>
-      <c r="F197" s="18" t="s">
+      <c r="F197" t="s">
         <v>322</v>
       </c>
-      <c r="G197" s="18" t="s">
+      <c r="G197" t="s">
         <v>627</v>
       </c>
-      <c r="H197" s="18" t="s">
+      <c r="H197" t="s">
         <v>547</v>
       </c>
       <c r="I197" s="2"/>
-    </row>
-[...7 lines deleted...]
-      <c r="C198" s="18" t="s">
+      <c r="J197" s="46"/>
+    </row>
+    <row r="198" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A198" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B198" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C198" t="s">
         <v>197</v>
       </c>
-      <c r="D198" s="18" t="s">
+      <c r="D198" t="s">
         <v>45</v>
       </c>
-      <c r="E198" s="18" t="s">
+      <c r="E198" t="s">
         <v>21</v>
       </c>
-      <c r="F198" s="18" t="s">
+      <c r="F198" t="s">
         <v>5</v>
       </c>
-      <c r="G198" s="18" t="s">
+      <c r="G198" t="s">
         <v>179</v>
       </c>
-      <c r="H198" s="18" t="s">
+      <c r="H198" t="s">
         <v>200</v>
       </c>
       <c r="I198" s="2" t="s">
         <v>201</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C199" s="18" t="s">
+      <c r="J198" s="46"/>
+    </row>
+    <row r="199" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A199" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C199" t="s">
         <v>197</v>
       </c>
-      <c r="D199" s="18" t="s">
+      <c r="D199" t="s">
         <v>46</v>
       </c>
-      <c r="E199" s="18" t="s">
+      <c r="E199" t="s">
         <v>24</v>
       </c>
-      <c r="F199" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G199" s="18" t="s">
+      <c r="F199" t="s">
+        <v>1</v>
+      </c>
+      <c r="G199" t="s">
         <v>25</v>
       </c>
-      <c r="H199" s="18" t="s">
-        <v>96</v>
+      <c r="H199" t="s">
+        <v>1983</v>
       </c>
       <c r="I199" s="2"/>
-    </row>
-[...7 lines deleted...]
-      <c r="C200" s="18" t="s">
+      <c r="J199" s="46"/>
+    </row>
+    <row r="200" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A200" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C200" t="s">
         <v>197</v>
       </c>
-      <c r="D200" s="18" t="s">
+      <c r="D200" t="s">
         <v>47</v>
       </c>
-      <c r="E200" s="18" t="s">
+      <c r="E200" t="s">
         <v>26</v>
       </c>
-      <c r="F200" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G200" s="18" t="s">
+      <c r="F200" t="s">
+        <v>1</v>
+      </c>
+      <c r="G200" t="s">
         <v>556</v>
       </c>
-      <c r="H200" s="18" t="s">
+      <c r="H200" t="s">
         <v>211</v>
       </c>
       <c r="I200" s="2" t="s">
         <v>169</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C201" s="18" t="s">
+      <c r="J200" s="46"/>
+    </row>
+    <row r="201" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A201" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C201" t="s">
         <v>197</v>
       </c>
-      <c r="D201" s="18" t="s">
+      <c r="D201" t="s">
         <v>48</v>
       </c>
-      <c r="E201" s="18" t="s">
+      <c r="E201" t="s">
         <v>28</v>
       </c>
-      <c r="F201" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G201" s="18" t="s">
+      <c r="F201" t="s">
+        <v>1</v>
+      </c>
+      <c r="G201" t="s">
         <v>101</v>
       </c>
-      <c r="H201" s="18" t="s">
+      <c r="H201" t="s">
         <v>373</v>
       </c>
       <c r="I201" s="2" t="s">
         <v>372</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C202" s="18" t="s">
+      <c r="J201" s="46"/>
+    </row>
+    <row r="202" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A202" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B202" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C202" t="s">
         <v>197</v>
       </c>
-      <c r="D202" s="18" t="s">
+      <c r="D202" t="s">
         <v>49</v>
       </c>
-      <c r="E202" s="18" t="s">
+      <c r="E202" t="s">
         <v>29</v>
       </c>
-      <c r="F202" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G202" s="18" t="s">
+      <c r="F202" t="s">
+        <v>1</v>
+      </c>
+      <c r="G202" t="s">
         <v>31</v>
       </c>
-      <c r="H202" s="18" t="s">
+      <c r="H202" t="s">
         <v>198</v>
       </c>
       <c r="I202" s="2" t="s">
         <v>170</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C203" s="18" t="s">
+      <c r="J202" s="46"/>
+    </row>
+    <row r="203" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A203" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C203" t="s">
         <v>197</v>
       </c>
-      <c r="D203" s="18" t="s">
+      <c r="D203" t="s">
         <v>50</v>
       </c>
-      <c r="E203" s="18" t="s">
+      <c r="E203" t="s">
         <v>32</v>
       </c>
-      <c r="F203" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G203" s="18" t="s">
+      <c r="F203" t="s">
+        <v>1</v>
+      </c>
+      <c r="G203" t="s">
         <v>605</v>
       </c>
-      <c r="H203" s="18" t="s">
+      <c r="H203" t="s">
         <v>603</v>
       </c>
       <c r="I203" s="2" t="s">
         <v>172</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C204" s="18" t="s">
+      <c r="J203" s="46"/>
+    </row>
+    <row r="204" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A204" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C204" t="s">
         <v>197</v>
       </c>
-      <c r="D204" s="18" t="s">
+      <c r="D204" t="s">
         <v>52</v>
       </c>
-      <c r="E204" s="18" t="s">
+      <c r="E204" t="s">
         <v>35</v>
       </c>
-      <c r="F204" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G204" s="18" t="s">
+      <c r="F204" t="s">
+        <v>1</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H204" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I204" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J204" s="46"/>
+    </row>
+    <row r="205" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A205" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C205" t="s">
+        <v>197</v>
+      </c>
+      <c r="D205" t="s">
+        <v>52</v>
+      </c>
+      <c r="E205" t="s">
+        <v>35</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H205" t="s">
+        <v>1044</v>
+      </c>
+      <c r="I205" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J205" s="46"/>
+    </row>
+    <row r="206" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A206" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C206" t="s">
+        <v>197</v>
+      </c>
+      <c r="D206" t="s">
+        <v>52</v>
+      </c>
+      <c r="E206" t="s">
+        <v>35</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H206" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I206" s="2" t="s">
         <v>1048</v>
       </c>
-      <c r="H204" s="18" t="s">
-[...13 lines deleted...]
-      <c r="C205" s="18" t="s">
+      <c r="J206" s="46"/>
+    </row>
+    <row r="207" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A207" s="23" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B207" s="23" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C207" s="23" t="s">
         <v>197</v>
       </c>
-      <c r="D205" s="18" t="s">
-[...57 lines deleted...]
-      <c r="D207" s="18" t="s">
+      <c r="D207" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="E207" s="18" t="s">
+      <c r="E207" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="F207" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G207" s="18" t="s">
+      <c r="F207" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G207" s="23" t="s">
         <v>572</v>
       </c>
-      <c r="H207" s="18" t="s">
+      <c r="H207" s="23" t="s">
         <v>543</v>
       </c>
-      <c r="I207" s="2" t="s">
+      <c r="I207" s="28" t="s">
         <v>540</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C208" s="18" t="s">
+      <c r="J207" s="47"/>
+    </row>
+    <row r="208" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A208" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C208" t="s">
         <v>212</v>
       </c>
-      <c r="D208" s="18" t="s">
-[...2 lines deleted...]
-      <c r="E208" s="18" t="s">
+      <c r="D208" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E208" t="s">
         <v>354</v>
       </c>
-      <c r="F208" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G208" s="18" t="s">
+      <c r="F208" t="s">
+        <v>1</v>
+      </c>
+      <c r="G208" t="s">
         <v>179</v>
       </c>
-      <c r="H208" s="18" t="s">
+      <c r="H208" t="s">
         <v>213</v>
       </c>
       <c r="I208" s="2" t="s">
         <v>214</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C209" s="18" t="s">
+      <c r="J208" s="46"/>
+    </row>
+    <row r="209" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A209" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B209" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C209" t="s">
         <v>212</v>
       </c>
-      <c r="D209" s="18" t="s">
+      <c r="D209" t="s">
         <v>40</v>
       </c>
-      <c r="E209" s="18" t="s">
+      <c r="E209" t="s">
         <v>4</v>
       </c>
-      <c r="F209" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G209" s="18" t="s">
+      <c r="F209" t="s">
+        <v>1</v>
+      </c>
+      <c r="G209" t="s">
         <v>7</v>
       </c>
-      <c r="H209" s="18" t="s">
+      <c r="H209" t="s">
         <v>202</v>
       </c>
       <c r="I209" s="2" t="s">
         <v>199</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C210" s="18" t="s">
+      <c r="J209" s="46"/>
+    </row>
+    <row r="210" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A210" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B210" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C210" t="s">
         <v>212</v>
       </c>
-      <c r="D210" s="18" t="s">
+      <c r="D210" t="s">
         <v>41</v>
       </c>
-      <c r="E210" s="18" t="s">
+      <c r="E210" t="s">
         <v>11</v>
       </c>
-      <c r="F210" s="18" t="s">
+      <c r="F210" t="s">
         <v>5</v>
       </c>
-      <c r="G210" s="18" t="s">
+      <c r="G210" t="s">
         <v>206</v>
       </c>
-      <c r="H210" s="18" t="s">
+      <c r="H210" t="s">
         <v>613</v>
       </c>
       <c r="I210" s="2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J210" s="46"/>
+    </row>
+    <row r="211" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A211" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B211" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C211" t="s">
+        <v>212</v>
+      </c>
+      <c r="D211" t="s">
+        <v>41</v>
+      </c>
+      <c r="E211" t="s">
+        <v>11</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1</v>
+      </c>
+      <c r="G211" t="s">
+        <v>206</v>
+      </c>
+      <c r="H211" t="s">
+        <v>1372</v>
+      </c>
+      <c r="I211" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="J211" s="46"/>
+    </row>
+    <row r="212" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A212" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C212" t="s">
+        <v>212</v>
+      </c>
+      <c r="D212" t="s">
+        <v>42</v>
+      </c>
+      <c r="E212" t="s">
+        <v>15</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1</v>
+      </c>
+      <c r="G212" t="s">
+        <v>16</v>
+      </c>
+      <c r="H212" t="s">
+        <v>1632</v>
+      </c>
+      <c r="I212" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="J212" s="46"/>
+    </row>
+    <row r="213" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A213" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B213" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C213" t="s">
+        <v>212</v>
+      </c>
+      <c r="D213" t="s">
+        <v>43</v>
+      </c>
+      <c r="E213" t="s">
+        <v>17</v>
+      </c>
+      <c r="F213" t="s">
+        <v>5</v>
+      </c>
+      <c r="G213" t="s">
+        <v>18</v>
+      </c>
+      <c r="H213" t="s">
+        <v>1375</v>
+      </c>
+      <c r="I213" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="J213" s="46"/>
+    </row>
+    <row r="214" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A214" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B214" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C214" t="s">
+        <v>212</v>
+      </c>
+      <c r="D214" t="s">
+        <v>44</v>
+      </c>
+      <c r="E214" t="s">
+        <v>19</v>
+      </c>
+      <c r="F214" t="s">
+        <v>1</v>
+      </c>
+      <c r="G214" t="s">
+        <v>627</v>
+      </c>
+      <c r="H214" t="s">
         <v>1376</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C211" s="18" t="s">
+      <c r="I214" s="2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="J214" s="46"/>
+    </row>
+    <row r="215" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A215" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C215" t="s">
         <v>212</v>
       </c>
-      <c r="D211" s="18" t="s">
-[...115 lines deleted...]
-      <c r="D215" s="18" t="s">
+      <c r="D215" t="s">
         <v>45</v>
       </c>
-      <c r="E215" s="18" t="s">
+      <c r="E215" t="s">
         <v>21</v>
       </c>
-      <c r="F215" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G215" s="18" t="s">
+      <c r="F215" t="s">
+        <v>1</v>
+      </c>
+      <c r="G215" t="s">
         <v>23</v>
       </c>
-      <c r="H215" s="18" t="s">
+      <c r="H215" t="s">
         <v>672</v>
       </c>
       <c r="I215" s="2" t="s">
         <v>671</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C216" s="18" t="s">
+      <c r="J215" s="46"/>
+    </row>
+    <row r="216" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A216" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B216" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C216" t="s">
         <v>212</v>
       </c>
-      <c r="D216" s="18" t="s">
+      <c r="D216" t="s">
         <v>46</v>
       </c>
-      <c r="E216" s="18" t="s">
+      <c r="E216" t="s">
         <v>24</v>
       </c>
-      <c r="F216" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G216" s="18" t="s">
+      <c r="F216" t="s">
+        <v>1</v>
+      </c>
+      <c r="G216" t="s">
         <v>25</v>
       </c>
-      <c r="H216" s="18" t="s">
-        <v>96</v>
+      <c r="H216" t="s">
+        <v>1980</v>
       </c>
       <c r="I216" s="2"/>
-    </row>
-[...7 lines deleted...]
-      <c r="C217" s="18" t="s">
+      <c r="J216" s="46"/>
+    </row>
+    <row r="217" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A217" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B217" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C217" t="s">
         <v>212</v>
       </c>
-      <c r="D217" s="18" t="s">
+      <c r="D217" t="s">
         <v>47</v>
       </c>
-      <c r="E217" s="18" t="s">
+      <c r="E217" t="s">
         <v>26</v>
       </c>
-      <c r="F217" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G217" s="18" t="s">
+      <c r="F217" t="s">
+        <v>1</v>
+      </c>
+      <c r="G217" t="s">
         <v>556</v>
       </c>
-      <c r="H217" s="18" t="s">
+      <c r="H217" t="s">
         <v>211</v>
       </c>
       <c r="I217" s="2" t="s">
         <v>169</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C218" s="18" t="s">
+      <c r="J217" s="46"/>
+    </row>
+    <row r="218" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A218" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B218" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C218" t="s">
         <v>212</v>
       </c>
-      <c r="D218" s="18" t="s">
+      <c r="D218" t="s">
         <v>48</v>
       </c>
-      <c r="E218" s="18" t="s">
+      <c r="E218" t="s">
         <v>28</v>
       </c>
-      <c r="F218" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G218" s="18" t="s">
+      <c r="F218" t="s">
+        <v>1</v>
+      </c>
+      <c r="G218" t="s">
         <v>101</v>
       </c>
-      <c r="H218" s="18" t="s">
+      <c r="H218" t="s">
         <v>375</v>
       </c>
       <c r="I218" s="2" t="s">
         <v>374</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C219" s="18" t="s">
+      <c r="J218" s="46"/>
+    </row>
+    <row r="219" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A219" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B219" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C219" t="s">
         <v>212</v>
       </c>
-      <c r="D219" s="18" t="s">
+      <c r="D219" t="s">
         <v>49</v>
       </c>
-      <c r="E219" s="18" t="s">
+      <c r="E219" t="s">
         <v>29</v>
       </c>
-      <c r="F219" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G219" s="18" t="s">
+      <c r="F219" t="s">
+        <v>1</v>
+      </c>
+      <c r="G219" t="s">
         <v>31</v>
       </c>
-      <c r="H219" s="18" t="s">
+      <c r="H219" t="s">
         <v>198</v>
       </c>
       <c r="I219" s="2" t="s">
         <v>170</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C220" s="18" t="s">
+      <c r="J219" s="46"/>
+    </row>
+    <row r="220" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A220" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C220" t="s">
         <v>212</v>
       </c>
-      <c r="D220" s="18" t="s">
+      <c r="D220" t="s">
         <v>50</v>
       </c>
-      <c r="E220" s="18" t="s">
+      <c r="E220" t="s">
         <v>32</v>
       </c>
-      <c r="F220" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G220" s="18" t="s">
+      <c r="F220" t="s">
+        <v>1</v>
+      </c>
+      <c r="G220" t="s">
         <v>605</v>
       </c>
-      <c r="H220" s="18" t="s">
+      <c r="H220" t="s">
         <v>603</v>
       </c>
       <c r="I220" s="2" t="s">
         <v>172</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C221" s="18" t="s">
+      <c r="J220" s="46"/>
+    </row>
+    <row r="221" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A221" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C221" t="s">
         <v>212</v>
       </c>
-      <c r="D221" s="18" t="s">
+      <c r="D221" t="s">
         <v>52</v>
       </c>
-      <c r="E221" s="18" t="s">
+      <c r="E221" t="s">
         <v>35</v>
       </c>
-      <c r="F221" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G221" s="18" t="s">
+      <c r="F221" t="s">
+        <v>1</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H221" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I221" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="J221" s="46"/>
+    </row>
+    <row r="222" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A222" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C222" t="s">
+        <v>212</v>
+      </c>
+      <c r="D222" t="s">
+        <v>52</v>
+      </c>
+      <c r="E222" t="s">
+        <v>35</v>
+      </c>
+      <c r="F222" t="s">
+        <v>1</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H222" t="s">
+        <v>1045</v>
+      </c>
+      <c r="I222" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J222" s="46"/>
+    </row>
+    <row r="223" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A223" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C223" t="s">
+        <v>212</v>
+      </c>
+      <c r="D223" t="s">
+        <v>52</v>
+      </c>
+      <c r="E223" t="s">
+        <v>35</v>
+      </c>
+      <c r="F223" t="s">
+        <v>1</v>
+      </c>
+      <c r="G223" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H223" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I223" s="2" t="s">
         <v>1048</v>
       </c>
-      <c r="H221" s="18" t="s">
-[...13 lines deleted...]
-      <c r="C222" s="18" t="s">
+      <c r="J223" s="46"/>
+    </row>
+    <row r="224" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A224" s="23" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B224" s="23" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C224" s="23" t="s">
         <v>212</v>
       </c>
-      <c r="D222" s="18" t="s">
-[...57 lines deleted...]
-      <c r="D224" s="18" t="s">
+      <c r="D224" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="E224" s="18" t="s">
+      <c r="E224" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="F224" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G224" s="18" t="s">
+      <c r="F224" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G224" s="23" t="s">
         <v>572</v>
       </c>
-      <c r="H224" s="18" t="s">
+      <c r="H224" s="23" t="s">
         <v>544</v>
       </c>
-      <c r="I224" s="2" t="s">
+      <c r="I224" s="28" t="s">
         <v>174</v>
       </c>
+      <c r="J224" s="47"/>
     </row>
     <row r="225" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A225" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C225" s="18" t="s">
+      <c r="A225" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B225" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C225" t="s">
         <v>215</v>
       </c>
-      <c r="D225" s="18" t="s">
-[...2 lines deleted...]
-      <c r="E225" s="18" t="s">
+      <c r="D225" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E225" t="s">
         <v>354</v>
       </c>
-      <c r="F225" s="18" t="s">
+      <c r="F225" t="s">
         <v>5</v>
       </c>
-      <c r="G225" s="18" t="s">
+      <c r="G225" t="s">
         <v>179</v>
       </c>
-      <c r="H225" s="18" t="s">
+      <c r="H225" t="s">
         <v>217</v>
       </c>
       <c r="I225" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="J225" s="46"/>
     </row>
     <row r="226" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A226" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C226" s="18" t="s">
+      <c r="A226" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B226" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C226" t="s">
         <v>215</v>
       </c>
-      <c r="D226" s="18" t="s">
+      <c r="D226" t="s">
         <v>40</v>
       </c>
-      <c r="E226" s="18" t="s">
+      <c r="E226" t="s">
         <v>4</v>
       </c>
-      <c r="F226" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G226" s="18" t="s">
+      <c r="F226" t="s">
+        <v>1</v>
+      </c>
+      <c r="G226" t="s">
         <v>7</v>
       </c>
-      <c r="H226" s="18" t="s">
+      <c r="H226" t="s">
+        <v>1131</v>
+      </c>
+      <c r="I226" s="2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J226" s="46" t="s">
         <v>1132</v>
       </c>
-      <c r="I226" s="2" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="227" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A227" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C227" s="18" t="s">
+      <c r="A227" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B227" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C227" t="s">
         <v>215</v>
       </c>
-      <c r="D227" s="18" t="s">
+      <c r="D227" t="s">
         <v>65</v>
       </c>
-      <c r="E227" s="18" t="s">
+      <c r="E227" t="s">
         <v>66</v>
       </c>
-      <c r="F227" s="18" t="s">
+      <c r="F227" t="s">
         <v>9</v>
       </c>
-      <c r="G227" s="18" t="s">
+      <c r="G227" t="s">
         <v>67</v>
       </c>
-      <c r="H227" s="24" t="s">
-        <v>1808</v>
+      <c r="H227" s="26" t="s">
+        <v>1800</v>
       </c>
       <c r="I227" s="2" t="s">
-        <v>1583</v>
-[...2 lines deleted...]
-        <v>1579</v>
+        <v>1577</v>
+      </c>
+      <c r="J227" s="46" t="s">
+        <v>1573</v>
       </c>
     </row>
     <row r="228" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A228" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C228" s="18" t="s">
+      <c r="A228" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B228" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C228" t="s">
         <v>215</v>
       </c>
-      <c r="D228" s="18" t="s">
+      <c r="D228" t="s">
         <v>41</v>
       </c>
-      <c r="E228" s="18" t="s">
+      <c r="E228" t="s">
         <v>11</v>
       </c>
-      <c r="F228" s="18" t="s">
+      <c r="F228" t="s">
         <v>5</v>
       </c>
-      <c r="G228" s="18" t="s">
+      <c r="G228" t="s">
         <v>206</v>
       </c>
-      <c r="H228" s="18" t="s">
+      <c r="H228" t="s">
         <v>610</v>
       </c>
       <c r="I228" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="J228" s="18" t="s">
-        <v>1161</v>
+      <c r="J228" s="46" t="s">
+        <v>1160</v>
       </c>
     </row>
     <row r="229" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A229" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C229" s="18" t="s">
+      <c r="A229" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B229" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C229" t="s">
         <v>215</v>
       </c>
-      <c r="D229" s="18" t="s">
+      <c r="D229" t="s">
         <v>42</v>
       </c>
-      <c r="E229" s="18" t="s">
+      <c r="E229" t="s">
         <v>15</v>
       </c>
-      <c r="F229" s="18" t="s">
+      <c r="F229" t="s">
         <v>5</v>
       </c>
-      <c r="G229" s="18" t="s">
+      <c r="G229" t="s">
         <v>16</v>
       </c>
-      <c r="H229" s="18" t="s">
-        <v>1640</v>
+      <c r="H229" t="s">
+        <v>1634</v>
       </c>
       <c r="I229" s="2" t="s">
-        <v>1639</v>
-      </c>
+        <v>1633</v>
+      </c>
+      <c r="J229" s="46"/>
     </row>
     <row r="230" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A230" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C230" s="18" t="s">
+      <c r="A230" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B230" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C230" t="s">
         <v>215</v>
       </c>
-      <c r="D230" s="18" t="s">
+      <c r="D230" t="s">
         <v>43</v>
       </c>
-      <c r="E230" s="18" t="s">
+      <c r="E230" t="s">
         <v>17</v>
       </c>
-      <c r="F230" s="18" t="s">
+      <c r="F230" t="s">
         <v>5</v>
       </c>
-      <c r="G230" s="18" t="s">
+      <c r="G230" t="s">
         <v>18</v>
       </c>
-      <c r="H230" s="18" t="s">
-        <v>1643</v>
+      <c r="H230" t="s">
+        <v>1637</v>
       </c>
       <c r="I230" s="2" t="s">
-        <v>1514</v>
-      </c>
+        <v>1508</v>
+      </c>
+      <c r="J230" s="46"/>
     </row>
     <row r="231" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A231" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C231" s="18" t="s">
+      <c r="A231" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C231" t="s">
         <v>215</v>
       </c>
-      <c r="D231" s="18" t="s">
+      <c r="D231" t="s">
         <v>44</v>
       </c>
-      <c r="E231" s="18" t="s">
+      <c r="E231" t="s">
         <v>19</v>
       </c>
-      <c r="F231" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G231" s="18" t="s">
+      <c r="F231" t="s">
+        <v>1</v>
+      </c>
+      <c r="G231" t="s">
         <v>627</v>
       </c>
-      <c r="H231" s="18" t="s">
+      <c r="H231" t="s">
+        <v>1171</v>
+      </c>
+      <c r="I231" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="J231" s="46" t="s">
         <v>1172</v>
       </c>
-      <c r="I231" s="2" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="232" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A232" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C232" s="18" t="s">
+      <c r="A232" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B232" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C232" t="s">
         <v>215</v>
       </c>
-      <c r="D232" s="18" t="s">
+      <c r="D232" t="s">
         <v>72</v>
       </c>
-      <c r="E232" s="18" t="s">
+      <c r="E232" t="s">
         <v>240</v>
       </c>
-      <c r="F232" s="18" t="s">
+      <c r="F232" t="s">
         <v>9</v>
       </c>
-      <c r="G232" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H232" s="18" t="s">
+      <c r="G232" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H232" t="s">
         <v>220</v>
       </c>
       <c r="I232" s="22" t="s">
         <v>219</v>
       </c>
       <c r="J232" s="22"/>
     </row>
     <row r="233" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A233" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C233" s="18" t="s">
+      <c r="A233" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B233" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C233" t="s">
         <v>215</v>
       </c>
-      <c r="D233" s="18" t="s">
+      <c r="D233" t="s">
         <v>73</v>
       </c>
-      <c r="E233" s="18" t="s">
+      <c r="E233" t="s">
         <v>74</v>
       </c>
-      <c r="F233" s="18" t="s">
+      <c r="F233" t="s">
         <v>9</v>
       </c>
-      <c r="G233" s="18" t="s">
+      <c r="G233" t="s">
         <v>75</v>
       </c>
-      <c r="H233" s="18" t="s">
-        <v>1827</v>
+      <c r="H233" t="s">
+        <v>1819</v>
       </c>
       <c r="I233" s="2" t="s">
         <v>242</v>
       </c>
+      <c r="J233" s="46"/>
     </row>
     <row r="234" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A234" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C234" s="18" t="s">
+      <c r="A234" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C234" t="s">
         <v>215</v>
       </c>
-      <c r="D234" s="18" t="s">
+      <c r="D234" t="s">
         <v>76</v>
       </c>
-      <c r="E234" s="18" t="s">
+      <c r="E234" t="s">
         <v>77</v>
       </c>
-      <c r="F234" s="18" t="s">
+      <c r="F234" t="s">
         <v>9</v>
       </c>
-      <c r="G234" s="18" t="s">
+      <c r="G234" t="s">
         <v>78</v>
       </c>
-      <c r="H234" s="18" t="s">
+      <c r="H234" t="s">
         <v>222</v>
       </c>
       <c r="I234" s="2" t="s">
         <v>221</v>
       </c>
+      <c r="J234" s="46"/>
     </row>
     <row r="235" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A235" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C235" s="18" t="s">
+      <c r="A235" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B235" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C235" t="s">
         <v>215</v>
       </c>
-      <c r="D235" s="18" t="s">
+      <c r="D235" t="s">
         <v>79</v>
       </c>
-      <c r="E235" s="18" t="s">
+      <c r="E235" t="s">
         <v>80</v>
       </c>
-      <c r="F235" s="18" t="s">
+      <c r="F235" t="s">
         <v>9</v>
       </c>
-      <c r="G235" s="18" t="s">
+      <c r="G235" t="s">
         <v>81</v>
       </c>
-      <c r="H235" s="18" t="s">
-        <v>1465</v>
+      <c r="H235" t="s">
+        <v>1459</v>
       </c>
       <c r="I235" s="2" t="s">
         <v>223</v>
       </c>
+      <c r="J235" s="46"/>
     </row>
     <row r="236" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A236" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C236" s="18" t="s">
+      <c r="A236" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B236" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C236" t="s">
         <v>215</v>
       </c>
-      <c r="D236" s="18" t="s">
+      <c r="D236" t="s">
         <v>82</v>
       </c>
-      <c r="E236" s="18" t="s">
+      <c r="E236" t="s">
         <v>83</v>
       </c>
-      <c r="F236" s="18" t="s">
+      <c r="F236" t="s">
         <v>9</v>
       </c>
-      <c r="G236" s="18" t="s">
-[...3 lines deleted...]
-        <v>1645</v>
+      <c r="G236" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H236" t="s">
+        <v>1639</v>
       </c>
       <c r="I236" s="2" t="s">
-        <v>1644</v>
-      </c>
+        <v>1638</v>
+      </c>
+      <c r="J236" s="46"/>
     </row>
     <row r="237" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A237" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C237" s="18" t="s">
+      <c r="A237" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B237" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C237" t="s">
         <v>215</v>
       </c>
-      <c r="D237" s="18" t="s">
+      <c r="D237" t="s">
         <v>84</v>
       </c>
-      <c r="E237" s="18" t="s">
+      <c r="E237" t="s">
         <v>85</v>
       </c>
-      <c r="F237" s="18" t="s">
+      <c r="F237" t="s">
         <v>9</v>
       </c>
-      <c r="G237" s="18" t="s">
+      <c r="G237" t="s">
         <v>87</v>
       </c>
-      <c r="H237" s="18" t="s">
-        <v>1383</v>
+      <c r="H237" t="s">
+        <v>1377</v>
       </c>
       <c r="I237" s="2"/>
+      <c r="J237" s="46"/>
     </row>
     <row r="238" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A238" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C238" s="18" t="s">
+      <c r="A238" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B238" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C238" t="s">
         <v>215</v>
       </c>
-      <c r="D238" s="18" t="s">
+      <c r="D238" t="s">
         <v>90</v>
       </c>
-      <c r="E238" s="18" t="s">
+      <c r="E238" t="s">
         <v>91</v>
       </c>
-      <c r="F238" s="18" t="s">
+      <c r="F238" t="s">
         <v>9</v>
       </c>
-      <c r="G238" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H238" s="18" t="s">
+      <c r="G238" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H238" t="s">
         <v>817</v>
       </c>
       <c r="I238" s="2" t="s">
         <v>224</v>
       </c>
+      <c r="J238" s="46"/>
     </row>
     <row r="239" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A239" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C239" s="18" t="s">
+      <c r="A239" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B239" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C239" t="s">
         <v>215</v>
       </c>
-      <c r="D239" s="18" t="s">
+      <c r="D239" t="s">
         <v>93</v>
       </c>
-      <c r="E239" s="18" t="s">
+      <c r="E239" t="s">
         <v>94</v>
       </c>
-      <c r="F239" s="18" t="s">
+      <c r="F239" t="s">
         <v>9</v>
       </c>
-      <c r="G239" s="18" t="s">
+      <c r="G239" t="s">
         <v>225</v>
       </c>
-      <c r="H239" s="18" t="s">
+      <c r="H239" t="s">
         <v>226</v>
       </c>
       <c r="I239" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="J239" s="18" t="s">
-        <v>1580</v>
+      <c r="J239" s="46" t="s">
+        <v>1574</v>
       </c>
     </row>
     <row r="240" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A240" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C240" s="18" t="s">
+      <c r="A240" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B240" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C240" t="s">
         <v>215</v>
       </c>
-      <c r="D240" s="18" t="s">
+      <c r="D240" t="s">
         <v>46</v>
       </c>
-      <c r="E240" s="18" t="s">
+      <c r="E240" t="s">
         <v>24</v>
       </c>
-      <c r="F240" s="18" t="s">
-[...6 lines deleted...]
-        <v>1980</v>
+      <c r="F240" t="s">
+        <v>1</v>
+      </c>
+      <c r="G240" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H240" t="s">
+        <v>1984</v>
       </c>
       <c r="I240" s="2"/>
+      <c r="J240" s="46"/>
     </row>
     <row r="241" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A241" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C241" s="18" t="s">
+      <c r="A241" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B241" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C241" t="s">
         <v>215</v>
       </c>
-      <c r="D241" s="18" t="s">
+      <c r="D241" t="s">
         <v>97</v>
       </c>
-      <c r="E241" s="18" t="s">
+      <c r="E241" t="s">
         <v>98</v>
       </c>
-      <c r="F241" s="18" t="s">
+      <c r="F241" t="s">
         <v>9</v>
       </c>
-      <c r="G241" s="18" t="s">
+      <c r="G241" t="s">
         <v>100</v>
       </c>
-      <c r="H241" s="18" t="s">
-        <v>1436</v>
+      <c r="H241" t="s">
+        <v>1430</v>
       </c>
       <c r="I241" s="2" t="s">
         <v>228</v>
       </c>
+      <c r="J241" s="46"/>
     </row>
     <row r="242" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A242" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C242" s="18" t="s">
+      <c r="A242" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C242" t="s">
         <v>215</v>
       </c>
-      <c r="D242" s="18" t="s">
+      <c r="D242" t="s">
         <v>47</v>
       </c>
-      <c r="E242" s="18" t="s">
+      <c r="E242" t="s">
         <v>26</v>
       </c>
-      <c r="F242" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G242" s="18" t="s">
+      <c r="F242" t="s">
+        <v>1</v>
+      </c>
+      <c r="G242" t="s">
         <v>556</v>
       </c>
-      <c r="H242" s="18" t="s">
+      <c r="H242" t="s">
         <v>560</v>
       </c>
       <c r="I242" s="2" t="s">
         <v>307</v>
       </c>
+      <c r="J242" s="46"/>
     </row>
     <row r="243" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A243" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C243" s="18" t="s">
+      <c r="A243" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C243" t="s">
         <v>215</v>
       </c>
-      <c r="D243" s="18" t="s">
+      <c r="D243" t="s">
         <v>48</v>
       </c>
-      <c r="E243" s="18" t="s">
+      <c r="E243" t="s">
         <v>28</v>
       </c>
-      <c r="F243" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G243" s="18" t="s">
+      <c r="F243" t="s">
+        <v>1</v>
+      </c>
+      <c r="G243" t="s">
         <v>101</v>
       </c>
-      <c r="H243" s="18" t="s">
-        <v>1787</v>
+      <c r="H243" t="s">
+        <v>1780</v>
       </c>
       <c r="I243" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="J243" s="18" t="s">
-        <v>1788</v>
+      <c r="J243" s="46" t="s">
+        <v>1781</v>
       </c>
     </row>
     <row r="244" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A244" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C244" s="18" t="s">
+      <c r="A244" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C244" t="s">
         <v>215</v>
       </c>
-      <c r="D244" s="18" t="s">
+      <c r="D244" t="s">
         <v>102</v>
       </c>
-      <c r="E244" s="18" t="s">
+      <c r="E244" t="s">
         <v>103</v>
       </c>
-      <c r="F244" s="18" t="s">
+      <c r="F244" t="s">
         <v>9</v>
       </c>
-      <c r="G244" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H244" s="18" t="s">
+      <c r="G244" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H244" t="s">
         <v>234</v>
       </c>
       <c r="I244" s="2" t="s">
         <v>230</v>
       </c>
+      <c r="J244" s="46"/>
     </row>
     <row r="245" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A245" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C245" s="18" t="s">
+      <c r="A245" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B245" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C245" t="s">
         <v>215</v>
       </c>
-      <c r="D245" s="18" t="s">
+      <c r="D245" t="s">
         <v>104</v>
       </c>
-      <c r="E245" s="18" t="s">
+      <c r="E245" t="s">
         <v>105</v>
       </c>
-      <c r="F245" s="18" t="s">
+      <c r="F245" t="s">
         <v>9</v>
       </c>
-      <c r="G245" s="18" t="s">
+      <c r="G245" t="s">
         <v>107</v>
       </c>
-      <c r="H245" s="18" t="s">
+      <c r="H245" t="s">
         <v>235</v>
       </c>
       <c r="I245" s="2" t="s">
         <v>236</v>
       </c>
+      <c r="J245" s="46"/>
     </row>
     <row r="246" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A246" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C246" s="18" t="s">
+      <c r="A246" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C246" t="s">
         <v>215</v>
       </c>
-      <c r="D246" s="18" t="s">
+      <c r="D246" t="s">
         <v>49</v>
       </c>
-      <c r="E246" s="18" t="s">
+      <c r="E246" t="s">
         <v>29</v>
       </c>
-      <c r="F246" s="18" t="s">
+      <c r="F246" t="s">
         <v>5</v>
       </c>
-      <c r="G246" s="18" t="s">
+      <c r="G246" t="s">
         <v>31</v>
       </c>
-      <c r="H246" s="18" t="s">
+      <c r="H246" t="s">
         <v>303</v>
       </c>
       <c r="I246" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="J246" s="18" t="s">
+      <c r="J246" s="46" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="247" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A247" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C247" s="18" t="s">
+      <c r="A247" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C247" t="s">
         <v>215</v>
       </c>
-      <c r="D247" s="18" t="s">
+      <c r="D247" t="s">
         <v>50</v>
       </c>
-      <c r="E247" s="18" t="s">
+      <c r="E247" t="s">
         <v>32</v>
       </c>
-      <c r="F247" s="18" t="s">
-[...2 lines deleted...]
-      <c r="G247" s="18" t="s">
+      <c r="F247" t="s">
+        <v>1</v>
+      </c>
+      <c r="G247" t="s">
         <v>306</v>
       </c>
-      <c r="H247" s="18" t="s">
+      <c r="H247" t="s">
         <v>237</v>
       </c>
       <c r="I247" s="2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J247" s="46" t="s">
         <v>1134</v>
       </c>
-      <c r="J247" s="18" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="248" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A248" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C248" s="18" t="s">
+      <c r="A248" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B248" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C248" t="s">
         <v>215</v>
       </c>
-      <c r="D248" s="18" t="s">
+      <c r="D248" t="s">
         <v>51</v>
       </c>
-      <c r="E248" s="18" t="s">
+      <c r="E248" t="s">
         <v>33</v>
       </c>
-      <c r="F248" s="18" t="s">
+      <c r="F248" t="s">
         <v>9</v>
       </c>
-      <c r="G248" s="18" t="s">
-[...3 lines deleted...]
-        <v>869</v>
+      <c r="G248" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H248" t="s">
+        <v>868</v>
       </c>
       <c r="I248" s="2" t="s">
         <v>323</v>
       </c>
+      <c r="J248" s="46"/>
     </row>
     <row r="249" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A249" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C249" s="18" t="s">
+      <c r="A249" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C249" t="s">
         <v>215</v>
       </c>
-      <c r="D249" s="18" t="s">
+      <c r="D249" t="s">
         <v>113</v>
       </c>
-      <c r="E249" s="18" t="s">
+      <c r="E249" t="s">
         <v>114</v>
       </c>
-      <c r="F249" s="18" t="s">
-[...6 lines deleted...]
-        <v>887</v>
+      <c r="F249" t="s">
+        <v>1</v>
+      </c>
+      <c r="G249" t="s">
+        <v>880</v>
+      </c>
+      <c r="H249" t="s">
+        <v>886</v>
       </c>
       <c r="I249" s="2" t="s">
         <v>231</v>
       </c>
+      <c r="J249" s="46"/>
     </row>
     <row r="250" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A250" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C250" s="18" t="s">
+      <c r="A250" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C250" t="s">
         <v>215</v>
       </c>
-      <c r="D250" s="18" t="s">
+      <c r="D250" t="s">
         <v>115</v>
       </c>
-      <c r="E250" s="18" t="s">
+      <c r="E250" t="s">
         <v>116</v>
       </c>
-      <c r="F250" s="18" t="s">
+      <c r="F250" t="s">
         <v>9</v>
       </c>
-      <c r="G250" s="18" t="s">
-[...3 lines deleted...]
-        <v>906</v>
+      <c r="G250" t="s">
+        <v>900</v>
+      </c>
+      <c r="H250" t="s">
+        <v>905</v>
       </c>
       <c r="I250" s="2" t="s">
         <v>324</v>
       </c>
+      <c r="J250" s="46"/>
     </row>
     <row r="251" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A251" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C251" s="18" t="s">
+      <c r="A251" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C251" t="s">
         <v>215</v>
       </c>
-      <c r="D251" s="18" t="s">
+      <c r="D251" t="s">
         <v>117</v>
       </c>
-      <c r="E251" s="18" t="s">
+      <c r="E251" t="s">
         <v>118</v>
       </c>
-      <c r="F251" s="18" t="s">
+      <c r="F251" t="s">
         <v>9</v>
       </c>
-      <c r="G251" s="18" t="s">
+      <c r="G251" t="s">
         <v>119</v>
       </c>
-      <c r="H251" s="18" t="s">
-        <v>914</v>
+      <c r="H251" t="s">
+        <v>913</v>
       </c>
       <c r="I251" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="J251" s="18" t="s">
-        <v>1580</v>
+      <c r="J251" s="46" t="s">
+        <v>1574</v>
       </c>
     </row>
     <row r="252" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A252" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C252" s="18" t="s">
+      <c r="A252" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C252" t="s">
         <v>215</v>
       </c>
-      <c r="D252" s="18" t="s">
+      <c r="D252" t="s">
         <v>120</v>
       </c>
-      <c r="E252" s="18" t="s">
+      <c r="E252" t="s">
         <v>121</v>
       </c>
-      <c r="F252" s="18" t="s">
+      <c r="F252" t="s">
         <v>9</v>
       </c>
-      <c r="G252" s="18" t="s">
+      <c r="G252" t="s">
         <v>122</v>
       </c>
-      <c r="H252" s="18" t="s">
-        <v>1844</v>
+      <c r="H252" t="s">
+        <v>1836</v>
       </c>
       <c r="I252" s="2" t="s">
-        <v>1843</v>
-      </c>
+        <v>1835</v>
+      </c>
+      <c r="J252" s="46"/>
     </row>
     <row r="253" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A253" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C253" s="18" t="s">
+      <c r="A253" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C253" t="s">
         <v>215</v>
       </c>
-      <c r="D253" s="18" t="s">
+      <c r="D253" t="s">
         <v>123</v>
       </c>
-      <c r="E253" s="18" t="s">
+      <c r="E253" t="s">
         <v>124</v>
       </c>
-      <c r="F253" s="18" t="s">
+      <c r="F253" t="s">
         <v>9</v>
       </c>
-      <c r="G253" s="18" t="s">
+      <c r="G253" t="s">
         <v>126</v>
       </c>
-      <c r="H253" s="18" t="s">
-        <v>975</v>
+      <c r="H253" t="s">
+        <v>974</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="J253" s="18" t="s">
-        <v>980</v>
+      <c r="J253" s="46" t="s">
+        <v>979</v>
       </c>
     </row>
     <row r="254" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A254" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C254" s="18" t="s">
+      <c r="A254" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C254" t="s">
         <v>215</v>
       </c>
-      <c r="D254" s="18" t="s">
+      <c r="D254" t="s">
         <v>127</v>
       </c>
-      <c r="E254" s="18" t="s">
+      <c r="E254" t="s">
         <v>128</v>
       </c>
-      <c r="F254" s="18" t="s">
+      <c r="F254" t="s">
         <v>9</v>
       </c>
-      <c r="G254" s="18" t="s">
-[...3 lines deleted...]
-        <v>951</v>
+      <c r="G254" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H254" s="26" t="s">
+        <v>950</v>
       </c>
       <c r="I254" s="2" t="s">
-        <v>950</v>
-      </c>
+        <v>949</v>
+      </c>
+      <c r="J254" s="46"/>
     </row>
     <row r="255" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A255" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C255" s="18" t="s">
+      <c r="A255" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C255" t="s">
         <v>215</v>
       </c>
-      <c r="D255" s="18" t="s">
+      <c r="D255" t="s">
         <v>62</v>
       </c>
-      <c r="E255" s="18" t="s">
+      <c r="E255" t="s">
         <v>61</v>
       </c>
-      <c r="F255" s="18" t="s">
+      <c r="F255" t="s">
         <v>9</v>
       </c>
-      <c r="G255" s="18" t="s">
-[...3 lines deleted...]
-        <v>1678</v>
+      <c r="G255" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1672</v>
       </c>
       <c r="I255" s="2" t="s">
         <v>238</v>
       </c>
+      <c r="J255" s="46"/>
     </row>
     <row r="256" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A256" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C256" s="18" t="s">
+      <c r="A256" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B256" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C256" t="s">
         <v>215</v>
       </c>
-      <c r="D256" s="18" t="s">
+      <c r="D256" t="s">
         <v>58</v>
       </c>
-      <c r="E256" s="18" t="s">
+      <c r="E256" t="s">
         <v>239</v>
       </c>
-      <c r="F256" s="18" t="s">
+      <c r="F256" t="s">
         <v>9</v>
       </c>
-      <c r="G256" s="18" t="s">
-[...3 lines deleted...]
-        <v>1000</v>
+      <c r="G256" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H256" t="s">
+        <v>999</v>
       </c>
       <c r="I256" s="2" t="s">
         <v>516</v>
       </c>
+      <c r="J256" s="46"/>
     </row>
     <row r="257" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A257" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C257" s="18" t="s">
+      <c r="A257" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B257" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C257" t="s">
         <v>215</v>
       </c>
-      <c r="D257" s="18" t="s">
+      <c r="D257" t="s">
         <v>52</v>
       </c>
-      <c r="E257" s="18" t="s">
+      <c r="E257" t="s">
         <v>35</v>
       </c>
-      <c r="F257" s="18" t="s">
-[...5 lines deleted...]
-      <c r="H257" s="18" t="s">
+      <c r="F257" t="s">
+        <v>1</v>
+      </c>
+      <c r="G257" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H257" t="s">
         <v>218</v>
       </c>
       <c r="I257" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="J257" s="46"/>
+    </row>
+    <row r="258" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A258" s="23" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B258" s="23" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C258" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="D258" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E258" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F258" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G258" s="23" t="s">
+        <v>572</v>
+      </c>
+      <c r="H258" s="23" t="s">
+        <v>545</v>
+      </c>
+      <c r="I258" s="28" t="s">
+        <v>233</v>
+      </c>
+      <c r="J258" s="47"/>
+    </row>
+    <row r="259" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A259" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E259" t="s">
+        <v>354</v>
+      </c>
+      <c r="F259" t="s">
+        <v>1</v>
+      </c>
+      <c r="G259" t="s">
+        <v>179</v>
+      </c>
+      <c r="H259" s="26" t="s">
+        <v>550</v>
+      </c>
+      <c r="I259" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="J259" s="46" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A260" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D260" t="s">
+        <v>40</v>
+      </c>
+      <c r="E260" t="s">
+        <v>4</v>
+      </c>
+      <c r="F260" t="s">
+        <v>5</v>
+      </c>
+      <c r="G260" t="s">
+        <v>7</v>
+      </c>
+      <c r="H260" s="26" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I260" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="J260" s="46" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A261" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D261" t="s">
+        <v>41</v>
+      </c>
+      <c r="E261" t="s">
+        <v>11</v>
+      </c>
+      <c r="F261" t="s">
+        <v>5</v>
+      </c>
+      <c r="G261" t="s">
+        <v>206</v>
+      </c>
+      <c r="H261" s="26" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I261" s="30" t="s">
+        <v>553</v>
+      </c>
+      <c r="J261" s="46" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A262" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D262" t="s">
+        <v>42</v>
+      </c>
+      <c r="E262" t="s">
+        <v>15</v>
+      </c>
+      <c r="F262" t="s">
+        <v>5</v>
+      </c>
+      <c r="G262" t="s">
+        <v>552</v>
+      </c>
+      <c r="H262" s="26" t="s">
+        <v>1184</v>
+      </c>
+      <c r="I262" s="31" t="s">
+        <v>577</v>
+      </c>
+      <c r="J262" s="46" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A263" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D263" t="s">
+        <v>43</v>
+      </c>
+      <c r="E263" t="s">
+        <v>17</v>
+      </c>
+      <c r="F263" t="s">
+        <v>5</v>
+      </c>
+      <c r="G263" t="s">
+        <v>18</v>
+      </c>
+      <c r="H263" s="26" t="s">
+        <v>580</v>
+      </c>
+      <c r="I263" s="30" t="s">
+        <v>554</v>
+      </c>
+      <c r="J263" s="46"/>
+    </row>
+    <row r="264" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A264" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D264" t="s">
+        <v>47</v>
+      </c>
+      <c r="E264" t="s">
+        <v>26</v>
+      </c>
+      <c r="F264" t="s">
+        <v>1</v>
+      </c>
+      <c r="G264" t="s">
+        <v>585</v>
+      </c>
+      <c r="H264" s="26" t="s">
+        <v>583</v>
+      </c>
+      <c r="I264" s="30" t="s">
+        <v>582</v>
+      </c>
+      <c r="J264" s="46"/>
+    </row>
+    <row r="265" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A265" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D265" t="s">
+        <v>48</v>
+      </c>
+      <c r="E265" t="s">
+        <v>28</v>
+      </c>
+      <c r="F265" t="s">
+        <v>1</v>
+      </c>
+      <c r="G265" t="s">
+        <v>101</v>
+      </c>
+      <c r="H265" s="26" t="s">
+        <v>561</v>
+      </c>
+      <c r="I265" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="J265" s="46"/>
+    </row>
+    <row r="266" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A266" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D266" t="s">
+        <v>49</v>
+      </c>
+      <c r="E266" t="s">
+        <v>29</v>
+      </c>
+      <c r="F266" t="s">
+        <v>5</v>
+      </c>
+      <c r="G266" t="s">
+        <v>31</v>
+      </c>
+      <c r="H266" s="26" t="s">
+        <v>1969</v>
+      </c>
+      <c r="I266" s="30" t="s">
+        <v>1970</v>
+      </c>
+      <c r="J266" s="46"/>
+    </row>
+    <row r="267" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A267" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D267" t="s">
+        <v>50</v>
+      </c>
+      <c r="E267" t="s">
+        <v>32</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1</v>
+      </c>
+      <c r="G267" t="s">
+        <v>306</v>
+      </c>
+      <c r="H267" s="26" t="s">
+        <v>565</v>
+      </c>
+      <c r="I267" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="J267" s="46"/>
+    </row>
+    <row r="268" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A268" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B268" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D268" t="s">
+        <v>52</v>
+      </c>
+      <c r="E268" t="s">
+        <v>35</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1</v>
+      </c>
+      <c r="G268" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H268" s="26" t="s">
+        <v>569</v>
+      </c>
+      <c r="I268" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="J268" s="46"/>
+    </row>
+    <row r="269" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A269" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D269" t="s">
+        <v>53</v>
+      </c>
+      <c r="E269" t="s">
+        <v>37</v>
+      </c>
+      <c r="F269" t="s">
+        <v>5</v>
+      </c>
+      <c r="G269" t="s">
+        <v>269</v>
+      </c>
+      <c r="H269" s="26" t="s">
+        <v>588</v>
+      </c>
+      <c r="I269" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="J269" s="46"/>
+    </row>
+    <row r="270" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A270" s="23" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B270" s="23" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C270" s="23" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D270" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E270" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F270" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G270" s="23" t="s">
+        <v>269</v>
+      </c>
+      <c r="H270" s="32" t="s">
+        <v>587</v>
+      </c>
+      <c r="I270" s="33" t="s">
+        <v>586</v>
+      </c>
+      <c r="J270" s="47"/>
+    </row>
+    <row r="271" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A271" s="23" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B271" s="23" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C271" s="23" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D271" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E271" s="23" t="s">
+        <v>1971</v>
+      </c>
+      <c r="F271" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G271" s="23" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H271" s="32" t="s">
+        <v>1973</v>
+      </c>
+      <c r="I271" s="33" t="s">
+        <v>1974</v>
+      </c>
+      <c r="J271" s="47"/>
+    </row>
+    <row r="272" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A272" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E272" t="s">
+        <v>354</v>
+      </c>
+      <c r="F272" t="s">
+        <v>1</v>
+      </c>
+      <c r="G272" t="s">
+        <v>179</v>
+      </c>
+      <c r="H272" s="26" t="s">
+        <v>575</v>
+      </c>
+      <c r="I272" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="J272" s="46"/>
+    </row>
+    <row r="273" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A273" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D273" t="s">
+        <v>40</v>
+      </c>
+      <c r="E273" t="s">
+        <v>4</v>
+      </c>
+      <c r="F273" t="s">
+        <v>5</v>
+      </c>
+      <c r="G273" t="s">
+        <v>7</v>
+      </c>
+      <c r="H273" s="26" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I273" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="J273" s="46"/>
+    </row>
+    <row r="274" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A274" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D274" t="s">
+        <v>41</v>
+      </c>
+      <c r="E274" t="s">
+        <v>11</v>
+      </c>
+      <c r="F274" t="s">
+        <v>5</v>
+      </c>
+      <c r="G274" t="s">
+        <v>206</v>
+      </c>
+      <c r="H274" s="26" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I274" s="30" t="s">
+        <v>1900</v>
+      </c>
+      <c r="J274" s="46" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A275" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D275" t="s">
+        <v>41</v>
+      </c>
+      <c r="E275" t="s">
+        <v>11</v>
+      </c>
+      <c r="F275" t="s">
+        <v>5</v>
+      </c>
+      <c r="G275" t="s">
+        <v>206</v>
+      </c>
+      <c r="H275" s="26" t="s">
+        <v>1910</v>
+      </c>
+      <c r="I275" s="30" t="s">
+        <v>1911</v>
+      </c>
+      <c r="J275" s="46" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A276" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D276" t="s">
+        <v>41</v>
+      </c>
+      <c r="E276" t="s">
+        <v>11</v>
+      </c>
+      <c r="F276" t="s">
+        <v>322</v>
+      </c>
+      <c r="G276" t="s">
+        <v>206</v>
+      </c>
+      <c r="H276" s="26" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I276" s="30" t="s">
+        <v>1904</v>
+      </c>
+      <c r="J276" s="46" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A277" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D277" t="s">
+        <v>42</v>
+      </c>
+      <c r="E277" t="s">
+        <v>15</v>
+      </c>
+      <c r="F277" t="s">
+        <v>5</v>
+      </c>
+      <c r="G277" t="s">
+        <v>552</v>
+      </c>
+      <c r="H277" s="26" t="s">
+        <v>579</v>
+      </c>
+      <c r="I277" s="31" t="s">
+        <v>578</v>
+      </c>
+      <c r="J277" s="46" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A278" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D278" t="s">
+        <v>43</v>
+      </c>
+      <c r="E278" t="s">
+        <v>17</v>
+      </c>
+      <c r="F278" t="s">
+        <v>5</v>
+      </c>
+      <c r="G278" t="s">
+        <v>18</v>
+      </c>
+      <c r="H278" s="26" t="s">
+        <v>581</v>
+      </c>
+      <c r="I278" s="30" t="s">
+        <v>554</v>
+      </c>
+      <c r="J278" s="46"/>
+    </row>
+    <row r="279" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A279" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D279" t="s">
+        <v>47</v>
+      </c>
+      <c r="E279" t="s">
+        <v>26</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1</v>
+      </c>
+      <c r="G279" t="s">
+        <v>585</v>
+      </c>
+      <c r="H279" s="26" t="s">
+        <v>584</v>
+      </c>
+      <c r="I279" s="30" t="s">
+        <v>582</v>
+      </c>
+      <c r="J279" s="46"/>
+    </row>
+    <row r="280" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A280" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D280" t="s">
+        <v>48</v>
+      </c>
+      <c r="E280" t="s">
+        <v>28</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1</v>
+      </c>
+      <c r="G280" t="s">
+        <v>101</v>
+      </c>
+      <c r="H280" s="26" t="s">
+        <v>561</v>
+      </c>
+      <c r="I280" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="J280" s="46"/>
+    </row>
+    <row r="281" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A281" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D281" t="s">
+        <v>49</v>
+      </c>
+      <c r="E281" t="s">
+        <v>29</v>
+      </c>
+      <c r="F281" t="s">
+        <v>5</v>
+      </c>
+      <c r="G281" t="s">
+        <v>31</v>
+      </c>
+      <c r="H281" s="26" t="s">
+        <v>563</v>
+      </c>
+      <c r="I281" s="30" t="s">
+        <v>562</v>
+      </c>
+      <c r="J281" s="46"/>
+    </row>
+    <row r="282" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A282" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D282" t="s">
+        <v>50</v>
+      </c>
+      <c r="E282" t="s">
+        <v>32</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1</v>
+      </c>
+      <c r="G282" t="s">
+        <v>306</v>
+      </c>
+      <c r="H282" s="26" t="s">
+        <v>565</v>
+      </c>
+      <c r="I282" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="J282" s="46"/>
+    </row>
+    <row r="283" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A283" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D283" t="s">
+        <v>115</v>
+      </c>
+      <c r="E283" t="s">
+        <v>116</v>
+      </c>
+      <c r="F283" t="s">
+        <v>5</v>
+      </c>
+      <c r="G283" t="s">
+        <v>900</v>
+      </c>
+      <c r="H283" s="26" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I283" s="22" t="s">
+        <v>1895</v>
+      </c>
+      <c r="J283" s="46"/>
+    </row>
+    <row r="284" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A284" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D284" t="s">
+        <v>52</v>
+      </c>
+      <c r="E284" t="s">
+        <v>35</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1</v>
+      </c>
+      <c r="G284" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H284" s="26" t="s">
+        <v>568</v>
+      </c>
+      <c r="I284" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="J284" s="46"/>
+    </row>
+    <row r="285" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A285" s="23" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B285" s="23" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C285" s="23" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D285" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E285" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F285" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G285" s="23" t="s">
+        <v>269</v>
+      </c>
+      <c r="H285" s="32" t="s">
+        <v>589</v>
+      </c>
+      <c r="I285" s="33" t="s">
+        <v>570</v>
+      </c>
+      <c r="J285" s="47"/>
+    </row>
+    <row r="286" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A286" s="23" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B286" s="23" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C286" s="23" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D286" s="23" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E286" s="23" t="s">
+        <v>1971</v>
+      </c>
+      <c r="F286" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G286" s="23" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H286" s="32" t="s">
+        <v>1973</v>
+      </c>
+      <c r="I286" s="33" t="s">
+        <v>1976</v>
+      </c>
+      <c r="J286" s="47" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A287" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C287" t="s">
+        <v>243</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F287" t="s">
+        <v>5</v>
+      </c>
+      <c r="G287" t="s">
+        <v>179</v>
+      </c>
+      <c r="H287" t="s">
+        <v>244</v>
+      </c>
+      <c r="I287" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="J287" s="46"/>
+    </row>
+    <row r="288" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A288" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C288" t="s">
+        <v>243</v>
+      </c>
+      <c r="D288" t="s">
+        <v>40</v>
+      </c>
+      <c r="E288" t="s">
+        <v>4</v>
+      </c>
+      <c r="F288" t="s">
+        <v>5</v>
+      </c>
+      <c r="G288" t="s">
+        <v>7</v>
+      </c>
+      <c r="H288" s="26" t="s">
+        <v>1869</v>
+      </c>
+      <c r="I288" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="J288" s="46"/>
+    </row>
+    <row r="289" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A289" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C289" t="s">
+        <v>243</v>
+      </c>
+      <c r="D289" t="s">
+        <v>68</v>
+      </c>
+      <c r="E289" t="s">
+        <v>69</v>
+      </c>
+      <c r="F289" t="s">
+        <v>9</v>
+      </c>
+      <c r="G289" t="s">
+        <v>263</v>
+      </c>
+      <c r="H289" t="s">
+        <v>264</v>
+      </c>
+      <c r="I289" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="J289" s="46"/>
+    </row>
+    <row r="290" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A290" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C290" t="s">
+        <v>243</v>
+      </c>
+      <c r="D290" t="s">
+        <v>41</v>
+      </c>
+      <c r="E290" t="s">
+        <v>11</v>
+      </c>
+      <c r="F290" t="s">
+        <v>5</v>
+      </c>
+      <c r="G290" t="s">
+        <v>206</v>
+      </c>
+      <c r="H290" t="s">
+        <v>614</v>
+      </c>
+      <c r="I290" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="J290" s="46"/>
+    </row>
+    <row r="291" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A291" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C291" t="s">
+        <v>243</v>
+      </c>
+      <c r="D291" t="s">
+        <v>42</v>
+      </c>
+      <c r="E291" t="s">
+        <v>15</v>
+      </c>
+      <c r="F291" t="s">
+        <v>5</v>
+      </c>
+      <c r="G291" t="s">
+        <v>16</v>
+      </c>
+      <c r="H291" t="s">
+        <v>96</v>
+      </c>
+      <c r="I291" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="J291" s="46"/>
+    </row>
+    <row r="292" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A292" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C292" t="s">
+        <v>243</v>
+      </c>
+      <c r="D292" t="s">
+        <v>44</v>
+      </c>
+      <c r="E292" t="s">
+        <v>19</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1</v>
+      </c>
+      <c r="G292" t="s">
+        <v>627</v>
+      </c>
+      <c r="H292" t="s">
+        <v>549</v>
+      </c>
+      <c r="I292" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="J292" s="46"/>
+    </row>
+    <row r="293" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A293" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C293" t="s">
+        <v>243</v>
+      </c>
+      <c r="D293" t="s">
+        <v>72</v>
+      </c>
+      <c r="E293" t="s">
+        <v>240</v>
+      </c>
+      <c r="F293" t="s">
+        <v>9</v>
+      </c>
+      <c r="G293" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1796</v>
+      </c>
+      <c r="I293" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="J293" s="46"/>
+    </row>
+    <row r="294" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A294" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C294" t="s">
+        <v>243</v>
+      </c>
+      <c r="D294" t="s">
+        <v>73</v>
+      </c>
+      <c r="E294" t="s">
+        <v>74</v>
+      </c>
+      <c r="F294" t="s">
+        <v>9</v>
+      </c>
+      <c r="G294" t="s">
+        <v>75</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1821</v>
+      </c>
+      <c r="I294" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="J294" s="46"/>
+    </row>
+    <row r="295" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A295" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B295" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C295" t="s">
+        <v>243</v>
+      </c>
+      <c r="D295" t="s">
+        <v>76</v>
+      </c>
+      <c r="E295" t="s">
+        <v>77</v>
+      </c>
+      <c r="F295" t="s">
+        <v>9</v>
+      </c>
+      <c r="G295" t="s">
+        <v>78</v>
+      </c>
+      <c r="H295" t="s">
+        <v>266</v>
+      </c>
+      <c r="I295" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="J295" s="46"/>
+    </row>
+    <row r="296" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A296" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C296" t="s">
+        <v>243</v>
+      </c>
+      <c r="D296" t="s">
+        <v>79</v>
+      </c>
+      <c r="E296" t="s">
+        <v>80</v>
+      </c>
+      <c r="F296" t="s">
+        <v>9</v>
+      </c>
+      <c r="G296" t="s">
+        <v>81</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I296" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="J296" s="46"/>
+    </row>
+    <row r="297" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A297" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C297" t="s">
+        <v>243</v>
+      </c>
+      <c r="D297" t="s">
+        <v>84</v>
+      </c>
+      <c r="E297" t="s">
+        <v>85</v>
+      </c>
+      <c r="F297" t="s">
+        <v>9</v>
+      </c>
+      <c r="G297" t="s">
+        <v>87</v>
+      </c>
+      <c r="H297" t="s">
+        <v>267</v>
+      </c>
+      <c r="I297" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="J297" s="46"/>
+    </row>
+    <row r="298" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A298" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C298" t="s">
+        <v>243</v>
+      </c>
+      <c r="D298" t="s">
+        <v>90</v>
+      </c>
+      <c r="E298" t="s">
+        <v>91</v>
+      </c>
+      <c r="F298" t="s">
+        <v>9</v>
+      </c>
+      <c r="G298" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H298" t="s">
+        <v>818</v>
+      </c>
+      <c r="I298" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="J298" s="46"/>
+    </row>
+    <row r="299" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A299" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C299" t="s">
+        <v>243</v>
+      </c>
+      <c r="D299" t="s">
+        <v>45</v>
+      </c>
+      <c r="E299" t="s">
+        <v>21</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1</v>
+      </c>
+      <c r="G299" t="s">
+        <v>23</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1101</v>
+      </c>
+      <c r="I299" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="J299" s="46" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A300" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C300" t="s">
+        <v>243</v>
+      </c>
+      <c r="D300" t="s">
+        <v>93</v>
+      </c>
+      <c r="E300" t="s">
+        <v>94</v>
+      </c>
+      <c r="F300" t="s">
+        <v>9</v>
+      </c>
+      <c r="G300" t="s">
+        <v>225</v>
+      </c>
+      <c r="H300" t="s">
+        <v>334</v>
+      </c>
+      <c r="I300" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="J300" s="46"/>
+    </row>
+    <row r="301" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A301" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C301" t="s">
+        <v>243</v>
+      </c>
+      <c r="D301" t="s">
+        <v>46</v>
+      </c>
+      <c r="E301" t="s">
+        <v>24</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1</v>
+      </c>
+      <c r="G301" t="s">
+        <v>25</v>
+      </c>
+      <c r="H301" s="26" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I301" s="3"/>
+      <c r="J301" s="46"/>
+    </row>
+    <row r="302" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A302" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C302" t="s">
+        <v>243</v>
+      </c>
+      <c r="D302" t="s">
+        <v>47</v>
+      </c>
+      <c r="E302" t="s">
+        <v>26</v>
+      </c>
+      <c r="F302" t="s">
+        <v>1</v>
+      </c>
+      <c r="G302" t="s">
+        <v>556</v>
+      </c>
+      <c r="H302" t="s">
+        <v>96</v>
+      </c>
+      <c r="I302" s="3" t="s">
+        <v>1666</v>
+      </c>
+      <c r="J302" s="46"/>
+    </row>
+    <row r="303" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A303" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C303" t="s">
+        <v>243</v>
+      </c>
+      <c r="D303" t="s">
+        <v>48</v>
+      </c>
+      <c r="E303" t="s">
+        <v>28</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1</v>
+      </c>
+      <c r="G303" t="s">
+        <v>101</v>
+      </c>
+      <c r="H303" t="s">
+        <v>370</v>
+      </c>
+      <c r="I303" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="J303" s="46"/>
+    </row>
+    <row r="304" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A304" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C304" t="s">
+        <v>243</v>
+      </c>
+      <c r="D304" t="s">
+        <v>102</v>
+      </c>
+      <c r="E304" t="s">
+        <v>103</v>
+      </c>
+      <c r="F304" t="s">
+        <v>9</v>
+      </c>
+      <c r="G304" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H304" t="s">
+        <v>246</v>
+      </c>
+      <c r="I304" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="J304" s="46"/>
+    </row>
+    <row r="305" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A305" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C305" t="s">
+        <v>243</v>
+      </c>
+      <c r="D305" t="s">
+        <v>104</v>
+      </c>
+      <c r="E305" t="s">
+        <v>105</v>
+      </c>
+      <c r="F305" t="s">
+        <v>9</v>
+      </c>
+      <c r="G305" t="s">
+        <v>107</v>
+      </c>
+      <c r="H305" t="s">
+        <v>833</v>
+      </c>
+      <c r="I305" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="J305" s="46"/>
+    </row>
+    <row r="306" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A306" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C306" t="s">
+        <v>243</v>
+      </c>
+      <c r="D306" t="s">
+        <v>49</v>
+      </c>
+      <c r="E306" t="s">
+        <v>29</v>
+      </c>
+      <c r="F306" t="s">
+        <v>5</v>
+      </c>
+      <c r="G306" t="s">
+        <v>31</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I306" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="J306" s="46" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A307" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C307" t="s">
+        <v>243</v>
+      </c>
+      <c r="D307" t="s">
+        <v>110</v>
+      </c>
+      <c r="E307" t="s">
+        <v>111</v>
+      </c>
+      <c r="F307" t="s">
+        <v>9</v>
+      </c>
+      <c r="G307" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H307" s="26" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I307" s="2" t="s">
+        <v>1389</v>
+      </c>
+      <c r="J307" s="46" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A308" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C308" t="s">
+        <v>243</v>
+      </c>
+      <c r="D308" t="s">
+        <v>50</v>
+      </c>
+      <c r="E308" t="s">
+        <v>32</v>
+      </c>
+      <c r="F308" t="s">
+        <v>1</v>
+      </c>
+      <c r="G308" t="s">
+        <v>306</v>
+      </c>
+      <c r="H308" t="s">
+        <v>332</v>
+      </c>
+      <c r="I308" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="J308" s="46"/>
+    </row>
+    <row r="309" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A309" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C309" t="s">
+        <v>243</v>
+      </c>
+      <c r="D309" t="s">
+        <v>51</v>
+      </c>
+      <c r="E309" t="s">
+        <v>33</v>
+      </c>
+      <c r="F309" t="s">
+        <v>9</v>
+      </c>
+      <c r="G309" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H309" t="s">
+        <v>869</v>
+      </c>
+      <c r="I309" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="J309" s="46"/>
+    </row>
+    <row r="310" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A310" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C310" t="s">
+        <v>243</v>
+      </c>
+      <c r="D310" t="s">
+        <v>115</v>
+      </c>
+      <c r="E310" t="s">
+        <v>116</v>
+      </c>
+      <c r="F310" t="s">
+        <v>5</v>
+      </c>
+      <c r="G310" t="s">
+        <v>900</v>
+      </c>
+      <c r="H310" t="s">
+        <v>333</v>
+      </c>
+      <c r="I310" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="J310" s="46"/>
+    </row>
+    <row r="311" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A311" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C311" t="s">
+        <v>243</v>
+      </c>
+      <c r="D311" t="s">
+        <v>117</v>
+      </c>
+      <c r="E311" t="s">
+        <v>118</v>
+      </c>
+      <c r="F311" t="s">
+        <v>9</v>
+      </c>
+      <c r="G311" t="s">
+        <v>119</v>
+      </c>
+      <c r="H311" t="s">
+        <v>96</v>
+      </c>
+      <c r="I311" s="3"/>
+      <c r="J311" s="46" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A312" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C312" t="s">
+        <v>243</v>
+      </c>
+      <c r="D312" t="s">
+        <v>120</v>
+      </c>
+      <c r="E312" t="s">
+        <v>121</v>
+      </c>
+      <c r="F312" t="s">
+        <v>9</v>
+      </c>
+      <c r="G312" t="s">
+        <v>122</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1401</v>
+      </c>
+      <c r="I312" s="2" t="s">
+        <v>1400</v>
+      </c>
+      <c r="J312" s="46"/>
+    </row>
+    <row r="313" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A313" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C313" t="s">
+        <v>243</v>
+      </c>
+      <c r="D313" t="s">
+        <v>123</v>
+      </c>
+      <c r="E313" t="s">
+        <v>124</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1</v>
+      </c>
+      <c r="G313" t="s">
+        <v>126</v>
+      </c>
+      <c r="H313" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="I313" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="J313" s="46"/>
+    </row>
+    <row r="314" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A314" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C314" t="s">
+        <v>243</v>
+      </c>
+      <c r="D314" t="s">
+        <v>127</v>
+      </c>
+      <c r="E314" t="s">
+        <v>128</v>
+      </c>
+      <c r="F314" t="s">
+        <v>9</v>
+      </c>
+      <c r="G314" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H314" s="26" t="s">
+        <v>951</v>
+      </c>
+      <c r="I314" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="J314" s="46"/>
+    </row>
+    <row r="315" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A315" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C315" t="s">
+        <v>243</v>
+      </c>
+      <c r="D315" t="s">
+        <v>62</v>
+      </c>
+      <c r="E315" t="s">
+        <v>61</v>
+      </c>
+      <c r="F315" t="s">
+        <v>5</v>
+      </c>
+      <c r="G315" t="s">
+        <v>719</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1897</v>
+      </c>
+      <c r="I315" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="J315" s="46" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A316" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C316" t="s">
+        <v>243</v>
+      </c>
+      <c r="D316" t="s">
+        <v>58</v>
+      </c>
+      <c r="E316" t="s">
+        <v>239</v>
+      </c>
+      <c r="F316" t="s">
+        <v>5</v>
+      </c>
+      <c r="G316" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H316" t="s">
+        <v>514</v>
+      </c>
+      <c r="I316" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="J316" s="46"/>
+    </row>
+    <row r="317" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A317" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C317" t="s">
+        <v>243</v>
+      </c>
+      <c r="D317" t="s">
+        <v>52</v>
+      </c>
+      <c r="E317" t="s">
+        <v>35</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1</v>
+      </c>
+      <c r="G317" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H317" s="26" t="s">
+        <v>1099</v>
+      </c>
+      <c r="I317" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="J317" s="46"/>
+    </row>
+    <row r="318" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A318" s="23" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B318" s="23" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C318" s="23" t="s">
+        <v>243</v>
+      </c>
+      <c r="D318" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E318" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F318" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G318" s="23" t="s">
+        <v>269</v>
+      </c>
+      <c r="H318" s="23" t="s">
+        <v>271</v>
+      </c>
+      <c r="I318" s="28" t="s">
+        <v>270</v>
+      </c>
+      <c r="J318" s="47"/>
+    </row>
+    <row r="319" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A319" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D319" t="s">
+        <v>40</v>
+      </c>
+      <c r="E319" t="s">
+        <v>4</v>
+      </c>
+      <c r="F319" t="s">
+        <v>5</v>
+      </c>
+      <c r="G319" t="s">
+        <v>7</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I319" s="2" t="s">
+        <v>1924</v>
+      </c>
+      <c r="J319" s="46"/>
+    </row>
+    <row r="320" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A320" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D320" t="s">
+        <v>65</v>
+      </c>
+      <c r="E320" t="s">
+        <v>66</v>
+      </c>
+      <c r="F320" t="s">
+        <v>5</v>
+      </c>
+      <c r="G320" t="s">
+        <v>67</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1925</v>
+      </c>
+      <c r="I320" s="2" t="s">
+        <v>1926</v>
+      </c>
+      <c r="J320" s="46"/>
+    </row>
+    <row r="321" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A321" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D321" t="s">
+        <v>68</v>
+      </c>
+      <c r="E321" t="s">
+        <v>69</v>
+      </c>
+      <c r="F321" t="s">
+        <v>5</v>
+      </c>
+      <c r="G321" t="s">
+        <v>263</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1927</v>
+      </c>
+      <c r="I321" s="3" t="s">
+        <v>1928</v>
+      </c>
+      <c r="J321" s="46"/>
+    </row>
+    <row r="322" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A322" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D322" t="s">
+        <v>68</v>
+      </c>
+      <c r="E322" t="s">
+        <v>69</v>
+      </c>
+      <c r="F322" t="s">
+        <v>9</v>
+      </c>
+      <c r="G322" t="s">
+        <v>263</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1929</v>
+      </c>
+      <c r="I322" s="3" t="s">
+        <v>1930</v>
+      </c>
+      <c r="J322" s="46"/>
+    </row>
+    <row r="323" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A323" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D323" t="s">
+        <v>41</v>
+      </c>
+      <c r="E323" t="s">
+        <v>11</v>
+      </c>
+      <c r="F323" t="s">
+        <v>5</v>
+      </c>
+      <c r="G323" t="s">
+        <v>206</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I323" s="30" t="s">
+        <v>1987</v>
+      </c>
+      <c r="J323" s="46"/>
+    </row>
+    <row r="324" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A324" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D324" t="s">
+        <v>43</v>
+      </c>
+      <c r="E324" t="s">
+        <v>17</v>
+      </c>
+      <c r="F324" t="s">
+        <v>5</v>
+      </c>
+      <c r="G324" t="s">
+        <v>18</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1931</v>
+      </c>
+      <c r="I324" s="3" t="s">
+        <v>1932</v>
+      </c>
+      <c r="J324" s="46"/>
+    </row>
+    <row r="325" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A325" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D325" t="s">
+        <v>44</v>
+      </c>
+      <c r="E325" t="s">
+        <v>19</v>
+      </c>
+      <c r="F325" t="s">
+        <v>322</v>
+      </c>
+      <c r="G325" t="s">
+        <v>627</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1933</v>
+      </c>
+      <c r="I325" s="3"/>
+      <c r="J325" s="46"/>
+    </row>
+    <row r="326" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A326" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D326" t="s">
+        <v>76</v>
+      </c>
+      <c r="E326" t="s">
+        <v>77</v>
+      </c>
+      <c r="F326" s="34" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G326" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1935</v>
+      </c>
+      <c r="I326" s="3" t="s">
+        <v>1936</v>
+      </c>
+      <c r="J326" s="46"/>
+    </row>
+    <row r="327" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A327" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D327" t="s">
+        <v>79</v>
+      </c>
+      <c r="E327" t="s">
+        <v>80</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G327" s="26" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1937</v>
+      </c>
+      <c r="I327" s="3" t="s">
+        <v>1938</v>
+      </c>
+      <c r="J327" s="46"/>
+    </row>
+    <row r="328" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A328" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D328" t="s">
+        <v>82</v>
+      </c>
+      <c r="E328" t="s">
+        <v>83</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G328" s="26" t="s">
+        <v>804</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I328" s="3" t="s">
+        <v>1940</v>
+      </c>
+      <c r="J328" s="46"/>
+    </row>
+    <row r="329" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A329" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D329" t="s">
+        <v>84</v>
+      </c>
+      <c r="E329" t="s">
+        <v>85</v>
+      </c>
+      <c r="F329" t="s">
+        <v>5</v>
+      </c>
+      <c r="G329" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1941</v>
+      </c>
+      <c r="I329" s="3" t="s">
+        <v>1942</v>
+      </c>
+      <c r="J329" s="46"/>
+    </row>
+    <row r="330" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A330" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D330" t="s">
+        <v>88</v>
+      </c>
+      <c r="E330" t="s">
+        <v>89</v>
+      </c>
+      <c r="F330" t="s">
+        <v>5</v>
+      </c>
+      <c r="G330" s="26" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I330" s="3"/>
+      <c r="J330" s="46"/>
+    </row>
+    <row r="331" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A331" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D331" t="s">
+        <v>90</v>
+      </c>
+      <c r="E331" t="s">
+        <v>91</v>
+      </c>
+      <c r="F331" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="G331" s="26" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H331" t="s">
+        <v>96</v>
+      </c>
+      <c r="I331" s="3"/>
+      <c r="J331" s="46"/>
+    </row>
+    <row r="332" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A332" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D332" t="s">
+        <v>97</v>
+      </c>
+      <c r="E332" t="s">
+        <v>98</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G332" t="s">
+        <v>100</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1944</v>
+      </c>
+      <c r="I332" s="3" t="s">
+        <v>1945</v>
+      </c>
+      <c r="J332" s="46"/>
+    </row>
+    <row r="333" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A333" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D333" t="s">
+        <v>48</v>
+      </c>
+      <c r="E333" t="s">
+        <v>28</v>
+      </c>
+      <c r="F333" t="s">
+        <v>5</v>
+      </c>
+      <c r="G333" t="s">
+        <v>101</v>
+      </c>
+      <c r="H333" t="s">
+        <v>96</v>
+      </c>
+      <c r="I333" s="3"/>
+      <c r="J333" s="46"/>
+    </row>
+    <row r="334" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A334" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D334" t="s">
+        <v>102</v>
+      </c>
+      <c r="E334" t="s">
+        <v>103</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G334" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1946</v>
+      </c>
+      <c r="I334" s="3"/>
+      <c r="J334" s="46"/>
+    </row>
+    <row r="335" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A335" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D335" t="s">
+        <v>104</v>
+      </c>
+      <c r="E335" t="s">
+        <v>105</v>
+      </c>
+      <c r="F335" t="s">
+        <v>5</v>
+      </c>
+      <c r="G335" t="s">
+        <v>107</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1947</v>
+      </c>
+      <c r="I335" s="3"/>
+      <c r="J335" s="46"/>
+    </row>
+    <row r="336" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A336" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D336" t="s">
+        <v>49</v>
+      </c>
+      <c r="E336" t="s">
+        <v>29</v>
+      </c>
+      <c r="F336" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="G336" t="s">
+        <v>31</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1948</v>
+      </c>
+      <c r="I336" s="3" t="s">
+        <v>1988</v>
+      </c>
+      <c r="J336" s="46"/>
+    </row>
+    <row r="337" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A337" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D337" t="s">
+        <v>51</v>
+      </c>
+      <c r="E337" t="s">
+        <v>33</v>
+      </c>
+      <c r="F337" s="34" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G337" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1949</v>
+      </c>
+      <c r="I337" s="3" t="s">
+        <v>1950</v>
+      </c>
+      <c r="J337" s="46"/>
+    </row>
+    <row r="338" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A338" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D338" t="s">
+        <v>115</v>
+      </c>
+      <c r="E338" t="s">
+        <v>116</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G338" t="s">
+        <v>900</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1951</v>
+      </c>
+      <c r="I338" s="3"/>
+      <c r="J338" s="46"/>
+    </row>
+    <row r="339" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A339" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D339" t="s">
+        <v>120</v>
+      </c>
+      <c r="E339" t="s">
+        <v>121</v>
+      </c>
+      <c r="F339" t="s">
+        <v>5</v>
+      </c>
+      <c r="G339" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1952</v>
+      </c>
+      <c r="I339" s="22" t="s">
+        <v>1953</v>
+      </c>
+      <c r="J339" s="46"/>
+    </row>
+    <row r="340" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A340" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D340" t="s">
+        <v>123</v>
+      </c>
+      <c r="E340" t="s">
+        <v>124</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G340" t="s">
+        <v>126</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I340" s="22" t="s">
+        <v>1955</v>
+      </c>
+      <c r="J340" s="46"/>
+    </row>
+    <row r="341" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A341" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D341" t="s">
+        <v>127</v>
+      </c>
+      <c r="E341" t="s">
+        <v>128</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G341" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H341" t="s">
+        <v>96</v>
+      </c>
+      <c r="I341" s="29"/>
+      <c r="J341" s="46"/>
+    </row>
+    <row r="342" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A342" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D342" t="s">
+        <v>62</v>
+      </c>
+      <c r="E342" t="s">
+        <v>61</v>
+      </c>
+      <c r="F342" t="s">
+        <v>5</v>
+      </c>
+      <c r="G342" t="s">
+        <v>719</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1956</v>
+      </c>
+      <c r="I342" s="29" t="s">
+        <v>1957</v>
+      </c>
+      <c r="J342" s="46"/>
+    </row>
+    <row r="343" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A343" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D343" t="s">
+        <v>52</v>
+      </c>
+      <c r="E343" t="s">
+        <v>35</v>
+      </c>
+      <c r="F343" t="s">
+        <v>5</v>
+      </c>
+      <c r="G343" s="26" t="s">
+        <v>522</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1958</v>
+      </c>
+      <c r="I343" s="29" t="s">
+        <v>1989</v>
+      </c>
+      <c r="J343" s="46"/>
+    </row>
+    <row r="344" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A344" s="23" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B344" s="23" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C344" s="23" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D344" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E344" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F344" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G344" s="23" t="s">
+        <v>572</v>
+      </c>
+      <c r="H344" s="23" t="s">
+        <v>1959</v>
+      </c>
+      <c r="I344" s="33" t="s">
+        <v>1960</v>
+      </c>
+      <c r="J344" s="47"/>
+    </row>
+    <row r="345" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A345" s="23" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B345" s="23" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C345" s="23" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D345" s="23" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E345" s="23" t="s">
+        <v>1963</v>
+      </c>
+      <c r="F345" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G345" s="23" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H345" s="32" t="s">
+        <v>1965</v>
+      </c>
+      <c r="I345" s="35" t="s">
+        <v>1966</v>
+      </c>
+      <c r="J345" s="47"/>
+    </row>
+    <row r="346" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A346" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C346" t="s">
+        <v>314</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E346" t="s">
+        <v>164</v>
+      </c>
+      <c r="F346" t="s">
+        <v>5</v>
+      </c>
+      <c r="G346" t="s">
+        <v>179</v>
+      </c>
+      <c r="H346" s="26" t="s">
+        <v>272</v>
+      </c>
+      <c r="I346" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="J346" s="46"/>
+    </row>
+    <row r="347" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A347" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C347" t="s">
+        <v>314</v>
+      </c>
+      <c r="D347" t="s">
+        <v>40</v>
+      </c>
+      <c r="E347" t="s">
+        <v>4</v>
+      </c>
+      <c r="F347" t="s">
+        <v>5</v>
+      </c>
+      <c r="G347" t="s">
+        <v>7</v>
+      </c>
+      <c r="H347" s="26" t="s">
+        <v>360</v>
+      </c>
+      <c r="I347" s="22" t="s">
+        <v>359</v>
+      </c>
+      <c r="J347" s="46"/>
+    </row>
+    <row r="348" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A348" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C348" t="s">
+        <v>314</v>
+      </c>
+      <c r="D348" t="s">
+        <v>65</v>
+      </c>
+      <c r="E348" t="s">
+        <v>66</v>
+      </c>
+      <c r="F348" t="s">
+        <v>9</v>
+      </c>
+      <c r="G348" t="s">
+        <v>67</v>
+      </c>
+      <c r="H348" s="26" t="s">
+        <v>991</v>
+      </c>
+      <c r="I348" s="3"/>
+      <c r="J348" s="46" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A349" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C349" t="s">
+        <v>314</v>
+      </c>
+      <c r="D349" t="s">
+        <v>41</v>
+      </c>
+      <c r="E349" t="s">
+        <v>11</v>
+      </c>
+      <c r="F349" t="s">
+        <v>5</v>
+      </c>
+      <c r="G349" t="s">
+        <v>206</v>
+      </c>
+      <c r="H349" s="26" t="s">
+        <v>617</v>
+      </c>
+      <c r="I349" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="J349" s="46"/>
+    </row>
+    <row r="350" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A350" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C350" t="s">
+        <v>314</v>
+      </c>
+      <c r="D350" t="s">
+        <v>42</v>
+      </c>
+      <c r="E350" t="s">
+        <v>15</v>
+      </c>
+      <c r="F350" t="s">
+        <v>5</v>
+      </c>
+      <c r="G350" t="s">
+        <v>16</v>
+      </c>
+      <c r="H350" s="26" t="s">
+        <v>356</v>
+      </c>
+      <c r="I350" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="J350" s="46"/>
+    </row>
+    <row r="351" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A351" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C351" t="s">
+        <v>314</v>
+      </c>
+      <c r="D351" t="s">
+        <v>43</v>
+      </c>
+      <c r="E351" t="s">
+        <v>17</v>
+      </c>
+      <c r="F351" t="s">
+        <v>5</v>
+      </c>
+      <c r="G351" t="s">
+        <v>18</v>
+      </c>
+      <c r="H351" s="26" t="s">
+        <v>282</v>
+      </c>
+      <c r="I351" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="J351" s="46"/>
+    </row>
+    <row r="352" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A352" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C352" t="s">
+        <v>314</v>
+      </c>
+      <c r="D352" t="s">
+        <v>72</v>
+      </c>
+      <c r="E352" t="s">
+        <v>240</v>
+      </c>
+      <c r="F352" t="s">
+        <v>9</v>
+      </c>
+      <c r="G352" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H352" s="26" t="s">
+        <v>1797</v>
+      </c>
+      <c r="I352" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="J352" s="46"/>
+    </row>
+    <row r="353" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A353" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C353" t="s">
+        <v>314</v>
+      </c>
+      <c r="D353" t="s">
+        <v>72</v>
+      </c>
+      <c r="E353" t="s">
+        <v>240</v>
+      </c>
+      <c r="F353" t="s">
+        <v>9</v>
+      </c>
+      <c r="G353" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H353" s="26" t="s">
+        <v>1798</v>
+      </c>
+      <c r="I353" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="J353" s="46"/>
+    </row>
+    <row r="354" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A354" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C354" t="s">
+        <v>314</v>
+      </c>
+      <c r="D354" t="s">
+        <v>73</v>
+      </c>
+      <c r="E354" t="s">
+        <v>74</v>
+      </c>
+      <c r="F354" t="s">
+        <v>9</v>
+      </c>
+      <c r="G354" t="s">
+        <v>75</v>
+      </c>
+      <c r="H354" s="26" t="s">
+        <v>1823</v>
+      </c>
+      <c r="I354" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="J354" s="46"/>
+    </row>
+    <row r="355" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A355" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C355" t="s">
+        <v>314</v>
+      </c>
+      <c r="D355" t="s">
+        <v>76</v>
+      </c>
+      <c r="E355" t="s">
+        <v>77</v>
+      </c>
+      <c r="F355" t="s">
+        <v>9</v>
+      </c>
+      <c r="G355" t="s">
+        <v>78</v>
+      </c>
+      <c r="H355" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="I355" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="J355" s="46"/>
+    </row>
+    <row r="356" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A356" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C356" t="s">
+        <v>314</v>
+      </c>
+      <c r="D356" t="s">
+        <v>79</v>
+      </c>
+      <c r="E356" t="s">
+        <v>80</v>
+      </c>
+      <c r="F356" t="s">
+        <v>9</v>
+      </c>
+      <c r="G356" t="s">
+        <v>81</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1858</v>
+      </c>
+      <c r="I356" s="2" t="s">
+        <v>1857</v>
+      </c>
+      <c r="J356" s="46" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A357" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C357" t="s">
+        <v>314</v>
+      </c>
+      <c r="D357" t="s">
+        <v>84</v>
+      </c>
+      <c r="E357" t="s">
+        <v>85</v>
+      </c>
+      <c r="F357" t="s">
+        <v>9</v>
+      </c>
+      <c r="G357" t="s">
+        <v>87</v>
+      </c>
+      <c r="H357" s="26" t="s">
+        <v>1810</v>
+      </c>
+      <c r="I357" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="J357" s="46"/>
+    </row>
+    <row r="358" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A358" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C358" t="s">
+        <v>314</v>
+      </c>
+      <c r="D358" t="s">
+        <v>90</v>
+      </c>
+      <c r="E358" t="s">
+        <v>91</v>
+      </c>
+      <c r="F358" t="s">
+        <v>9</v>
+      </c>
+      <c r="G358" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H358" s="26" t="s">
+        <v>816</v>
+      </c>
+      <c r="I358" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="J358" s="46" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A359" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C359" t="s">
+        <v>314</v>
+      </c>
+      <c r="D359" t="s">
+        <v>93</v>
+      </c>
+      <c r="E359" t="s">
+        <v>94</v>
+      </c>
+      <c r="F359" t="s">
+        <v>9</v>
+      </c>
+      <c r="G359" t="s">
+        <v>225</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1861</v>
+      </c>
+      <c r="I359" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="J359" s="46"/>
+    </row>
+    <row r="360" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A360" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C360" t="s">
+        <v>314</v>
+      </c>
+      <c r="D360" t="s">
+        <v>46</v>
+      </c>
+      <c r="E360" t="s">
+        <v>24</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1</v>
+      </c>
+      <c r="G360" t="s">
+        <v>25</v>
+      </c>
+      <c r="H360" s="26" t="s">
+        <v>1990</v>
+      </c>
+      <c r="I360" s="2"/>
+      <c r="J360" s="46" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A361" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C361" t="s">
+        <v>314</v>
+      </c>
+      <c r="D361" t="s">
+        <v>97</v>
+      </c>
+      <c r="E361" t="s">
+        <v>98</v>
+      </c>
+      <c r="F361" t="s">
+        <v>9</v>
+      </c>
+      <c r="G361" t="s">
+        <v>100</v>
+      </c>
+      <c r="H361" s="26" t="s">
+        <v>1435</v>
+      </c>
+      <c r="I361" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="J361" s="46"/>
+    </row>
+    <row r="362" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A362" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C362" t="s">
+        <v>314</v>
+      </c>
+      <c r="D362" t="s">
+        <v>47</v>
+      </c>
+      <c r="E362" t="s">
+        <v>26</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1</v>
+      </c>
+      <c r="G362" t="s">
+        <v>556</v>
+      </c>
+      <c r="H362" s="26" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I362" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="J362" s="46"/>
+    </row>
+    <row r="363" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A363" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C363" t="s">
+        <v>314</v>
+      </c>
+      <c r="D363" t="s">
+        <v>48</v>
+      </c>
+      <c r="E363" t="s">
+        <v>28</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1</v>
+      </c>
+      <c r="G363" t="s">
+        <v>101</v>
+      </c>
+      <c r="H363" s="26" t="s">
+        <v>337</v>
+      </c>
+      <c r="I363" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="J363" s="46"/>
+    </row>
+    <row r="364" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A364" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C364" t="s">
+        <v>314</v>
+      </c>
+      <c r="D364" t="s">
+        <v>102</v>
+      </c>
+      <c r="E364" t="s">
+        <v>103</v>
+      </c>
+      <c r="F364" t="s">
+        <v>9</v>
+      </c>
+      <c r="G364" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H364" s="26" t="s">
+        <v>340</v>
+      </c>
+      <c r="I364" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="J364" s="46"/>
+    </row>
+    <row r="365" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A365" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C365" t="s">
+        <v>314</v>
+      </c>
+      <c r="D365" t="s">
+        <v>102</v>
+      </c>
+      <c r="E365" t="s">
+        <v>103</v>
+      </c>
+      <c r="F365" t="s">
+        <v>9</v>
+      </c>
+      <c r="G365" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H365" s="26" t="s">
+        <v>342</v>
+      </c>
+      <c r="I365" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="J365" s="46"/>
+    </row>
+    <row r="366" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A366" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C366" t="s">
+        <v>314</v>
+      </c>
+      <c r="D366" t="s">
+        <v>104</v>
+      </c>
+      <c r="E366" t="s">
+        <v>105</v>
+      </c>
+      <c r="F366" t="s">
+        <v>9</v>
+      </c>
+      <c r="G366" t="s">
+        <v>107</v>
+      </c>
+      <c r="H366" s="26" t="s">
+        <v>436</v>
+      </c>
+      <c r="I366" s="3"/>
+      <c r="J366" s="46"/>
+    </row>
+    <row r="367" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A367" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C367" t="s">
+        <v>314</v>
+      </c>
+      <c r="D367" t="s">
+        <v>49</v>
+      </c>
+      <c r="E367" t="s">
+        <v>29</v>
+      </c>
+      <c r="F367" t="s">
+        <v>5</v>
+      </c>
+      <c r="G367" t="s">
+        <v>31</v>
+      </c>
+      <c r="H367" s="26" t="s">
+        <v>338</v>
+      </c>
+      <c r="I367" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="J367" s="46"/>
+    </row>
+    <row r="368" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A368" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C368" t="s">
+        <v>314</v>
+      </c>
+      <c r="D368" t="s">
+        <v>110</v>
+      </c>
+      <c r="E368" t="s">
+        <v>111</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1</v>
+      </c>
+      <c r="G368" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H368" s="26" t="s">
+        <v>1392</v>
+      </c>
+      <c r="I368" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="J368" s="46"/>
+    </row>
+    <row r="369" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A369" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C369" t="s">
+        <v>314</v>
+      </c>
+      <c r="D369" t="s">
+        <v>50</v>
+      </c>
+      <c r="E369" t="s">
+        <v>32</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1</v>
+      </c>
+      <c r="G369" t="s">
+        <v>306</v>
+      </c>
+      <c r="H369" s="26" t="s">
+        <v>1362</v>
+      </c>
+      <c r="I369" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="J369" s="46"/>
+    </row>
+    <row r="370" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A370" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C370" t="s">
+        <v>314</v>
+      </c>
+      <c r="D370" t="s">
+        <v>51</v>
+      </c>
+      <c r="E370" t="s">
+        <v>33</v>
+      </c>
+      <c r="F370" t="s">
+        <v>9</v>
+      </c>
+      <c r="G370" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H370" s="26" t="s">
+        <v>865</v>
+      </c>
+      <c r="I370" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="J370" s="46" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A371" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C371" t="s">
+        <v>314</v>
+      </c>
+      <c r="D371" t="s">
+        <v>117</v>
+      </c>
+      <c r="E371" t="s">
+        <v>118</v>
+      </c>
+      <c r="F371" t="s">
+        <v>9</v>
+      </c>
+      <c r="G371" t="s">
+        <v>119</v>
+      </c>
+      <c r="H371" s="26" t="s">
+        <v>918</v>
+      </c>
+      <c r="I371" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J371" s="46"/>
+    </row>
+    <row r="372" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A372" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C372" t="s">
+        <v>314</v>
+      </c>
+      <c r="D372" t="s">
+        <v>117</v>
+      </c>
+      <c r="E372" t="s">
+        <v>118</v>
+      </c>
+      <c r="F372" t="s">
+        <v>9</v>
+      </c>
+      <c r="G372" t="s">
+        <v>119</v>
+      </c>
+      <c r="H372" s="26" t="s">
+        <v>919</v>
+      </c>
+      <c r="I372" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="J372" s="46"/>
+    </row>
+    <row r="373" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A373" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C373" t="s">
+        <v>314</v>
+      </c>
+      <c r="D373" t="s">
+        <v>120</v>
+      </c>
+      <c r="E373" t="s">
+        <v>121</v>
+      </c>
+      <c r="F373" t="s">
+        <v>9</v>
+      </c>
+      <c r="G373" t="s">
+        <v>122</v>
+      </c>
+      <c r="H373" s="26" t="s">
         <v>1838</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D258" s="18" t="s">
+      <c r="I373" s="2" t="s">
+        <v>1837</v>
+      </c>
+      <c r="J373" s="46"/>
+    </row>
+    <row r="374" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A374" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C374" t="s">
+        <v>314</v>
+      </c>
+      <c r="D374" t="s">
+        <v>127</v>
+      </c>
+      <c r="E374" t="s">
+        <v>128</v>
+      </c>
+      <c r="F374" t="s">
+        <v>9</v>
+      </c>
+      <c r="G374" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H374" s="26" t="s">
+        <v>952</v>
+      </c>
+      <c r="I374" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="J374" s="21" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A375" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C375" t="s">
+        <v>314</v>
+      </c>
+      <c r="D375" t="s">
+        <v>62</v>
+      </c>
+      <c r="E375" t="s">
+        <v>61</v>
+      </c>
+      <c r="F375" t="s">
+        <v>5</v>
+      </c>
+      <c r="G375" t="s">
+        <v>719</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1395</v>
+      </c>
+      <c r="I375" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="J375" s="46"/>
+    </row>
+    <row r="376" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A376" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C376" t="s">
+        <v>314</v>
+      </c>
+      <c r="D376" t="s">
+        <v>58</v>
+      </c>
+      <c r="E376" t="s">
+        <v>239</v>
+      </c>
+      <c r="F376" t="s">
+        <v>5</v>
+      </c>
+      <c r="G376" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I376" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="J376" s="46"/>
+    </row>
+    <row r="377" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A377" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C377" t="s">
+        <v>314</v>
+      </c>
+      <c r="D377" t="s">
+        <v>52</v>
+      </c>
+      <c r="E377" t="s">
+        <v>35</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1</v>
+      </c>
+      <c r="G377" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H377" t="s">
+        <v>331</v>
+      </c>
+      <c r="I377" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="J377" s="46"/>
+    </row>
+    <row r="378" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A378" s="23" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B378" s="23" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C378" s="23" t="s">
+        <v>314</v>
+      </c>
+      <c r="D378" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="E258" s="18" t="s">
+      <c r="E378" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="F258" s="18" t="s">
+      <c r="F378" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="G258" s="18" t="s">
+      <c r="G378" s="23" t="s">
+        <v>329</v>
+      </c>
+      <c r="H378" s="23" t="s">
+        <v>330</v>
+      </c>
+      <c r="I378" s="28" t="s">
+        <v>279</v>
+      </c>
+      <c r="J378" s="47"/>
+    </row>
+    <row r="379" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A379" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C379" t="s">
+        <v>353</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E379" t="s">
+        <v>354</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1</v>
+      </c>
+      <c r="G379" t="s">
+        <v>179</v>
+      </c>
+      <c r="H379" t="s">
+        <v>358</v>
+      </c>
+      <c r="I379" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="J379" s="46" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A380" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C380" t="s">
+        <v>353</v>
+      </c>
+      <c r="D380" t="s">
+        <v>40</v>
+      </c>
+      <c r="E380" t="s">
+        <v>4</v>
+      </c>
+      <c r="F380" t="s">
+        <v>5</v>
+      </c>
+      <c r="G380" t="s">
+        <v>7</v>
+      </c>
+      <c r="H380" t="s">
+        <v>362</v>
+      </c>
+      <c r="I380" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="J380" s="46" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A381" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C381" t="s">
+        <v>353</v>
+      </c>
+      <c r="D381" t="s">
+        <v>41</v>
+      </c>
+      <c r="E381" t="s">
+        <v>11</v>
+      </c>
+      <c r="F381" t="s">
+        <v>363</v>
+      </c>
+      <c r="G381" t="s">
+        <v>206</v>
+      </c>
+      <c r="H381" t="s">
+        <v>618</v>
+      </c>
+      <c r="I381" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="J381" s="46"/>
+    </row>
+    <row r="382" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A382" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C382" t="s">
+        <v>353</v>
+      </c>
+      <c r="D382" t="s">
+        <v>42</v>
+      </c>
+      <c r="E382" t="s">
+        <v>15</v>
+      </c>
+      <c r="F382" t="s">
+        <v>5</v>
+      </c>
+      <c r="G382" t="s">
+        <v>16</v>
+      </c>
+      <c r="H382" s="26" t="s">
+        <v>366</v>
+      </c>
+      <c r="I382" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="J382" s="46"/>
+    </row>
+    <row r="383" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A383" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C383" t="s">
+        <v>353</v>
+      </c>
+      <c r="D383" t="s">
+        <v>43</v>
+      </c>
+      <c r="E383" t="s">
+        <v>17</v>
+      </c>
+      <c r="F383" t="s">
+        <v>5</v>
+      </c>
+      <c r="G383" t="s">
+        <v>18</v>
+      </c>
+      <c r="H383" s="26" t="s">
+        <v>637</v>
+      </c>
+      <c r="I383" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="J383" s="46" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A384" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C384" t="s">
+        <v>353</v>
+      </c>
+      <c r="D384" t="s">
+        <v>44</v>
+      </c>
+      <c r="E384" t="s">
+        <v>19</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1</v>
+      </c>
+      <c r="G384" t="s">
+        <v>627</v>
+      </c>
+      <c r="H384" s="26" t="s">
+        <v>367</v>
+      </c>
+      <c r="I384" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="J384" s="46"/>
+    </row>
+    <row r="385" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A385" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C385" t="s">
+        <v>353</v>
+      </c>
+      <c r="D385" t="s">
+        <v>45</v>
+      </c>
+      <c r="E385" t="s">
+        <v>21</v>
+      </c>
+      <c r="F385" t="s">
+        <v>5</v>
+      </c>
+      <c r="G385" t="s">
+        <v>179</v>
+      </c>
+      <c r="H385" t="s">
+        <v>358</v>
+      </c>
+      <c r="I385" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="J385" s="46"/>
+    </row>
+    <row r="386" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A386" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C386" t="s">
+        <v>353</v>
+      </c>
+      <c r="D386" t="s">
+        <v>46</v>
+      </c>
+      <c r="E386" t="s">
+        <v>24</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1</v>
+      </c>
+      <c r="G386" t="s">
+        <v>25</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1991</v>
+      </c>
+      <c r="I386" s="2"/>
+      <c r="J386" s="46" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A387" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C387" t="s">
+        <v>353</v>
+      </c>
+      <c r="D387" t="s">
+        <v>47</v>
+      </c>
+      <c r="E387" t="s">
+        <v>26</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1</v>
+      </c>
+      <c r="G387" t="s">
+        <v>556</v>
+      </c>
+      <c r="H387" t="s">
+        <v>96</v>
+      </c>
+      <c r="I387" s="3"/>
+      <c r="J387" s="46"/>
+    </row>
+    <row r="388" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A388" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C388" t="s">
+        <v>353</v>
+      </c>
+      <c r="D388" t="s">
+        <v>48</v>
+      </c>
+      <c r="E388" t="s">
+        <v>28</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1</v>
+      </c>
+      <c r="G388" t="s">
+        <v>101</v>
+      </c>
+      <c r="H388" t="s">
+        <v>371</v>
+      </c>
+      <c r="I388" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="J388" s="46" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A389" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C389" t="s">
+        <v>353</v>
+      </c>
+      <c r="D389" t="s">
+        <v>49</v>
+      </c>
+      <c r="E389" t="s">
+        <v>29</v>
+      </c>
+      <c r="F389" t="s">
+        <v>5</v>
+      </c>
+      <c r="G389" t="s">
+        <v>31</v>
+      </c>
+      <c r="H389" s="26" t="s">
+        <v>338</v>
+      </c>
+      <c r="I389" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="J389" s="46"/>
+    </row>
+    <row r="390" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A390" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C390" t="s">
+        <v>353</v>
+      </c>
+      <c r="D390" t="s">
+        <v>50</v>
+      </c>
+      <c r="E390" t="s">
+        <v>32</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1</v>
+      </c>
+      <c r="G390" t="s">
+        <v>306</v>
+      </c>
+      <c r="H390" s="26" t="s">
+        <v>1363</v>
+      </c>
+      <c r="I390" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="J390" s="46" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A391" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C391" t="s">
+        <v>353</v>
+      </c>
+      <c r="D391" t="s">
+        <v>52</v>
+      </c>
+      <c r="E391" t="s">
+        <v>35</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1</v>
+      </c>
+      <c r="G391" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H391" s="26" t="s">
+        <v>379</v>
+      </c>
+      <c r="I391" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="J391" s="46"/>
+    </row>
+    <row r="392" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A392" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C392" t="s">
+        <v>353</v>
+      </c>
+      <c r="D392" t="s">
+        <v>52</v>
+      </c>
+      <c r="E392" t="s">
+        <v>35</v>
+      </c>
+      <c r="F392" t="s">
+        <v>5</v>
+      </c>
+      <c r="G392" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H392" s="26" t="s">
+        <v>378</v>
+      </c>
+      <c r="I392" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="J392" s="46" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A393" s="23" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B393" s="23" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C393" s="23" t="s">
+        <v>353</v>
+      </c>
+      <c r="D393" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E393" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F393" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G393" s="23" t="s">
+        <v>269</v>
+      </c>
+      <c r="H393" s="32" t="s">
+        <v>380</v>
+      </c>
+      <c r="I393" s="33" t="s">
+        <v>386</v>
+      </c>
+      <c r="J393" s="47" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A394" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E394" t="s">
+        <v>164</v>
+      </c>
+      <c r="F394" t="s">
+        <v>5</v>
+      </c>
+      <c r="G394" t="s">
+        <v>179</v>
+      </c>
+      <c r="H394" s="26" t="s">
+        <v>592</v>
+      </c>
+      <c r="I394" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="J394" s="46"/>
+    </row>
+    <row r="395" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A395" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D395" t="s">
+        <v>40</v>
+      </c>
+      <c r="E395" t="s">
+        <v>4</v>
+      </c>
+      <c r="F395" t="s">
+        <v>5</v>
+      </c>
+      <c r="G395" t="s">
+        <v>7</v>
+      </c>
+      <c r="H395" s="26" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I395" s="30" t="s">
+        <v>593</v>
+      </c>
+      <c r="J395" s="46" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A396" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D396" t="s">
+        <v>41</v>
+      </c>
+      <c r="E396" t="s">
+        <v>11</v>
+      </c>
+      <c r="F396" t="s">
+        <v>5</v>
+      </c>
+      <c r="G396" t="s">
+        <v>206</v>
+      </c>
+      <c r="H396" s="26" t="s">
+        <v>620</v>
+      </c>
+      <c r="I396" s="30" t="s">
+        <v>594</v>
+      </c>
+      <c r="J396" s="46"/>
+    </row>
+    <row r="397" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A397" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D397" t="s">
+        <v>42</v>
+      </c>
+      <c r="E397" t="s">
+        <v>15</v>
+      </c>
+      <c r="F397" t="s">
+        <v>5</v>
+      </c>
+      <c r="G397" t="s">
+        <v>16</v>
+      </c>
+      <c r="H397" s="26" t="s">
+        <v>595</v>
+      </c>
+      <c r="I397" s="31"/>
+      <c r="J397" s="46"/>
+    </row>
+    <row r="398" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A398" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D398" t="s">
+        <v>43</v>
+      </c>
+      <c r="E398" t="s">
+        <v>17</v>
+      </c>
+      <c r="F398" t="s">
+        <v>5</v>
+      </c>
+      <c r="G398" t="s">
+        <v>18</v>
+      </c>
+      <c r="H398" s="26" t="s">
+        <v>637</v>
+      </c>
+      <c r="I398" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="J398" s="46" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A399" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D399" t="s">
+        <v>44</v>
+      </c>
+      <c r="E399" t="s">
+        <v>19</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1</v>
+      </c>
+      <c r="G399" t="s">
+        <v>627</v>
+      </c>
+      <c r="H399" s="26" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I399" s="2"/>
+      <c r="J399" s="46" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A400" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D400" t="s">
+        <v>45</v>
+      </c>
+      <c r="E400" t="s">
+        <v>21</v>
+      </c>
+      <c r="F400" t="s">
+        <v>9</v>
+      </c>
+      <c r="G400" t="s">
+        <v>23</v>
+      </c>
+      <c r="H400" s="26" t="s">
+        <v>674</v>
+      </c>
+      <c r="I400" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="J400" s="46"/>
+    </row>
+    <row r="401" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A401" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D401" t="s">
+        <v>46</v>
+      </c>
+      <c r="E401" t="s">
+        <v>24</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1</v>
+      </c>
+      <c r="G401" t="s">
+        <v>25</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1992</v>
+      </c>
+      <c r="I401" s="2"/>
+      <c r="J401" s="21" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A402" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D402" t="s">
+        <v>47</v>
+      </c>
+      <c r="E402" t="s">
+        <v>26</v>
+      </c>
+      <c r="F402" t="s">
+        <v>5</v>
+      </c>
+      <c r="G402" t="s">
+        <v>556</v>
+      </c>
+      <c r="H402" s="26" t="s">
+        <v>1668</v>
+      </c>
+      <c r="I402" s="30" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J402" s="46" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A403" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D403" t="s">
+        <v>48</v>
+      </c>
+      <c r="E403" t="s">
+        <v>28</v>
+      </c>
+      <c r="F403" t="s">
+        <v>5</v>
+      </c>
+      <c r="G403" t="s">
+        <v>101</v>
+      </c>
+      <c r="H403" t="s">
+        <v>96</v>
+      </c>
+      <c r="I403" s="2"/>
+      <c r="J403" s="46"/>
+    </row>
+    <row r="404" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A404" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D404" t="s">
+        <v>49</v>
+      </c>
+      <c r="E404" t="s">
+        <v>29</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1</v>
+      </c>
+      <c r="G404" t="s">
+        <v>31</v>
+      </c>
+      <c r="H404" s="26" t="s">
+        <v>1424</v>
+      </c>
+      <c r="I404" s="30"/>
+      <c r="J404" s="46"/>
+    </row>
+    <row r="405" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A405" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D405" t="s">
+        <v>50</v>
+      </c>
+      <c r="E405" t="s">
+        <v>32</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1</v>
+      </c>
+      <c r="G405" t="s">
+        <v>306</v>
+      </c>
+      <c r="H405" s="26" t="s">
+        <v>1554</v>
+      </c>
+      <c r="I405" s="2" t="s">
+        <v>1555</v>
+      </c>
+      <c r="J405" s="46"/>
+    </row>
+    <row r="406" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A406" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D406" t="s">
+        <v>62</v>
+      </c>
+      <c r="E406" t="s">
+        <v>61</v>
+      </c>
+      <c r="F406" t="s">
+        <v>9</v>
+      </c>
+      <c r="G406" t="s">
+        <v>719</v>
+      </c>
+      <c r="H406" s="26" t="s">
+        <v>993</v>
+      </c>
+      <c r="I406" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="J406" s="46"/>
+    </row>
+    <row r="407" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A407" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D407" t="s">
+        <v>58</v>
+      </c>
+      <c r="E407" t="s">
+        <v>239</v>
+      </c>
+      <c r="F407" t="s">
+        <v>5</v>
+      </c>
+      <c r="G407" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H407" s="26" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I407" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="J407" s="46" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A408" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D408" t="s">
+        <v>52</v>
+      </c>
+      <c r="E408" t="s">
+        <v>35</v>
+      </c>
+      <c r="F408" t="s">
+        <v>5</v>
+      </c>
+      <c r="G408" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H408" s="26" t="s">
+        <v>602</v>
+      </c>
+      <c r="I408" s="2"/>
+      <c r="J408" s="46"/>
+    </row>
+    <row r="409" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A409" s="23" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B409" s="23" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C409" s="23" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D409" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E409" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F409" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G409" s="23" t="s">
+        <v>633</v>
+      </c>
+      <c r="H409" s="32" t="s">
+        <v>634</v>
+      </c>
+      <c r="I409" s="33"/>
+      <c r="J409" s="47" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A410" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C410" t="s">
+        <v>590</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E410" t="s">
+        <v>164</v>
+      </c>
+      <c r="F410" t="s">
+        <v>5</v>
+      </c>
+      <c r="G410" t="s">
+        <v>179</v>
+      </c>
+      <c r="H410" s="26" t="s">
+        <v>640</v>
+      </c>
+      <c r="I410" s="30" t="s">
+        <v>639</v>
+      </c>
+      <c r="J410" s="46" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A411" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C411" t="s">
+        <v>590</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E411" t="s">
+        <v>164</v>
+      </c>
+      <c r="F411" t="s">
+        <v>5</v>
+      </c>
+      <c r="G411" t="s">
+        <v>179</v>
+      </c>
+      <c r="H411" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="I411" s="30" t="s">
+        <v>641</v>
+      </c>
+      <c r="J411" s="46"/>
+    </row>
+    <row r="412" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A412" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C412" t="s">
+        <v>590</v>
+      </c>
+      <c r="D412" t="s">
+        <v>40</v>
+      </c>
+      <c r="E412" t="s">
+        <v>4</v>
+      </c>
+      <c r="F412" t="s">
+        <v>5</v>
+      </c>
+      <c r="G412" t="s">
+        <v>7</v>
+      </c>
+      <c r="H412" s="26" t="s">
+        <v>1354</v>
+      </c>
+      <c r="I412" s="30" t="s">
+        <v>593</v>
+      </c>
+      <c r="J412" s="21" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A413" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C413" t="s">
+        <v>590</v>
+      </c>
+      <c r="D413" t="s">
+        <v>41</v>
+      </c>
+      <c r="E413" t="s">
+        <v>11</v>
+      </c>
+      <c r="F413" t="s">
+        <v>5</v>
+      </c>
+      <c r="G413" t="s">
+        <v>206</v>
+      </c>
+      <c r="H413" s="26" t="s">
+        <v>621</v>
+      </c>
+      <c r="I413" s="30" t="s">
+        <v>596</v>
+      </c>
+      <c r="J413" s="46"/>
+    </row>
+    <row r="414" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A414" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C414" t="s">
+        <v>590</v>
+      </c>
+      <c r="D414" t="s">
+        <v>42</v>
+      </c>
+      <c r="E414" t="s">
+        <v>15</v>
+      </c>
+      <c r="F414" t="s">
+        <v>5</v>
+      </c>
+      <c r="G414" t="s">
+        <v>16</v>
+      </c>
+      <c r="H414" s="26" t="s">
+        <v>595</v>
+      </c>
+      <c r="I414"/>
+      <c r="J414" s="46" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A415" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C415" t="s">
+        <v>590</v>
+      </c>
+      <c r="D415" t="s">
+        <v>43</v>
+      </c>
+      <c r="E415" t="s">
+        <v>17</v>
+      </c>
+      <c r="F415" t="s">
+        <v>5</v>
+      </c>
+      <c r="G415" t="s">
+        <v>18</v>
+      </c>
+      <c r="H415" s="26" t="s">
+        <v>637</v>
+      </c>
+      <c r="I415" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="J415" s="46" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A416" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C416" t="s">
+        <v>590</v>
+      </c>
+      <c r="D416" t="s">
+        <v>44</v>
+      </c>
+      <c r="E416" t="s">
+        <v>19</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1</v>
+      </c>
+      <c r="G416" t="s">
+        <v>627</v>
+      </c>
+      <c r="H416" s="26" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I416"/>
+      <c r="J416" s="46" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A417" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C417" t="s">
+        <v>590</v>
+      </c>
+      <c r="D417" t="s">
+        <v>46</v>
+      </c>
+      <c r="E417" t="s">
+        <v>24</v>
+      </c>
+      <c r="F417" t="s">
+        <v>1</v>
+      </c>
+      <c r="G417" t="s">
+        <v>25</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1992</v>
+      </c>
+      <c r="I417"/>
+      <c r="J417" s="46"/>
+    </row>
+    <row r="418" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A418" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C418" t="s">
+        <v>590</v>
+      </c>
+      <c r="D418" t="s">
+        <v>49</v>
+      </c>
+      <c r="E418" t="s">
+        <v>29</v>
+      </c>
+      <c r="F418" t="s">
+        <v>5</v>
+      </c>
+      <c r="G418" t="s">
+        <v>31</v>
+      </c>
+      <c r="H418" s="26" t="s">
+        <v>1424</v>
+      </c>
+      <c r="I418"/>
+      <c r="J418" s="46"/>
+    </row>
+    <row r="419" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A419" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C419" t="s">
+        <v>590</v>
+      </c>
+      <c r="D419" t="s">
+        <v>50</v>
+      </c>
+      <c r="E419" t="s">
+        <v>32</v>
+      </c>
+      <c r="F419" t="s">
+        <v>1</v>
+      </c>
+      <c r="G419" t="s">
+        <v>306</v>
+      </c>
+      <c r="H419" s="26" t="s">
+        <v>1554</v>
+      </c>
+      <c r="I419" s="2" t="s">
+        <v>1555</v>
+      </c>
+      <c r="J419" s="46"/>
+    </row>
+    <row r="420" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A420" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C420" t="s">
+        <v>590</v>
+      </c>
+      <c r="D420" t="s">
+        <v>62</v>
+      </c>
+      <c r="E420" t="s">
+        <v>61</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1</v>
+      </c>
+      <c r="G420" t="s">
+        <v>719</v>
+      </c>
+      <c r="H420" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="I420" s="3"/>
+      <c r="J420" s="46"/>
+    </row>
+    <row r="421" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A421" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C421" t="s">
+        <v>590</v>
+      </c>
+      <c r="D421" t="s">
+        <v>58</v>
+      </c>
+      <c r="E421" t="s">
+        <v>239</v>
+      </c>
+      <c r="F421" t="s">
+        <v>5</v>
+      </c>
+      <c r="G421" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H421" s="26" t="s">
+        <v>629</v>
+      </c>
+      <c r="I421"/>
+      <c r="J421" s="46" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A422" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C422" t="s">
+        <v>590</v>
+      </c>
+      <c r="D422" t="s">
+        <v>52</v>
+      </c>
+      <c r="E422" t="s">
+        <v>35</v>
+      </c>
+      <c r="F422" t="s">
+        <v>5</v>
+      </c>
+      <c r="G422" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H422" s="26" t="s">
+        <v>602</v>
+      </c>
+      <c r="I422"/>
+      <c r="J422" s="46"/>
+    </row>
+    <row r="423" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A423" s="23" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B423" s="23" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C423" s="23" t="s">
+        <v>590</v>
+      </c>
+      <c r="D423" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E423" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F423" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G423" s="23" t="s">
+        <v>269</v>
+      </c>
+      <c r="H423" s="32" t="s">
+        <v>634</v>
+      </c>
+      <c r="I423" s="23"/>
+      <c r="J423" s="47" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A424" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C424" t="s">
+        <v>597</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E424" t="s">
+        <v>164</v>
+      </c>
+      <c r="F424" t="s">
+        <v>5</v>
+      </c>
+      <c r="G424" t="s">
+        <v>179</v>
+      </c>
+      <c r="H424" s="26" t="s">
+        <v>643</v>
+      </c>
+      <c r="I424" s="30" t="s">
+        <v>644</v>
+      </c>
+      <c r="J424" s="46" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A425" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C425" t="s">
+        <v>597</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E425" t="s">
+        <v>164</v>
+      </c>
+      <c r="F425" t="s">
+        <v>5</v>
+      </c>
+      <c r="G425" t="s">
+        <v>179</v>
+      </c>
+      <c r="H425" s="26" t="s">
+        <v>645</v>
+      </c>
+      <c r="I425" s="30" t="s">
+        <v>646</v>
+      </c>
+      <c r="J425" s="46"/>
+    </row>
+    <row r="426" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A426" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C426" t="s">
+        <v>597</v>
+      </c>
+      <c r="D426" t="s">
+        <v>40</v>
+      </c>
+      <c r="E426" t="s">
+        <v>4</v>
+      </c>
+      <c r="F426" t="s">
+        <v>5</v>
+      </c>
+      <c r="G426" t="s">
+        <v>7</v>
+      </c>
+      <c r="H426" s="26" t="s">
+        <v>711</v>
+      </c>
+      <c r="I426" s="30" t="s">
+        <v>593</v>
+      </c>
+      <c r="J426" s="21" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A427" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C427" t="s">
+        <v>597</v>
+      </c>
+      <c r="D427" t="s">
+        <v>40</v>
+      </c>
+      <c r="E427" t="s">
+        <v>4</v>
+      </c>
+      <c r="F427" t="s">
+        <v>9</v>
+      </c>
+      <c r="G427" t="s">
+        <v>7</v>
+      </c>
+      <c r="H427" s="26" t="s">
+        <v>1397</v>
+      </c>
+      <c r="I427" s="30"/>
+      <c r="J427" s="46"/>
+    </row>
+    <row r="428" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A428" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C428" t="s">
+        <v>597</v>
+      </c>
+      <c r="D428" t="s">
+        <v>41</v>
+      </c>
+      <c r="E428" t="s">
+        <v>11</v>
+      </c>
+      <c r="F428" t="s">
+        <v>5</v>
+      </c>
+      <c r="G428" t="s">
+        <v>206</v>
+      </c>
+      <c r="H428" s="26" t="s">
+        <v>622</v>
+      </c>
+      <c r="I428" s="30" t="s">
+        <v>609</v>
+      </c>
+      <c r="J428" s="46"/>
+    </row>
+    <row r="429" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A429" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C429" t="s">
+        <v>597</v>
+      </c>
+      <c r="D429" t="s">
+        <v>42</v>
+      </c>
+      <c r="E429" t="s">
+        <v>15</v>
+      </c>
+      <c r="F429" t="s">
+        <v>5</v>
+      </c>
+      <c r="G429" t="s">
+        <v>16</v>
+      </c>
+      <c r="H429" s="26" t="s">
+        <v>1783</v>
+      </c>
+      <c r="I429"/>
+      <c r="J429" s="46" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A430" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C430" t="s">
+        <v>597</v>
+      </c>
+      <c r="D430" t="s">
+        <v>43</v>
+      </c>
+      <c r="E430" t="s">
+        <v>17</v>
+      </c>
+      <c r="F430" t="s">
+        <v>5</v>
+      </c>
+      <c r="G430" t="s">
+        <v>18</v>
+      </c>
+      <c r="H430" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="I430"/>
+      <c r="J430" s="46"/>
+    </row>
+    <row r="431" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A431" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C431" t="s">
+        <v>597</v>
+      </c>
+      <c r="D431" t="s">
+        <v>44</v>
+      </c>
+      <c r="E431" t="s">
+        <v>19</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1</v>
+      </c>
+      <c r="G431" t="s">
+        <v>627</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1785</v>
+      </c>
+      <c r="I431"/>
+      <c r="J431" s="46" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A432" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C432" t="s">
+        <v>597</v>
+      </c>
+      <c r="D432" t="s">
+        <v>46</v>
+      </c>
+      <c r="E432" t="s">
+        <v>24</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1</v>
+      </c>
+      <c r="G432" t="s">
+        <v>25</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1993</v>
+      </c>
+      <c r="I432"/>
+      <c r="J432" s="46"/>
+    </row>
+    <row r="433" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A433" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C433" t="s">
+        <v>597</v>
+      </c>
+      <c r="D433" t="s">
+        <v>47</v>
+      </c>
+      <c r="E433" t="s">
+        <v>26</v>
+      </c>
+      <c r="F433" t="s">
+        <v>1</v>
+      </c>
+      <c r="G433" t="s">
+        <v>556</v>
+      </c>
+      <c r="H433" s="26"/>
+      <c r="I433"/>
+      <c r="J433" s="46"/>
+    </row>
+    <row r="434" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A434" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C434" t="s">
+        <v>597</v>
+      </c>
+      <c r="D434" t="s">
+        <v>48</v>
+      </c>
+      <c r="E434" t="s">
+        <v>28</v>
+      </c>
+      <c r="F434" t="s">
+        <v>5</v>
+      </c>
+      <c r="G434" t="s">
+        <v>101</v>
+      </c>
+      <c r="H434" t="s">
+        <v>96</v>
+      </c>
+      <c r="I434"/>
+      <c r="J434" s="46"/>
+    </row>
+    <row r="435" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A435" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C435" t="s">
+        <v>597</v>
+      </c>
+      <c r="D435" t="s">
+        <v>49</v>
+      </c>
+      <c r="E435" t="s">
+        <v>29</v>
+      </c>
+      <c r="F435" t="s">
+        <v>5</v>
+      </c>
+      <c r="G435" t="s">
+        <v>31</v>
+      </c>
+      <c r="H435" s="26" t="s">
+        <v>1425</v>
+      </c>
+      <c r="I435"/>
+      <c r="J435" s="46"/>
+    </row>
+    <row r="436" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A436" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C436" t="s">
+        <v>597</v>
+      </c>
+      <c r="D436" t="s">
+        <v>50</v>
+      </c>
+      <c r="E436" t="s">
+        <v>32</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1</v>
+      </c>
+      <c r="G436" t="s">
+        <v>306</v>
+      </c>
+      <c r="H436" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="I436"/>
+      <c r="J436" s="46"/>
+    </row>
+    <row r="437" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A437" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C437" t="s">
+        <v>597</v>
+      </c>
+      <c r="D437" t="s">
+        <v>58</v>
+      </c>
+      <c r="E437" t="s">
+        <v>239</v>
+      </c>
+      <c r="F437" t="s">
+        <v>5</v>
+      </c>
+      <c r="G437" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H437" s="26" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I437"/>
+      <c r="J437" s="46"/>
+    </row>
+    <row r="438" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A438" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C438" t="s">
+        <v>597</v>
+      </c>
+      <c r="D438" t="s">
+        <v>52</v>
+      </c>
+      <c r="E438" t="s">
+        <v>35</v>
+      </c>
+      <c r="F438" t="s">
+        <v>5</v>
+      </c>
+      <c r="G438" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H438" s="26" t="s">
+        <v>602</v>
+      </c>
+      <c r="I438"/>
+      <c r="J438" s="46"/>
+    </row>
+    <row r="439" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A439" s="23" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B439" s="23" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C439" s="23" t="s">
+        <v>597</v>
+      </c>
+      <c r="D439" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E439" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F439" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G439" s="23" t="s">
+        <v>269</v>
+      </c>
+      <c r="H439" s="32" t="s">
+        <v>634</v>
+      </c>
+      <c r="I439" s="23"/>
+      <c r="J439" s="47" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A440" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C440" t="s">
+        <v>598</v>
+      </c>
+      <c r="D440" t="s">
+        <v>302</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F440" t="s">
+        <v>5</v>
+      </c>
+      <c r="G440" t="s">
+        <v>179</v>
+      </c>
+      <c r="H440" s="26" t="s">
+        <v>650</v>
+      </c>
+      <c r="I440" s="22" t="s">
+        <v>651</v>
+      </c>
+      <c r="J440" s="46"/>
+    </row>
+    <row r="441" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A441" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C441" t="s">
+        <v>598</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E441" t="s">
+        <v>164</v>
+      </c>
+      <c r="F441" t="s">
+        <v>5</v>
+      </c>
+      <c r="G441" t="s">
+        <v>179</v>
+      </c>
+      <c r="H441" s="26" t="s">
+        <v>653</v>
+      </c>
+      <c r="I441" s="30" t="s">
+        <v>652</v>
+      </c>
+      <c r="J441" s="46"/>
+    </row>
+    <row r="442" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A442" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C442" t="s">
+        <v>598</v>
+      </c>
+      <c r="D442" t="s">
+        <v>40</v>
+      </c>
+      <c r="E442" t="s">
+        <v>4</v>
+      </c>
+      <c r="F442" t="s">
+        <v>5</v>
+      </c>
+      <c r="G442" t="s">
+        <v>7</v>
+      </c>
+      <c r="H442" s="26" t="s">
+        <v>712</v>
+      </c>
+      <c r="I442" s="30" t="s">
+        <v>713</v>
+      </c>
+      <c r="J442" s="46"/>
+    </row>
+    <row r="443" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A443" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C443" t="s">
+        <v>598</v>
+      </c>
+      <c r="D443" t="s">
+        <v>41</v>
+      </c>
+      <c r="E443" t="s">
+        <v>11</v>
+      </c>
+      <c r="F443" t="s">
+        <v>5</v>
+      </c>
+      <c r="G443" t="s">
+        <v>206</v>
+      </c>
+      <c r="H443" s="26" t="s">
+        <v>624</v>
+      </c>
+      <c r="I443" s="30" t="s">
+        <v>623</v>
+      </c>
+      <c r="J443" s="46"/>
+    </row>
+    <row r="444" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A444" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C444" t="s">
+        <v>598</v>
+      </c>
+      <c r="D444" t="s">
+        <v>42</v>
+      </c>
+      <c r="E444" t="s">
+        <v>15</v>
+      </c>
+      <c r="F444" t="s">
+        <v>5</v>
+      </c>
+      <c r="G444" t="s">
+        <v>16</v>
+      </c>
+      <c r="H444" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="I444"/>
+      <c r="J444" s="46"/>
+    </row>
+    <row r="445" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A445" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C445" t="s">
+        <v>598</v>
+      </c>
+      <c r="D445" t="s">
+        <v>43</v>
+      </c>
+      <c r="E445" t="s">
+        <v>17</v>
+      </c>
+      <c r="F445" t="s">
+        <v>5</v>
+      </c>
+      <c r="G445" t="s">
+        <v>18</v>
+      </c>
+      <c r="H445" s="26" t="s">
+        <v>637</v>
+      </c>
+      <c r="I445"/>
+      <c r="J445" s="46" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A446" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C446" t="s">
+        <v>598</v>
+      </c>
+      <c r="D446" t="s">
+        <v>44</v>
+      </c>
+      <c r="E446" t="s">
+        <v>19</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1</v>
+      </c>
+      <c r="G446" t="s">
+        <v>627</v>
+      </c>
+      <c r="H446" s="26" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I446"/>
+      <c r="J446" s="46" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A447" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C447" t="s">
+        <v>598</v>
+      </c>
+      <c r="D447" t="s">
+        <v>76</v>
+      </c>
+      <c r="E447" t="s">
+        <v>77</v>
+      </c>
+      <c r="F447" t="s">
+        <v>9</v>
+      </c>
+      <c r="G447" t="s">
+        <v>78</v>
+      </c>
+      <c r="H447" s="26" t="s">
+        <v>1398</v>
+      </c>
+      <c r="I447" s="2"/>
+      <c r="J447" s="46"/>
+    </row>
+    <row r="448" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A448" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C448" t="s">
+        <v>598</v>
+      </c>
+      <c r="D448" t="s">
+        <v>46</v>
+      </c>
+      <c r="E448" t="s">
+        <v>24</v>
+      </c>
+      <c r="F448" t="s">
+        <v>1</v>
+      </c>
+      <c r="G448" t="s">
+        <v>25</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1994</v>
+      </c>
+      <c r="I448"/>
+      <c r="J448" s="46" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A449" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C449" t="s">
+        <v>598</v>
+      </c>
+      <c r="D449" t="s">
+        <v>48</v>
+      </c>
+      <c r="E449" t="s">
+        <v>28</v>
+      </c>
+      <c r="F449" t="s">
+        <v>5</v>
+      </c>
+      <c r="G449" t="s">
+        <v>101</v>
+      </c>
+      <c r="H449" t="s">
+        <v>96</v>
+      </c>
+      <c r="I449"/>
+      <c r="J449" s="46"/>
+    </row>
+    <row r="450" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A450" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C450" t="s">
+        <v>598</v>
+      </c>
+      <c r="D450" t="s">
+        <v>50</v>
+      </c>
+      <c r="E450" t="s">
+        <v>32</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1</v>
+      </c>
+      <c r="G450" t="s">
+        <v>306</v>
+      </c>
+      <c r="H450" t="s">
+        <v>604</v>
+      </c>
+      <c r="I450" s="30" t="s">
+        <v>1555</v>
+      </c>
+      <c r="J450" s="46" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A451" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C451" t="s">
+        <v>598</v>
+      </c>
+      <c r="D451" t="s">
+        <v>117</v>
+      </c>
+      <c r="E451" t="s">
+        <v>118</v>
+      </c>
+      <c r="F451" t="s">
+        <v>5</v>
+      </c>
+      <c r="G451" t="s">
+        <v>119</v>
+      </c>
+      <c r="H451" s="26" t="s">
+        <v>921</v>
+      </c>
+      <c r="I451" s="3"/>
+      <c r="J451" s="46"/>
+    </row>
+    <row r="452" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A452" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C452" t="s">
+        <v>598</v>
+      </c>
+      <c r="D452" t="s">
+        <v>120</v>
+      </c>
+      <c r="E452" t="s">
+        <v>121</v>
+      </c>
+      <c r="F452" t="s">
+        <v>5</v>
+      </c>
+      <c r="G452" t="s">
+        <v>122</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1403</v>
+      </c>
+      <c r="I452" s="2" t="s">
+        <v>1402</v>
+      </c>
+      <c r="J452" s="46"/>
+    </row>
+    <row r="453" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A453" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C453" t="s">
+        <v>598</v>
+      </c>
+      <c r="D453" t="s">
+        <v>123</v>
+      </c>
+      <c r="E453" t="s">
+        <v>124</v>
+      </c>
+      <c r="F453" t="s">
+        <v>5</v>
+      </c>
+      <c r="G453" t="s">
+        <v>126</v>
+      </c>
+      <c r="H453" s="36" t="s">
+        <v>1405</v>
+      </c>
+      <c r="I453" s="3" t="s">
+        <v>1404</v>
+      </c>
+      <c r="J453" s="46" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A454" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C454" t="s">
+        <v>598</v>
+      </c>
+      <c r="D454" t="s">
+        <v>62</v>
+      </c>
+      <c r="E454" t="s">
+        <v>61</v>
+      </c>
+      <c r="F454" t="s">
+        <v>5</v>
+      </c>
+      <c r="G454" t="s">
+        <v>719</v>
+      </c>
+      <c r="H454" s="26" t="s">
+        <v>715</v>
+      </c>
+      <c r="I454" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="J454" s="46" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A455" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C455" t="s">
+        <v>598</v>
+      </c>
+      <c r="D455" t="s">
+        <v>58</v>
+      </c>
+      <c r="E455" t="s">
+        <v>239</v>
+      </c>
+      <c r="F455" t="s">
+        <v>5</v>
+      </c>
+      <c r="G455" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H455" s="26" t="s">
+        <v>629</v>
+      </c>
+      <c r="I455"/>
+      <c r="J455" s="46" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A456" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C456" t="s">
+        <v>599</v>
+      </c>
+      <c r="D456" t="s">
+        <v>302</v>
+      </c>
+      <c r="E456" t="s">
+        <v>164</v>
+      </c>
+      <c r="F456" t="s">
+        <v>5</v>
+      </c>
+      <c r="G456" t="s">
+        <v>179</v>
+      </c>
+      <c r="H456" s="26" t="s">
+        <v>1778</v>
+      </c>
+      <c r="I456" s="22" t="s">
+        <v>1777</v>
+      </c>
+      <c r="J456" s="46" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A457" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C457" t="s">
+        <v>599</v>
+      </c>
+      <c r="D457" t="s">
+        <v>40</v>
+      </c>
+      <c r="E457" t="s">
+        <v>4</v>
+      </c>
+      <c r="F457" t="s">
+        <v>5</v>
+      </c>
+      <c r="G457" t="s">
+        <v>7</v>
+      </c>
+      <c r="H457" s="26" t="s">
+        <v>1770</v>
+      </c>
+      <c r="I457" s="22" t="s">
+        <v>1769</v>
+      </c>
+      <c r="J457" s="46"/>
+    </row>
+    <row r="458" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A458" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C458" t="s">
+        <v>599</v>
+      </c>
+      <c r="D458" t="s">
+        <v>41</v>
+      </c>
+      <c r="E458" t="s">
+        <v>11</v>
+      </c>
+      <c r="F458" t="s">
+        <v>5</v>
+      </c>
+      <c r="G458" t="s">
+        <v>206</v>
+      </c>
+      <c r="H458" s="26" t="s">
+        <v>626</v>
+      </c>
+      <c r="I458" s="30" t="s">
+        <v>625</v>
+      </c>
+      <c r="J458" s="46"/>
+    </row>
+    <row r="459" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A459" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C459" t="s">
+        <v>599</v>
+      </c>
+      <c r="D459" t="s">
+        <v>42</v>
+      </c>
+      <c r="E459" t="s">
+        <v>15</v>
+      </c>
+      <c r="F459" t="s">
+        <v>5</v>
+      </c>
+      <c r="G459" t="s">
+        <v>16</v>
+      </c>
+      <c r="H459" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="I459" s="29" t="s">
+        <v>1771</v>
+      </c>
+      <c r="J459" s="46" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A460" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C460" t="s">
+        <v>599</v>
+      </c>
+      <c r="D460" t="s">
+        <v>43</v>
+      </c>
+      <c r="E460" t="s">
+        <v>17</v>
+      </c>
+      <c r="F460" t="s">
+        <v>5</v>
+      </c>
+      <c r="G460" t="s">
+        <v>18</v>
+      </c>
+      <c r="H460" s="26" t="s">
+        <v>1773</v>
+      </c>
+      <c r="I460" s="22" t="s">
+        <v>1772</v>
+      </c>
+      <c r="J460" s="46" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A461" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C461" t="s">
+        <v>599</v>
+      </c>
+      <c r="D461" t="s">
+        <v>44</v>
+      </c>
+      <c r="E461" t="s">
+        <v>19</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1</v>
+      </c>
+      <c r="G461" t="s">
+        <v>627</v>
+      </c>
+      <c r="H461" s="26" t="s">
+        <v>1775</v>
+      </c>
+      <c r="I461" s="22" t="s">
+        <v>1776</v>
+      </c>
+      <c r="J461" s="46" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A462" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C462" t="s">
+        <v>599</v>
+      </c>
+      <c r="D462" t="s">
+        <v>76</v>
+      </c>
+      <c r="E462" t="s">
+        <v>77</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1</v>
+      </c>
+      <c r="G462" t="s">
+        <v>78</v>
+      </c>
+      <c r="H462" s="26" t="s">
+        <v>1768</v>
+      </c>
+      <c r="I462" s="2" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J462" s="46"/>
+    </row>
+    <row r="463" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A463" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C463" t="s">
+        <v>599</v>
+      </c>
+      <c r="D463" t="s">
+        <v>46</v>
+      </c>
+      <c r="E463" t="s">
+        <v>24</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1</v>
+      </c>
+      <c r="G463" t="s">
+        <v>25</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1995</v>
+      </c>
+      <c r="I463"/>
+      <c r="J463" s="21" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A464" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C464" t="s">
+        <v>599</v>
+      </c>
+      <c r="D464" t="s">
+        <v>47</v>
+      </c>
+      <c r="E464" t="s">
+        <v>26</v>
+      </c>
+      <c r="F464" t="s">
+        <v>5</v>
+      </c>
+      <c r="G464" t="s">
+        <v>556</v>
+      </c>
+      <c r="H464" s="26" t="s">
+        <v>632</v>
+      </c>
+      <c r="I464"/>
+      <c r="J464" s="46"/>
+    </row>
+    <row r="465" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A465" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C465" t="s">
+        <v>599</v>
+      </c>
+      <c r="D465" t="s">
+        <v>49</v>
+      </c>
+      <c r="E465" t="s">
+        <v>29</v>
+      </c>
+      <c r="F465" t="s">
+        <v>5</v>
+      </c>
+      <c r="G465" t="s">
+        <v>31</v>
+      </c>
+      <c r="H465" s="26" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I465" s="30" t="s">
+        <v>1760</v>
+      </c>
+      <c r="J465" s="46"/>
+    </row>
+    <row r="466" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A466" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C466" t="s">
+        <v>599</v>
+      </c>
+      <c r="D466" t="s">
+        <v>110</v>
+      </c>
+      <c r="E466" t="s">
+        <v>111</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1</v>
+      </c>
+      <c r="G466" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H466" s="26" t="s">
+        <v>1763</v>
+      </c>
+      <c r="I466" s="2" t="s">
+        <v>1761</v>
+      </c>
+      <c r="J466" s="46" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A467" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C467" t="s">
+        <v>599</v>
+      </c>
+      <c r="D467" t="s">
+        <v>50</v>
+      </c>
+      <c r="E467" t="s">
+        <v>32</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1</v>
+      </c>
+      <c r="G467" t="s">
+        <v>306</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1556</v>
+      </c>
+      <c r="I467" s="30" t="s">
+        <v>1555</v>
+      </c>
+      <c r="J467" s="46" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A468" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C468" t="s">
+        <v>599</v>
+      </c>
+      <c r="D468" t="s">
+        <v>51</v>
+      </c>
+      <c r="E468" t="s">
+        <v>33</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1</v>
+      </c>
+      <c r="G468" t="s">
+        <v>34</v>
+      </c>
+      <c r="H468" s="26" t="s">
+        <v>1755</v>
+      </c>
+      <c r="I468" s="3" t="s">
+        <v>1754</v>
+      </c>
+      <c r="J468" s="46"/>
+    </row>
+    <row r="469" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A469" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C469" t="s">
+        <v>599</v>
+      </c>
+      <c r="D469" t="s">
+        <v>115</v>
+      </c>
+      <c r="E469" t="s">
+        <v>116</v>
+      </c>
+      <c r="F469" t="s">
+        <v>5</v>
+      </c>
+      <c r="G469" t="s">
+        <v>900</v>
+      </c>
+      <c r="H469" s="26" t="s">
+        <v>1753</v>
+      </c>
+      <c r="I469" s="3"/>
+      <c r="J469" s="46" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A470" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C470" t="s">
+        <v>599</v>
+      </c>
+      <c r="D470" t="s">
+        <v>117</v>
+      </c>
+      <c r="E470" t="s">
+        <v>118</v>
+      </c>
+      <c r="F470" t="s">
+        <v>5</v>
+      </c>
+      <c r="G470" t="s">
+        <v>119</v>
+      </c>
+      <c r="H470" s="26" t="s">
+        <v>927</v>
+      </c>
+      <c r="I470" s="3"/>
+      <c r="J470" s="46"/>
+    </row>
+    <row r="471" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A471" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C471" t="s">
+        <v>599</v>
+      </c>
+      <c r="D471" t="s">
+        <v>123</v>
+      </c>
+      <c r="E471" t="s">
+        <v>124</v>
+      </c>
+      <c r="F471" t="s">
+        <v>5</v>
+      </c>
+      <c r="G471" t="s">
+        <v>126</v>
+      </c>
+      <c r="H471" s="26" t="s">
+        <v>976</v>
+      </c>
+      <c r="I471" s="3" t="s">
+        <v>1752</v>
+      </c>
+      <c r="J471" s="46"/>
+    </row>
+    <row r="472" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A472" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C472" t="s">
+        <v>599</v>
+      </c>
+      <c r="D472" t="s">
+        <v>58</v>
+      </c>
+      <c r="E472" t="s">
+        <v>239</v>
+      </c>
+      <c r="F472" t="s">
+        <v>5</v>
+      </c>
+      <c r="G472" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H472" s="26" t="s">
+        <v>629</v>
+      </c>
+      <c r="I472"/>
+      <c r="J472" s="46" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A473" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C473" t="s">
+        <v>599</v>
+      </c>
+      <c r="D473" t="s">
+        <v>52</v>
+      </c>
+      <c r="E473" t="s">
+        <v>35</v>
+      </c>
+      <c r="F473" t="s">
+        <v>5</v>
+      </c>
+      <c r="G473" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1750</v>
+      </c>
+      <c r="I473" s="31" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J473" s="46" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A474" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C474" t="s">
+        <v>599</v>
+      </c>
+      <c r="D474" t="s">
+        <v>52</v>
+      </c>
+      <c r="E474" t="s">
+        <v>35</v>
+      </c>
+      <c r="F474" t="s">
+        <v>5</v>
+      </c>
+      <c r="G474" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1736</v>
+      </c>
+      <c r="I474" s="30" t="s">
+        <v>1734</v>
+      </c>
+      <c r="J474" s="46" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A475" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C475" t="s">
+        <v>599</v>
+      </c>
+      <c r="D475" t="s">
+        <v>52</v>
+      </c>
+      <c r="E475" t="s">
+        <v>35</v>
+      </c>
+      <c r="F475" t="s">
+        <v>5</v>
+      </c>
+      <c r="G475" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1748</v>
+      </c>
+      <c r="I475" s="30" t="s">
+        <v>1749</v>
+      </c>
+      <c r="J475" s="46" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A476" s="23" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B476" s="23" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C476" s="23" t="s">
+        <v>599</v>
+      </c>
+      <c r="D476" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E476" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F476" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G476" s="23" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H476" s="23" t="s">
+        <v>1746</v>
+      </c>
+      <c r="I476" s="35" t="s">
+        <v>1744</v>
+      </c>
+      <c r="J476" s="47" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A477" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C477" t="s">
+        <v>600</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E477" t="s">
+        <v>164</v>
+      </c>
+      <c r="F477" t="s">
+        <v>5</v>
+      </c>
+      <c r="G477" t="s">
+        <v>179</v>
+      </c>
+      <c r="H477" s="26" t="s">
+        <v>1604</v>
+      </c>
+      <c r="I477" s="30" t="s">
+        <v>1603</v>
+      </c>
+      <c r="J477" s="46"/>
+    </row>
+    <row r="478" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A478" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C478" t="s">
+        <v>600</v>
+      </c>
+      <c r="D478" t="s">
+        <v>40</v>
+      </c>
+      <c r="E478" t="s">
+        <v>4</v>
+      </c>
+      <c r="F478" t="s">
+        <v>5</v>
+      </c>
+      <c r="G478" t="s">
+        <v>7</v>
+      </c>
+      <c r="H478" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="I478" s="22" t="s">
+        <v>1712</v>
+      </c>
+      <c r="J478" s="46" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A479" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C479" t="s">
+        <v>600</v>
+      </c>
+      <c r="D479" t="s">
+        <v>42</v>
+      </c>
+      <c r="E479" t="s">
+        <v>15</v>
+      </c>
+      <c r="F479" t="s">
+        <v>5</v>
+      </c>
+      <c r="G479" t="s">
+        <v>1714</v>
+      </c>
+      <c r="H479" s="26" t="s">
+        <v>1715</v>
+      </c>
+      <c r="I479" s="29" t="s">
+        <v>1713</v>
+      </c>
+      <c r="J479" s="46" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A480" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C480" t="s">
+        <v>600</v>
+      </c>
+      <c r="D480" t="s">
+        <v>43</v>
+      </c>
+      <c r="E480" t="s">
+        <v>17</v>
+      </c>
+      <c r="F480" t="s">
+        <v>5</v>
+      </c>
+      <c r="G480" t="s">
+        <v>18</v>
+      </c>
+      <c r="H480" s="26" t="s">
+        <v>1717</v>
+      </c>
+      <c r="I480" s="22" t="s">
+        <v>1716</v>
+      </c>
+      <c r="J480" s="46" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A481" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C481" t="s">
+        <v>600</v>
+      </c>
+      <c r="D481" t="s">
+        <v>44</v>
+      </c>
+      <c r="E481" t="s">
+        <v>19</v>
+      </c>
+      <c r="F481" t="s">
+        <v>1</v>
+      </c>
+      <c r="G481" t="s">
+        <v>627</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1719</v>
+      </c>
+      <c r="I481" s="22" t="s">
+        <v>1718</v>
+      </c>
+      <c r="J481" s="46"/>
+    </row>
+    <row r="482" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A482" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C482" t="s">
+        <v>600</v>
+      </c>
+      <c r="D482" t="s">
+        <v>76</v>
+      </c>
+      <c r="E482" t="s">
+        <v>77</v>
+      </c>
+      <c r="F482" t="s">
+        <v>9</v>
+      </c>
+      <c r="G482" t="s">
+        <v>78</v>
+      </c>
+      <c r="H482" s="26" t="s">
+        <v>1766</v>
+      </c>
+      <c r="I482" s="30" t="s">
+        <v>1765</v>
+      </c>
+      <c r="J482" s="46" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A483" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C483" t="s">
+        <v>600</v>
+      </c>
+      <c r="D483" t="s">
+        <v>46</v>
+      </c>
+      <c r="E483" t="s">
+        <v>24</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1</v>
+      </c>
+      <c r="G483" t="s">
+        <v>25</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1996</v>
+      </c>
+      <c r="I483"/>
+      <c r="J483" s="21" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A484" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C484" t="s">
+        <v>600</v>
+      </c>
+      <c r="D484" t="s">
+        <v>49</v>
+      </c>
+      <c r="E484" t="s">
+        <v>29</v>
+      </c>
+      <c r="F484" t="s">
+        <v>5</v>
+      </c>
+      <c r="G484" t="s">
+        <v>31</v>
+      </c>
+      <c r="H484" s="26" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I484"/>
+      <c r="J484" s="46"/>
+    </row>
+    <row r="485" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A485" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C485" t="s">
+        <v>600</v>
+      </c>
+      <c r="D485" t="s">
+        <v>50</v>
+      </c>
+      <c r="E485" t="s">
+        <v>32</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1</v>
+      </c>
+      <c r="G485" t="s">
+        <v>1723</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1724</v>
+      </c>
+      <c r="I485" s="30" t="s">
+        <v>1726</v>
+      </c>
+      <c r="J485" s="46" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A486" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C486" t="s">
+        <v>600</v>
+      </c>
+      <c r="D486" t="s">
+        <v>58</v>
+      </c>
+      <c r="E486" t="s">
+        <v>239</v>
+      </c>
+      <c r="F486" t="s">
+        <v>5</v>
+      </c>
+      <c r="G486" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H486" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="I486"/>
+      <c r="J486" s="46" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A487" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C487" t="s">
+        <v>600</v>
+      </c>
+      <c r="D487" t="s">
+        <v>52</v>
+      </c>
+      <c r="E487" t="s">
+        <v>35</v>
+      </c>
+      <c r="F487" t="s">
+        <v>5</v>
+      </c>
+      <c r="G487" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H487" s="26" t="s">
+        <v>1729</v>
+      </c>
+      <c r="I487" s="22" t="s">
+        <v>1727</v>
+      </c>
+      <c r="J487" s="46"/>
+    </row>
+    <row r="488" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A488" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C488" t="s">
+        <v>600</v>
+      </c>
+      <c r="D488" t="s">
+        <v>52</v>
+      </c>
+      <c r="E488" t="s">
+        <v>35</v>
+      </c>
+      <c r="F488" t="s">
+        <v>5</v>
+      </c>
+      <c r="G488" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1732</v>
+      </c>
+      <c r="I488" s="30" t="s">
+        <v>1733</v>
+      </c>
+      <c r="J488" s="46"/>
+    </row>
+    <row r="489" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A489" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C489" t="s">
+        <v>600</v>
+      </c>
+      <c r="D489" t="s">
+        <v>52</v>
+      </c>
+      <c r="E489" t="s">
+        <v>35</v>
+      </c>
+      <c r="F489" t="s">
+        <v>5</v>
+      </c>
+      <c r="G489" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1730</v>
+      </c>
+      <c r="I489" s="30" t="s">
+        <v>1737</v>
+      </c>
+      <c r="J489" s="46"/>
+    </row>
+    <row r="490" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A490" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C490" t="s">
+        <v>600</v>
+      </c>
+      <c r="D490" t="s">
+        <v>52</v>
+      </c>
+      <c r="E490" t="s">
+        <v>35</v>
+      </c>
+      <c r="F490" t="s">
+        <v>5</v>
+      </c>
+      <c r="G490" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1739</v>
+      </c>
+      <c r="I490" s="30" t="s">
+        <v>1740</v>
+      </c>
+      <c r="J490" s="46"/>
+    </row>
+    <row r="491" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A491" s="23" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B491" s="23" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C491" s="23" t="s">
+        <v>600</v>
+      </c>
+      <c r="D491" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E491" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F491" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G491" s="23" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H491" s="32" t="s">
+        <v>1741</v>
+      </c>
+      <c r="I491" s="35" t="s">
+        <v>1742</v>
+      </c>
+      <c r="J491" s="47" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A492" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E492" t="s">
+        <v>164</v>
+      </c>
+      <c r="F492" t="s">
+        <v>5</v>
+      </c>
+      <c r="G492" t="s">
+        <v>179</v>
+      </c>
+      <c r="H492" s="26" t="s">
+        <v>686</v>
+      </c>
+      <c r="I492" s="22"/>
+      <c r="J492" s="46"/>
+    </row>
+    <row r="493" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A493" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D493" t="s">
+        <v>40</v>
+      </c>
+      <c r="E493" t="s">
+        <v>4</v>
+      </c>
+      <c r="F493" t="s">
+        <v>5</v>
+      </c>
+      <c r="G493" t="s">
+        <v>733</v>
+      </c>
+      <c r="H493" s="26" t="s">
+        <v>1157</v>
+      </c>
+      <c r="I493" s="30" t="s">
+        <v>690</v>
+      </c>
+      <c r="J493" s="46"/>
+    </row>
+    <row r="494" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A494" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D494" t="s">
+        <v>68</v>
+      </c>
+      <c r="E494" t="s">
+        <v>69</v>
+      </c>
+      <c r="F494" t="s">
+        <v>5</v>
+      </c>
+      <c r="G494" t="s">
+        <v>70</v>
+      </c>
+      <c r="H494" s="26" t="s">
+        <v>699</v>
+      </c>
+      <c r="I494" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="J494" s="46"/>
+    </row>
+    <row r="495" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A495" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D495" t="s">
+        <v>68</v>
+      </c>
+      <c r="E495" t="s">
+        <v>69</v>
+      </c>
+      <c r="F495" t="s">
+        <v>9</v>
+      </c>
+      <c r="G495" t="s">
+        <v>70</v>
+      </c>
+      <c r="H495" t="s">
+        <v>679</v>
+      </c>
+      <c r="I495" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="J495" s="46"/>
+    </row>
+    <row r="496" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A496" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D496" t="s">
+        <v>41</v>
+      </c>
+      <c r="E496" t="s">
+        <v>11</v>
+      </c>
+      <c r="F496" t="s">
+        <v>5</v>
+      </c>
+      <c r="G496" t="s">
+        <v>847</v>
+      </c>
+      <c r="H496" s="26" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I496" s="30" t="s">
+        <v>691</v>
+      </c>
+      <c r="J496" s="46"/>
+    </row>
+    <row r="497" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A497" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D497" t="s">
+        <v>42</v>
+      </c>
+      <c r="E497" t="s">
+        <v>15</v>
+      </c>
+      <c r="F497" t="s">
+        <v>5</v>
+      </c>
+      <c r="G497" t="s">
+        <v>16</v>
+      </c>
+      <c r="H497" s="26" t="s">
+        <v>1807</v>
+      </c>
+      <c r="I497"/>
+      <c r="J497" s="46"/>
+    </row>
+    <row r="498" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A498" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D498" t="s">
+        <v>43</v>
+      </c>
+      <c r="E498" t="s">
+        <v>17</v>
+      </c>
+      <c r="F498" t="s">
+        <v>5</v>
+      </c>
+      <c r="G498" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H498" s="26" t="s">
+        <v>1086</v>
+      </c>
+      <c r="I498"/>
+      <c r="J498" s="46" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A499" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D499" t="s">
+        <v>44</v>
+      </c>
+      <c r="E499" t="s">
+        <v>19</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1</v>
+      </c>
+      <c r="G499" t="s">
+        <v>627</v>
+      </c>
+      <c r="H499" s="26" t="s">
+        <v>848</v>
+      </c>
+      <c r="I499" s="22" t="s">
+        <v>850</v>
+      </c>
+      <c r="J499" s="46"/>
+    </row>
+    <row r="500" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A500" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D500" t="s">
+        <v>72</v>
+      </c>
+      <c r="E500" t="s">
+        <v>240</v>
+      </c>
+      <c r="F500" t="s">
+        <v>9</v>
+      </c>
+      <c r="G500" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H500" s="26" t="s">
+        <v>680</v>
+      </c>
+      <c r="I500" s="2"/>
+      <c r="J500" s="46"/>
+    </row>
+    <row r="501" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A501" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D501" t="s">
+        <v>76</v>
+      </c>
+      <c r="E501" t="s">
+        <v>77</v>
+      </c>
+      <c r="F501" t="s">
+        <v>9</v>
+      </c>
+      <c r="G501" t="s">
+        <v>853</v>
+      </c>
+      <c r="H501" s="26" t="s">
+        <v>857</v>
+      </c>
+      <c r="I501" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="J501" s="46"/>
+    </row>
+    <row r="502" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A502" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D502" t="s">
+        <v>79</v>
+      </c>
+      <c r="E502" t="s">
+        <v>80</v>
+      </c>
+      <c r="F502" t="s">
+        <v>9</v>
+      </c>
+      <c r="G502" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H502" s="26" t="s">
+        <v>1467</v>
+      </c>
+      <c r="I502" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="J502" s="46"/>
+    </row>
+    <row r="503" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A503" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D503" t="s">
+        <v>82</v>
+      </c>
+      <c r="E503" t="s">
+        <v>83</v>
+      </c>
+      <c r="F503" t="s">
+        <v>9</v>
+      </c>
+      <c r="G503" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H503" s="26" t="s">
+        <v>681</v>
+      </c>
+      <c r="I503" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="J503" s="46"/>
+    </row>
+    <row r="504" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A504" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D504" t="s">
+        <v>84</v>
+      </c>
+      <c r="E504" t="s">
+        <v>85</v>
+      </c>
+      <c r="F504" t="s">
+        <v>9</v>
+      </c>
+      <c r="G504" t="s">
+        <v>87</v>
+      </c>
+      <c r="H504" t="s">
+        <v>682</v>
+      </c>
+      <c r="I504" s="2"/>
+      <c r="J504" s="46"/>
+    </row>
+    <row r="505" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A505" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D505" t="s">
+        <v>88</v>
+      </c>
+      <c r="E505" t="s">
+        <v>89</v>
+      </c>
+      <c r="F505" t="s">
+        <v>9</v>
+      </c>
+      <c r="G505" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H505" s="26" t="s">
+        <v>811</v>
+      </c>
+      <c r="I505" s="22" t="s">
+        <v>812</v>
+      </c>
+      <c r="J505" s="46" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A506" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D506" t="s">
+        <v>90</v>
+      </c>
+      <c r="E506" t="s">
+        <v>91</v>
+      </c>
+      <c r="F506" t="s">
+        <v>9</v>
+      </c>
+      <c r="G506" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H506" s="26" t="s">
+        <v>1881</v>
+      </c>
+      <c r="I506" s="3" t="s">
+        <v>1879</v>
+      </c>
+      <c r="J506" s="48" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A507" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D507" t="s">
+        <v>46</v>
+      </c>
+      <c r="E507" t="s">
+        <v>24</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1</v>
+      </c>
+      <c r="G507" t="s">
+        <v>25</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1997</v>
+      </c>
+      <c r="I507"/>
+      <c r="J507" s="46"/>
+    </row>
+    <row r="508" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A508" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D508" t="s">
+        <v>47</v>
+      </c>
+      <c r="E508" t="s">
+        <v>26</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1</v>
+      </c>
+      <c r="G508" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H508" s="26" t="s">
+        <v>1670</v>
+      </c>
+      <c r="I508" s="30" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J508" s="46"/>
+    </row>
+    <row r="509" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A509" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D509" t="s">
+        <v>48</v>
+      </c>
+      <c r="E509" t="s">
+        <v>28</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1</v>
+      </c>
+      <c r="G509" t="s">
+        <v>101</v>
+      </c>
+      <c r="H509" t="s">
+        <v>683</v>
+      </c>
+      <c r="I509"/>
+      <c r="J509" s="46"/>
+    </row>
+    <row r="510" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A510" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D510" t="s">
+        <v>102</v>
+      </c>
+      <c r="E510" t="s">
+        <v>103</v>
+      </c>
+      <c r="F510" t="s">
+        <v>9</v>
+      </c>
+      <c r="G510" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H510" s="26" t="s">
+        <v>684</v>
+      </c>
+      <c r="I510" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="J510" s="46"/>
+    </row>
+    <row r="511" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A511" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D511" t="s">
+        <v>104</v>
+      </c>
+      <c r="E511" t="s">
+        <v>105</v>
+      </c>
+      <c r="F511" t="s">
+        <v>9</v>
+      </c>
+      <c r="G511" t="s">
+        <v>107</v>
+      </c>
+      <c r="H511" s="26" t="s">
+        <v>685</v>
+      </c>
+      <c r="I511" s="3"/>
+      <c r="J511" s="46"/>
+    </row>
+    <row r="512" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A512" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D512" t="s">
+        <v>49</v>
+      </c>
+      <c r="E512" t="s">
+        <v>29</v>
+      </c>
+      <c r="F512" t="s">
+        <v>5</v>
+      </c>
+      <c r="G512" t="s">
+        <v>31</v>
+      </c>
+      <c r="H512" s="26" t="s">
+        <v>1421</v>
+      </c>
+      <c r="I512" s="22" t="s">
+        <v>1419</v>
+      </c>
+      <c r="J512" s="46"/>
+    </row>
+    <row r="513" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A513" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D513" t="s">
+        <v>50</v>
+      </c>
+      <c r="E513" t="s">
+        <v>32</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1</v>
+      </c>
+      <c r="G513" t="s">
+        <v>306</v>
+      </c>
+      <c r="H513" s="26" t="s">
+        <v>687</v>
+      </c>
+      <c r="I513" s="30" t="s">
+        <v>695</v>
+      </c>
+      <c r="J513" s="46"/>
+    </row>
+    <row r="514" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A514" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D514" t="s">
+        <v>51</v>
+      </c>
+      <c r="E514" t="s">
+        <v>33</v>
+      </c>
+      <c r="F514" t="s">
+        <v>9</v>
+      </c>
+      <c r="G514" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H514" s="26" t="s">
+        <v>1407</v>
+      </c>
+      <c r="I514" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="J514" s="46" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A515" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D515" t="s">
+        <v>113</v>
+      </c>
+      <c r="E515" t="s">
+        <v>114</v>
+      </c>
+      <c r="F515" t="s">
+        <v>9</v>
+      </c>
+      <c r="G515" t="s">
+        <v>880</v>
+      </c>
+      <c r="H515" s="26" t="s">
+        <v>890</v>
+      </c>
+      <c r="I515" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J515" s="46"/>
+    </row>
+    <row r="516" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A516" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D516" t="s">
+        <v>115</v>
+      </c>
+      <c r="E516" t="s">
+        <v>116</v>
+      </c>
+      <c r="F516" t="s">
+        <v>9</v>
+      </c>
+      <c r="G516" t="s">
+        <v>900</v>
+      </c>
+      <c r="H516" s="26" t="s">
+        <v>697</v>
+      </c>
+      <c r="I516" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="J516" s="46" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A517" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D517" t="s">
+        <v>115</v>
+      </c>
+      <c r="E517" t="s">
+        <v>116</v>
+      </c>
+      <c r="F517" t="s">
+        <v>9</v>
+      </c>
+      <c r="G517" t="s">
+        <v>900</v>
+      </c>
+      <c r="H517" s="26" t="s">
+        <v>667</v>
+      </c>
+      <c r="I517" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="J517" s="46"/>
+    </row>
+    <row r="518" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A518" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D518" t="s">
+        <v>117</v>
+      </c>
+      <c r="E518" t="s">
+        <v>118</v>
+      </c>
+      <c r="F518" t="s">
+        <v>9</v>
+      </c>
+      <c r="G518" t="s">
+        <v>119</v>
+      </c>
+      <c r="H518" s="26" t="s">
+        <v>926</v>
+      </c>
+      <c r="I518" s="3"/>
+      <c r="J518" s="46"/>
+    </row>
+    <row r="519" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A519" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D519" t="s">
+        <v>120</v>
+      </c>
+      <c r="E519" t="s">
+        <v>121</v>
+      </c>
+      <c r="F519" t="s">
+        <v>9</v>
+      </c>
+      <c r="G519" t="s">
+        <v>930</v>
+      </c>
+      <c r="H519" s="26" t="s">
+        <v>934</v>
+      </c>
+      <c r="I519" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="J519" s="46"/>
+    </row>
+    <row r="520" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A520" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D520" t="s">
+        <v>123</v>
+      </c>
+      <c r="E520" t="s">
+        <v>124</v>
+      </c>
+      <c r="F520" t="s">
+        <v>1</v>
+      </c>
+      <c r="G520" t="s">
+        <v>126</v>
+      </c>
+      <c r="H520" s="26" t="s">
+        <v>977</v>
+      </c>
+      <c r="I520" s="3"/>
+      <c r="J520" s="46" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A521" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D521" t="s">
+        <v>127</v>
+      </c>
+      <c r="E521" t="s">
+        <v>128</v>
+      </c>
+      <c r="F521" t="s">
+        <v>1</v>
+      </c>
+      <c r="G521" t="s">
+        <v>958</v>
+      </c>
+      <c r="H521" s="26" t="s">
+        <v>1862</v>
+      </c>
+      <c r="I521" s="22" t="s">
+        <v>959</v>
+      </c>
+      <c r="J521" s="46" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A522" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D522" t="s">
+        <v>62</v>
+      </c>
+      <c r="E522" t="s">
+        <v>61</v>
+      </c>
+      <c r="F522" t="s">
+        <v>9</v>
+      </c>
+      <c r="G522" t="s">
+        <v>719</v>
+      </c>
+      <c r="H522" s="26" t="s">
+        <v>688</v>
+      </c>
+      <c r="I522" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="J522" s="46"/>
+    </row>
+    <row r="523" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A523" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D523" t="s">
+        <v>58</v>
+      </c>
+      <c r="E523" t="s">
+        <v>239</v>
+      </c>
+      <c r="F523" t="s">
+        <v>5</v>
+      </c>
+      <c r="G523" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H523" s="26" t="s">
+        <v>689</v>
+      </c>
+      <c r="I523" s="22" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J523" s="46" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A524" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D524" t="s">
+        <v>52</v>
+      </c>
+      <c r="E524" t="s">
+        <v>35</v>
+      </c>
+      <c r="F524" t="s">
+        <v>5</v>
+      </c>
+      <c r="G524" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H524" s="26" t="s">
+        <v>703</v>
+      </c>
+      <c r="I524" s="37" t="s">
+        <v>702</v>
+      </c>
+      <c r="J524" s="46"/>
+    </row>
+    <row r="525" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A525" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D525" t="s">
+        <v>52</v>
+      </c>
+      <c r="E525" t="s">
+        <v>35</v>
+      </c>
+      <c r="F525" t="s">
+        <v>5</v>
+      </c>
+      <c r="G525" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H525" s="26" t="s">
+        <v>705</v>
+      </c>
+      <c r="I525" s="38" t="s">
+        <v>704</v>
+      </c>
+      <c r="J525" s="46"/>
+    </row>
+    <row r="526" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A526" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D526" t="s">
+        <v>52</v>
+      </c>
+      <c r="E526" t="s">
+        <v>35</v>
+      </c>
+      <c r="F526" t="s">
+        <v>5</v>
+      </c>
+      <c r="G526" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H526" s="26" t="s">
+        <v>701</v>
+      </c>
+      <c r="I526" s="38" t="s">
+        <v>706</v>
+      </c>
+      <c r="J526" s="46"/>
+    </row>
+    <row r="527" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A527" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D527" t="s">
+        <v>53</v>
+      </c>
+      <c r="E527" t="s">
+        <v>37</v>
+      </c>
+      <c r="F527" t="s">
+        <v>5</v>
+      </c>
+      <c r="G527" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H527" s="26" t="s">
+        <v>1074</v>
+      </c>
+      <c r="I527" s="38" t="s">
+        <v>1075</v>
+      </c>
+      <c r="J527" s="46" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A528" s="23" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B528" s="23" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C528" s="23" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D528" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E528" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F528" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G528" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H528" s="32" t="s">
+        <v>1410</v>
+      </c>
+      <c r="I528" s="35" t="s">
+        <v>1409</v>
+      </c>
+      <c r="J528" s="47"/>
+    </row>
+    <row r="529" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A529" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C529" t="s">
+        <v>675</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E529" t="s">
+        <v>164</v>
+      </c>
+      <c r="F529" t="s">
+        <v>5</v>
+      </c>
+      <c r="G529" t="s">
+        <v>179</v>
+      </c>
+      <c r="H529" s="26" t="s">
+        <v>843</v>
+      </c>
+      <c r="I529" s="22" t="s">
+        <v>844</v>
+      </c>
+      <c r="J529" s="46"/>
+    </row>
+    <row r="530" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A530" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C530" t="s">
+        <v>675</v>
+      </c>
+      <c r="D530" t="s">
+        <v>40</v>
+      </c>
+      <c r="E530" t="s">
+        <v>4</v>
+      </c>
+      <c r="F530" t="s">
+        <v>5</v>
+      </c>
+      <c r="G530" t="s">
+        <v>733</v>
+      </c>
+      <c r="H530" s="26" t="s">
+        <v>736</v>
+      </c>
+      <c r="I530" s="30" t="s">
+        <v>739</v>
+      </c>
+      <c r="J530" s="46"/>
+    </row>
+    <row r="531" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A531" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C531" t="s">
+        <v>675</v>
+      </c>
+      <c r="D531" t="s">
+        <v>40</v>
+      </c>
+      <c r="E531" t="s">
+        <v>4</v>
+      </c>
+      <c r="F531" t="s">
+        <v>5</v>
+      </c>
+      <c r="G531" t="s">
+        <v>7</v>
+      </c>
+      <c r="H531" s="26" t="s">
+        <v>735</v>
+      </c>
+      <c r="I531" s="30" t="s">
+        <v>734</v>
+      </c>
+      <c r="J531" s="46"/>
+    </row>
+    <row r="532" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A532" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C532" t="s">
+        <v>675</v>
+      </c>
+      <c r="D532" t="s">
+        <v>65</v>
+      </c>
+      <c r="E532" t="s">
+        <v>66</v>
+      </c>
+      <c r="F532" t="s">
+        <v>9</v>
+      </c>
+      <c r="G532" t="s">
+        <v>67</v>
+      </c>
+      <c r="H532" t="s">
+        <v>836</v>
+      </c>
+      <c r="I532" s="3"/>
+      <c r="J532" s="46"/>
+    </row>
+    <row r="533" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A533" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C533" t="s">
+        <v>675</v>
+      </c>
+      <c r="D533" t="s">
+        <v>68</v>
+      </c>
+      <c r="E533" t="s">
+        <v>69</v>
+      </c>
+      <c r="F533" t="s">
+        <v>9</v>
+      </c>
+      <c r="G533" t="s">
+        <v>846</v>
+      </c>
+      <c r="H533" t="s">
+        <v>840</v>
+      </c>
+      <c r="I533" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="J533" s="46"/>
+    </row>
+    <row r="534" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A534" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C534" t="s">
+        <v>675</v>
+      </c>
+      <c r="D534" t="s">
+        <v>41</v>
+      </c>
+      <c r="E534" t="s">
+        <v>11</v>
+      </c>
+      <c r="F534" t="s">
+        <v>5</v>
+      </c>
+      <c r="G534" t="s">
+        <v>847</v>
+      </c>
+      <c r="H534" t="s">
+        <v>841</v>
+      </c>
+      <c r="I534" s="30" t="s">
+        <v>842</v>
+      </c>
+      <c r="J534" s="46"/>
+    </row>
+    <row r="535" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A535" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C535" t="s">
+        <v>675</v>
+      </c>
+      <c r="D535" t="s">
+        <v>42</v>
+      </c>
+      <c r="E535" t="s">
+        <v>15</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1</v>
+      </c>
+      <c r="G535" t="s">
+        <v>16</v>
+      </c>
+      <c r="H535" s="26" t="s">
+        <v>678</v>
+      </c>
+      <c r="I535" s="29" t="s">
+        <v>677</v>
+      </c>
+      <c r="J535" s="46"/>
+    </row>
+    <row r="536" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A536" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C536" t="s">
+        <v>675</v>
+      </c>
+      <c r="D536" t="s">
+        <v>43</v>
+      </c>
+      <c r="E536" t="s">
+        <v>17</v>
+      </c>
+      <c r="F536" t="s">
+        <v>5</v>
+      </c>
+      <c r="G536" t="s">
+        <v>18</v>
+      </c>
+      <c r="H536" s="26" t="s">
+        <v>849</v>
+      </c>
+      <c r="I536"/>
+      <c r="J536" s="46"/>
+    </row>
+    <row r="537" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A537" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C537" t="s">
+        <v>675</v>
+      </c>
+      <c r="D537" t="s">
+        <v>44</v>
+      </c>
+      <c r="E537" t="s">
+        <v>19</v>
+      </c>
+      <c r="F537" t="s">
+        <v>1</v>
+      </c>
+      <c r="G537" t="s">
+        <v>627</v>
+      </c>
+      <c r="H537" s="26" t="s">
+        <v>848</v>
+      </c>
+      <c r="I537" s="22" t="s">
+        <v>850</v>
+      </c>
+      <c r="J537" s="46"/>
+    </row>
+    <row r="538" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A538" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C538" t="s">
+        <v>675</v>
+      </c>
+      <c r="D538" t="s">
+        <v>72</v>
+      </c>
+      <c r="E538" t="s">
+        <v>240</v>
+      </c>
+      <c r="F538" t="s">
+        <v>9</v>
+      </c>
+      <c r="G538" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H538" s="26" t="s">
+        <v>680</v>
+      </c>
+      <c r="I538" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="J538" s="46"/>
+    </row>
+    <row r="539" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A539" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C539" t="s">
+        <v>675</v>
+      </c>
+      <c r="D539" t="s">
+        <v>76</v>
+      </c>
+      <c r="E539" t="s">
+        <v>77</v>
+      </c>
+      <c r="F539" t="s">
+        <v>9</v>
+      </c>
+      <c r="G539" t="s">
+        <v>853</v>
+      </c>
+      <c r="H539" s="26" t="s">
+        <v>858</v>
+      </c>
+      <c r="I539" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="J539" s="46"/>
+    </row>
+    <row r="540" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A540" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C540" t="s">
+        <v>675</v>
+      </c>
+      <c r="D540" t="s">
+        <v>79</v>
+      </c>
+      <c r="E540" t="s">
+        <v>80</v>
+      </c>
+      <c r="F540" t="s">
+        <v>9</v>
+      </c>
+      <c r="G540" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H540" s="26" t="s">
+        <v>1468</v>
+      </c>
+      <c r="I540" s="2"/>
+      <c r="J540" s="46"/>
+    </row>
+    <row r="541" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A541" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C541" t="s">
+        <v>675</v>
+      </c>
+      <c r="D541" t="s">
+        <v>82</v>
+      </c>
+      <c r="E541" t="s">
+        <v>83</v>
+      </c>
+      <c r="F541" t="s">
+        <v>9</v>
+      </c>
+      <c r="G541" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H541" s="26" t="s">
+        <v>837</v>
+      </c>
+      <c r="I541" s="2"/>
+      <c r="J541" s="46"/>
+    </row>
+    <row r="542" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A542" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C542" t="s">
+        <v>675</v>
+      </c>
+      <c r="D542" t="s">
+        <v>84</v>
+      </c>
+      <c r="E542" t="s">
+        <v>85</v>
+      </c>
+      <c r="F542" t="s">
+        <v>9</v>
+      </c>
+      <c r="G542" t="s">
+        <v>87</v>
+      </c>
+      <c r="H542" t="s">
+        <v>838</v>
+      </c>
+      <c r="I542" s="2"/>
+      <c r="J542" s="46"/>
+    </row>
+    <row r="543" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A543" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C543" t="s">
+        <v>675</v>
+      </c>
+      <c r="D543" t="s">
+        <v>90</v>
+      </c>
+      <c r="E543" t="s">
+        <v>91</v>
+      </c>
+      <c r="F543" t="s">
+        <v>9</v>
+      </c>
+      <c r="G543" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H543" s="26" t="s">
+        <v>1883</v>
+      </c>
+      <c r="I543" s="3" t="s">
+        <v>1882</v>
+      </c>
+      <c r="J543" s="46"/>
+    </row>
+    <row r="544" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A544" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C544" t="s">
+        <v>675</v>
+      </c>
+      <c r="D544" t="s">
+        <v>93</v>
+      </c>
+      <c r="E544" t="s">
+        <v>94</v>
+      </c>
+      <c r="F544" t="s">
+        <v>9</v>
+      </c>
+      <c r="G544" t="s">
+        <v>225</v>
+      </c>
+      <c r="H544" s="26" t="s">
+        <v>839</v>
+      </c>
+      <c r="I544" s="2"/>
+      <c r="J544" s="46"/>
+    </row>
+    <row r="545" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A545" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C545" t="s">
+        <v>675</v>
+      </c>
+      <c r="D545" t="s">
+        <v>46</v>
+      </c>
+      <c r="E545" t="s">
+        <v>24</v>
+      </c>
+      <c r="F545" t="s">
+        <v>1</v>
+      </c>
+      <c r="G545" t="s">
+        <v>25</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1998</v>
+      </c>
+      <c r="I545"/>
+      <c r="J545" s="46"/>
+    </row>
+    <row r="546" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A546" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C546" t="s">
+        <v>675</v>
+      </c>
+      <c r="D546" t="s">
+        <v>97</v>
+      </c>
+      <c r="E546" t="s">
+        <v>98</v>
+      </c>
+      <c r="F546" t="s">
+        <v>9</v>
+      </c>
+      <c r="G546" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H546" s="26" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I546" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J546" s="46"/>
+    </row>
+    <row r="547" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A547" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C547" t="s">
+        <v>675</v>
+      </c>
+      <c r="D547" t="s">
+        <v>47</v>
+      </c>
+      <c r="E547" t="s">
+        <v>26</v>
+      </c>
+      <c r="F547" t="s">
+        <v>9</v>
+      </c>
+      <c r="G547" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H547" s="26" t="s">
+        <v>1671</v>
+      </c>
+      <c r="I547" s="30" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J547" s="46"/>
+    </row>
+    <row r="548" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A548" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C548" t="s">
+        <v>675</v>
+      </c>
+      <c r="D548" t="s">
+        <v>48</v>
+      </c>
+      <c r="E548" t="s">
+        <v>28</v>
+      </c>
+      <c r="F548" t="s">
+        <v>5</v>
+      </c>
+      <c r="G548" t="s">
+        <v>101</v>
+      </c>
+      <c r="H548" t="s">
+        <v>683</v>
+      </c>
+      <c r="I548"/>
+      <c r="J548" s="46"/>
+    </row>
+    <row r="549" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A549" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C549" t="s">
+        <v>675</v>
+      </c>
+      <c r="D549" t="s">
+        <v>102</v>
+      </c>
+      <c r="E549" t="s">
+        <v>103</v>
+      </c>
+      <c r="F549" t="s">
+        <v>9</v>
+      </c>
+      <c r="G549" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H549" s="26" t="s">
+        <v>684</v>
+      </c>
+      <c r="I549" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="J549" s="46"/>
+    </row>
+    <row r="550" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A550" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C550" t="s">
+        <v>675</v>
+      </c>
+      <c r="D550" t="s">
+        <v>104</v>
+      </c>
+      <c r="E550" t="s">
+        <v>105</v>
+      </c>
+      <c r="F550" t="s">
+        <v>9</v>
+      </c>
+      <c r="G550" t="s">
+        <v>107</v>
+      </c>
+      <c r="H550" s="26" t="s">
+        <v>832</v>
+      </c>
+      <c r="I550" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="J550" s="46"/>
+    </row>
+    <row r="551" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A551" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C551" t="s">
+        <v>675</v>
+      </c>
+      <c r="D551" t="s">
+        <v>49</v>
+      </c>
+      <c r="E551" t="s">
+        <v>29</v>
+      </c>
+      <c r="F551" t="s">
+        <v>1</v>
+      </c>
+      <c r="G551" t="s">
+        <v>31</v>
+      </c>
+      <c r="H551" s="26" t="s">
+        <v>1420</v>
+      </c>
+      <c r="I551" s="22" t="s">
+        <v>1419</v>
+      </c>
+      <c r="J551" s="46"/>
+    </row>
+    <row r="552" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A552" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C552" t="s">
+        <v>675</v>
+      </c>
+      <c r="D552" t="s">
+        <v>50</v>
+      </c>
+      <c r="E552" t="s">
+        <v>32</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1</v>
+      </c>
+      <c r="G552" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H552" s="26" t="s">
+        <v>1606</v>
+      </c>
+      <c r="I552" s="3" t="s">
+        <v>1605</v>
+      </c>
+      <c r="J552" s="46"/>
+    </row>
+    <row r="553" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A553" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C553" t="s">
+        <v>675</v>
+      </c>
+      <c r="D553" t="s">
+        <v>51</v>
+      </c>
+      <c r="E553" t="s">
+        <v>33</v>
+      </c>
+      <c r="F553" t="s">
+        <v>9</v>
+      </c>
+      <c r="G553" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H553" s="26" t="s">
+        <v>875</v>
+      </c>
+      <c r="I553" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="J553" s="46"/>
+    </row>
+    <row r="554" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A554" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C554" t="s">
+        <v>675</v>
+      </c>
+      <c r="D554" t="s">
+        <v>113</v>
+      </c>
+      <c r="E554" t="s">
+        <v>114</v>
+      </c>
+      <c r="F554" t="s">
+        <v>9</v>
+      </c>
+      <c r="G554" t="s">
+        <v>880</v>
+      </c>
+      <c r="H554" s="26" t="s">
+        <v>891</v>
+      </c>
+      <c r="I554" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J554" s="46"/>
+    </row>
+    <row r="555" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A555" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C555" t="s">
+        <v>675</v>
+      </c>
+      <c r="D555" t="s">
+        <v>115</v>
+      </c>
+      <c r="E555" t="s">
+        <v>116</v>
+      </c>
+      <c r="F555" t="s">
+        <v>5</v>
+      </c>
+      <c r="G555" t="s">
+        <v>900</v>
+      </c>
+      <c r="H555" s="26" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I555" s="3" t="s">
+        <v>1643</v>
+      </c>
+      <c r="J555" s="46" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A556" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C556" t="s">
+        <v>675</v>
+      </c>
+      <c r="D556" t="s">
+        <v>117</v>
+      </c>
+      <c r="E556" t="s">
+        <v>118</v>
+      </c>
+      <c r="F556" t="s">
+        <v>9</v>
+      </c>
+      <c r="G556" t="s">
+        <v>119</v>
+      </c>
+      <c r="H556" t="s">
+        <v>96</v>
+      </c>
+      <c r="I556" s="3"/>
+      <c r="J556" s="46"/>
+    </row>
+    <row r="557" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A557" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C557" t="s">
+        <v>675</v>
+      </c>
+      <c r="D557" t="s">
+        <v>120</v>
+      </c>
+      <c r="E557" t="s">
+        <v>121</v>
+      </c>
+      <c r="F557" t="s">
+        <v>9</v>
+      </c>
+      <c r="G557" t="s">
+        <v>930</v>
+      </c>
+      <c r="H557" s="26" t="s">
+        <v>931</v>
+      </c>
+      <c r="I557" s="2" t="s">
+        <v>932</v>
+      </c>
+      <c r="J557" s="46"/>
+    </row>
+    <row r="558" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A558" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C558" t="s">
+        <v>675</v>
+      </c>
+      <c r="D558" t="s">
+        <v>123</v>
+      </c>
+      <c r="E558" t="s">
+        <v>124</v>
+      </c>
+      <c r="F558" t="s">
+        <v>1</v>
+      </c>
+      <c r="G558" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H558" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="I558" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="J558" s="46"/>
+    </row>
+    <row r="559" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A559" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C559" t="s">
+        <v>675</v>
+      </c>
+      <c r="D559" t="s">
+        <v>127</v>
+      </c>
+      <c r="E559" t="s">
+        <v>128</v>
+      </c>
+      <c r="F559" t="s">
+        <v>9</v>
+      </c>
+      <c r="G559" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H559" t="s">
+        <v>961</v>
+      </c>
+      <c r="I559" s="2"/>
+      <c r="J559" s="46"/>
+    </row>
+    <row r="560" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A560" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C560" t="s">
+        <v>675</v>
+      </c>
+      <c r="D560" t="s">
+        <v>62</v>
+      </c>
+      <c r="E560" t="s">
+        <v>61</v>
+      </c>
+      <c r="F560" t="s">
+        <v>9</v>
+      </c>
+      <c r="G560" t="s">
+        <v>719</v>
+      </c>
+      <c r="H560" s="26" t="s">
+        <v>718</v>
+      </c>
+      <c r="I560" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="J560" s="46"/>
+    </row>
+    <row r="561" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A561" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C561" t="s">
+        <v>675</v>
+      </c>
+      <c r="D561" t="s">
+        <v>58</v>
+      </c>
+      <c r="E561" t="s">
+        <v>239</v>
+      </c>
+      <c r="F561" t="s">
+        <v>9</v>
+      </c>
+      <c r="G561" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H561" s="26" t="s">
+        <v>689</v>
+      </c>
+      <c r="I561" s="22" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J561" s="46" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A562" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C562" t="s">
+        <v>675</v>
+      </c>
+      <c r="D562" t="s">
+        <v>52</v>
+      </c>
+      <c r="E562" t="s">
+        <v>35</v>
+      </c>
+      <c r="F562" t="s">
+        <v>5</v>
+      </c>
+      <c r="G562" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H562" s="26" t="s">
+        <v>707</v>
+      </c>
+      <c r="I562" s="37" t="s">
+        <v>702</v>
+      </c>
+      <c r="J562" s="46"/>
+    </row>
+    <row r="563" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A563" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C563" t="s">
+        <v>675</v>
+      </c>
+      <c r="D563" t="s">
+        <v>52</v>
+      </c>
+      <c r="E563" t="s">
+        <v>35</v>
+      </c>
+      <c r="F563" t="s">
+        <v>5</v>
+      </c>
+      <c r="G563" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H563" s="26" t="s">
+        <v>705</v>
+      </c>
+      <c r="I563" s="38" t="s">
+        <v>704</v>
+      </c>
+      <c r="J563" s="46"/>
+    </row>
+    <row r="564" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A564" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C564" t="s">
+        <v>675</v>
+      </c>
+      <c r="D564" t="s">
+        <v>52</v>
+      </c>
+      <c r="E564" t="s">
+        <v>35</v>
+      </c>
+      <c r="F564" t="s">
+        <v>5</v>
+      </c>
+      <c r="G564" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H564" s="26" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I564" s="38" t="s">
+        <v>706</v>
+      </c>
+      <c r="J564" s="46"/>
+    </row>
+    <row r="565" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A565" s="23" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B565" s="23" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C565" s="23" t="s">
+        <v>675</v>
+      </c>
+      <c r="D565" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E565" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F565" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G565" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H565" s="32" t="s">
+        <v>1410</v>
+      </c>
+      <c r="I565" s="35" t="s">
+        <v>1411</v>
+      </c>
+      <c r="J565" s="47" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A566" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D566" t="s">
+        <v>40</v>
+      </c>
+      <c r="E566" t="s">
+        <v>4</v>
+      </c>
+      <c r="F566" t="s">
+        <v>1</v>
+      </c>
+      <c r="G566" t="s">
+        <v>7</v>
+      </c>
+      <c r="H566" t="s">
+        <v>1436</v>
+      </c>
+      <c r="I566" s="3" t="s">
+        <v>1437</v>
+      </c>
+      <c r="J566" s="46"/>
+    </row>
+    <row r="567" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A567" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D567" t="s">
+        <v>65</v>
+      </c>
+      <c r="E567" t="s">
+        <v>66</v>
+      </c>
+      <c r="F567" t="s">
+        <v>1</v>
+      </c>
+      <c r="G567" t="s">
+        <v>67</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I567" s="2" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J567" s="46"/>
+    </row>
+    <row r="568" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A568" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D568" t="s">
+        <v>68</v>
+      </c>
+      <c r="E568" t="s">
+        <v>69</v>
+      </c>
+      <c r="F568" t="s">
+        <v>5</v>
+      </c>
+      <c r="G568" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H568" t="s">
+        <v>1441</v>
+      </c>
+      <c r="I568" s="3" t="s">
+        <v>1442</v>
+      </c>
+      <c r="J568" s="46" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A569" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D569" t="s">
+        <v>41</v>
+      </c>
+      <c r="E569" t="s">
+        <v>11</v>
+      </c>
+      <c r="F569" t="s">
+        <v>5</v>
+      </c>
+      <c r="G569" t="s">
+        <v>206</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1505</v>
+      </c>
+      <c r="I569" s="2" t="s">
+        <v>1443</v>
+      </c>
+      <c r="J569" s="46" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A570" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D570" t="s">
+        <v>41</v>
+      </c>
+      <c r="E570" t="s">
+        <v>11</v>
+      </c>
+      <c r="F570" t="s">
+        <v>5</v>
+      </c>
+      <c r="G570" t="s">
+        <v>206</v>
+      </c>
+      <c r="H570" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I570" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J570" s="46" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A571" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D571" t="s">
+        <v>42</v>
+      </c>
+      <c r="E571" t="s">
+        <v>15</v>
+      </c>
+      <c r="F571" t="s">
+        <v>5</v>
+      </c>
+      <c r="G571" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H571" s="26" t="s">
+        <v>1687</v>
+      </c>
+      <c r="I571" s="3" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J571" s="46"/>
+    </row>
+    <row r="572" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A572" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D572" t="s">
+        <v>43</v>
+      </c>
+      <c r="E572" t="s">
+        <v>17</v>
+      </c>
+      <c r="F572" t="s">
+        <v>5</v>
+      </c>
+      <c r="G572" t="s">
+        <v>18</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1444</v>
+      </c>
+      <c r="I572" s="3" t="s">
+        <v>1445</v>
+      </c>
+      <c r="J572" s="46"/>
+    </row>
+    <row r="573" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A573" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D573" t="s">
+        <v>72</v>
+      </c>
+      <c r="E573" t="s">
+        <v>240</v>
+      </c>
+      <c r="F573" t="s">
+        <v>1</v>
+      </c>
+      <c r="G573" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1446</v>
+      </c>
+      <c r="I573" s="3" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J573" s="46"/>
+    </row>
+    <row r="574" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A574" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D574" t="s">
+        <v>73</v>
+      </c>
+      <c r="E574" t="s">
+        <v>74</v>
+      </c>
+      <c r="F574" t="s">
+        <v>5</v>
+      </c>
+      <c r="G574" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H574" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="I574" s="3" t="s">
+        <v>1449</v>
+      </c>
+      <c r="J574" s="46"/>
+    </row>
+    <row r="575" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A575" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D575" t="s">
+        <v>76</v>
+      </c>
+      <c r="E575" t="s">
+        <v>77</v>
+      </c>
+      <c r="F575" t="s">
+        <v>1</v>
+      </c>
+      <c r="G575" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H575" t="s">
+        <v>1452</v>
+      </c>
+      <c r="I575" s="3"/>
+      <c r="J575" s="46" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A576" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D576" t="s">
+        <v>79</v>
+      </c>
+      <c r="E576" t="s">
+        <v>80</v>
+      </c>
+      <c r="F576" t="s">
+        <v>9</v>
+      </c>
+      <c r="G576" s="26" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H576" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I576" s="3" t="s">
+        <v>1469</v>
+      </c>
+      <c r="J576" s="46"/>
+    </row>
+    <row r="577" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A577" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D577" t="s">
+        <v>82</v>
+      </c>
+      <c r="E577" t="s">
+        <v>83</v>
+      </c>
+      <c r="F577" t="s">
+        <v>5</v>
+      </c>
+      <c r="G577" s="26" t="s">
+        <v>804</v>
+      </c>
+      <c r="H577" t="s">
+        <v>1475</v>
+      </c>
+      <c r="I577" s="3" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J577" s="46"/>
+    </row>
+    <row r="578" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A578" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D578" t="s">
+        <v>90</v>
+      </c>
+      <c r="E578" t="s">
+        <v>91</v>
+      </c>
+      <c r="F578" t="s">
+        <v>5</v>
+      </c>
+      <c r="G578" s="26" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H578" t="s">
+        <v>1472</v>
+      </c>
+      <c r="I578" s="3" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J578" s="46"/>
+    </row>
+    <row r="579" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A579" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D579" t="s">
+        <v>93</v>
+      </c>
+      <c r="E579" t="s">
+        <v>94</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1</v>
+      </c>
+      <c r="G579" t="s">
+        <v>225</v>
+      </c>
+      <c r="H579" t="s">
+        <v>1474</v>
+      </c>
+      <c r="I579" s="3" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J579" s="46"/>
+    </row>
+    <row r="580" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A580" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D580" t="s">
+        <v>46</v>
+      </c>
+      <c r="E580" t="s">
+        <v>24</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1</v>
+      </c>
+      <c r="G580" t="s">
+        <v>25</v>
+      </c>
+      <c r="H580" t="s">
+        <v>1999</v>
+      </c>
+      <c r="I580" s="3"/>
+      <c r="J580" s="46" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A581" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D581" t="s">
+        <v>97</v>
+      </c>
+      <c r="E581" t="s">
+        <v>98</v>
+      </c>
+      <c r="F581" t="s">
+        <v>5</v>
+      </c>
+      <c r="G581" t="s">
+        <v>100</v>
+      </c>
+      <c r="H581" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I581" s="3" t="s">
+        <v>1478</v>
+      </c>
+      <c r="J581" s="46"/>
+    </row>
+    <row r="582" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A582" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D582" t="s">
+        <v>102</v>
+      </c>
+      <c r="E582" t="s">
+        <v>103</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1</v>
+      </c>
+      <c r="G582" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H582" t="s">
+        <v>1481</v>
+      </c>
+      <c r="I582" s="3" t="s">
+        <v>1480</v>
+      </c>
+      <c r="J582" s="46"/>
+    </row>
+    <row r="583" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A583" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D583" t="s">
+        <v>104</v>
+      </c>
+      <c r="E583" t="s">
+        <v>105</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1</v>
+      </c>
+      <c r="G583" t="s">
+        <v>107</v>
+      </c>
+      <c r="H583" t="s">
+        <v>1481</v>
+      </c>
+      <c r="I583" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="J583" s="46"/>
+    </row>
+    <row r="584" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A584" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D584" t="s">
+        <v>49</v>
+      </c>
+      <c r="E584" t="s">
+        <v>29</v>
+      </c>
+      <c r="F584" t="s">
+        <v>5</v>
+      </c>
+      <c r="G584" t="s">
+        <v>31</v>
+      </c>
+      <c r="H584" t="s">
+        <v>1483</v>
+      </c>
+      <c r="I584" s="3" t="s">
+        <v>1482</v>
+      </c>
+      <c r="J584" s="46"/>
+    </row>
+    <row r="585" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A585" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D585" t="s">
+        <v>51</v>
+      </c>
+      <c r="E585" t="s">
+        <v>33</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1</v>
+      </c>
+      <c r="G585" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H585" t="s">
+        <v>1485</v>
+      </c>
+      <c r="I585" s="3" t="s">
+        <v>1484</v>
+      </c>
+      <c r="J585" s="46" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A586" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D586" t="s">
+        <v>113</v>
+      </c>
+      <c r="E586" t="s">
+        <v>114</v>
+      </c>
+      <c r="F586" t="s">
+        <v>5</v>
+      </c>
+      <c r="G586" t="s">
+        <v>880</v>
+      </c>
+      <c r="H586" t="s">
+        <v>884</v>
+      </c>
+      <c r="I586" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="J586" s="46" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A587" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D587" t="s">
+        <v>115</v>
+      </c>
+      <c r="E587" t="s">
+        <v>116</v>
+      </c>
+      <c r="F587" t="s">
+        <v>5</v>
+      </c>
+      <c r="G587" t="s">
+        <v>900</v>
+      </c>
+      <c r="H587" t="s">
+        <v>1487</v>
+      </c>
+      <c r="I587" s="3" t="s">
+        <v>1486</v>
+      </c>
+      <c r="J587" s="46" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A588" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D588" t="s">
+        <v>117</v>
+      </c>
+      <c r="E588" t="s">
+        <v>118</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1</v>
+      </c>
+      <c r="G588" t="s">
+        <v>119</v>
+      </c>
+      <c r="H588" t="s">
+        <v>1488</v>
+      </c>
+      <c r="I588" s="3" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J588" s="46"/>
+    </row>
+    <row r="589" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A589" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D589" t="s">
+        <v>120</v>
+      </c>
+      <c r="E589" t="s">
+        <v>121</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1</v>
+      </c>
+      <c r="G589" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H589" t="s">
+        <v>1481</v>
+      </c>
+      <c r="I589" s="22" t="s">
+        <v>940</v>
+      </c>
+      <c r="J589" s="46" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A590" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D590" t="s">
+        <v>123</v>
+      </c>
+      <c r="E590" t="s">
+        <v>124</v>
+      </c>
+      <c r="F590" t="s">
+        <v>5</v>
+      </c>
+      <c r="G590" t="s">
+        <v>126</v>
+      </c>
+      <c r="H590" t="s">
+        <v>1824</v>
+      </c>
+      <c r="I590" s="22" t="s">
+        <v>980</v>
+      </c>
+      <c r="J590" s="46" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A591" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D591" t="s">
+        <v>127</v>
+      </c>
+      <c r="E591" t="s">
+        <v>128</v>
+      </c>
+      <c r="F591" t="s">
+        <v>5</v>
+      </c>
+      <c r="G591" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H591" s="26" t="s">
+        <v>1492</v>
+      </c>
+      <c r="I591" s="29" t="s">
+        <v>1490</v>
+      </c>
+      <c r="J591" s="46" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A592" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D592" t="s">
+        <v>62</v>
+      </c>
+      <c r="E592" t="s">
+        <v>61</v>
+      </c>
+      <c r="F592" t="s">
+        <v>5</v>
+      </c>
+      <c r="G592" t="s">
+        <v>719</v>
+      </c>
+      <c r="H592" s="26" t="s">
+        <v>1494</v>
+      </c>
+      <c r="I592" s="29" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J592" s="46"/>
+    </row>
+    <row r="593" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A593" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D593" t="s">
+        <v>52</v>
+      </c>
+      <c r="E593" t="s">
+        <v>35</v>
+      </c>
+      <c r="F593" t="s">
+        <v>1</v>
+      </c>
+      <c r="G593" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H593" t="s">
+        <v>1829</v>
+      </c>
+      <c r="I593" s="29" t="s">
+        <v>1495</v>
+      </c>
+      <c r="J593" s="46" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A594" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D594" t="s">
+        <v>52</v>
+      </c>
+      <c r="E594" t="s">
+        <v>35</v>
+      </c>
+      <c r="F594" t="s">
+        <v>5</v>
+      </c>
+      <c r="G594" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H594" s="21" t="s">
+        <v>1844</v>
+      </c>
+      <c r="I594" s="29" t="s">
+        <v>1843</v>
+      </c>
+      <c r="J594" s="46"/>
+    </row>
+    <row r="595" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A595" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D595" t="s">
+        <v>52</v>
+      </c>
+      <c r="E595" t="s">
+        <v>35</v>
+      </c>
+      <c r="F595" t="s">
+        <v>5</v>
+      </c>
+      <c r="G595" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H595" s="21" t="s">
+        <v>1500</v>
+      </c>
+      <c r="I595" s="29" t="s">
+        <v>1502</v>
+      </c>
+      <c r="J595" s="46"/>
+    </row>
+    <row r="596" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A596" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D596" t="s">
+        <v>52</v>
+      </c>
+      <c r="E596" t="s">
+        <v>35</v>
+      </c>
+      <c r="F596" t="s">
+        <v>5</v>
+      </c>
+      <c r="G596" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H596" t="s">
+        <v>1499</v>
+      </c>
+      <c r="I596" s="29" t="s">
+        <v>1497</v>
+      </c>
+      <c r="J596" s="46"/>
+    </row>
+    <row r="597" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A597" s="23" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B597" s="23" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C597" s="23" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D597" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E597" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F597" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G597" s="23" t="s">
         <v>572</v>
       </c>
-      <c r="H258" s="18" t="s">
-[...7 lines deleted...]
-      <c r="A259" s="18" t="s">
+      <c r="H597" s="23" t="s">
+        <v>1504</v>
+      </c>
+      <c r="I597" s="33" t="s">
+        <v>1503</v>
+      </c>
+      <c r="J597" s="47"/>
+    </row>
+    <row r="598" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A598" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C598" t="s">
+        <v>472</v>
+      </c>
+      <c r="D598" t="s">
+        <v>302</v>
+      </c>
+      <c r="E598" t="s">
+        <v>164</v>
+      </c>
+      <c r="F598" t="s">
+        <v>1</v>
+      </c>
+      <c r="G598" t="s">
+        <v>179</v>
+      </c>
+      <c r="H598" s="26" t="s">
+        <v>459</v>
+      </c>
+      <c r="I598" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="J598" s="46"/>
+    </row>
+    <row r="599" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A599" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C599" t="s">
+        <v>472</v>
+      </c>
+      <c r="D599" t="s">
+        <v>40</v>
+      </c>
+      <c r="E599" t="s">
+        <v>4</v>
+      </c>
+      <c r="F599" t="s">
+        <v>5</v>
+      </c>
+      <c r="G599" t="s">
+        <v>7</v>
+      </c>
+      <c r="H599" s="26" t="s">
+        <v>460</v>
+      </c>
+      <c r="I599" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="J599" s="46"/>
+    </row>
+    <row r="600" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A600" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C600" t="s">
+        <v>472</v>
+      </c>
+      <c r="D600" t="s">
+        <v>65</v>
+      </c>
+      <c r="E600" t="s">
+        <v>66</v>
+      </c>
+      <c r="F600" t="s">
+        <v>1</v>
+      </c>
+      <c r="G600" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H600" s="26" t="s">
+        <v>1708</v>
+      </c>
+      <c r="I600" s="22" t="s">
+        <v>1707</v>
+      </c>
+      <c r="J600" s="46" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A601" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C601" t="s">
+        <v>472</v>
+      </c>
+      <c r="D601" t="s">
+        <v>68</v>
+      </c>
+      <c r="E601" t="s">
+        <v>69</v>
+      </c>
+      <c r="F601" t="s">
+        <v>1</v>
+      </c>
+      <c r="G601" t="s">
+        <v>70</v>
+      </c>
+      <c r="H601" s="26" t="s">
+        <v>1710</v>
+      </c>
+      <c r="I601" s="22" t="s">
+        <v>1709</v>
+      </c>
+      <c r="J601" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A602" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C602" t="s">
+        <v>472</v>
+      </c>
+      <c r="D602" t="s">
+        <v>41</v>
+      </c>
+      <c r="E602" t="s">
+        <v>11</v>
+      </c>
+      <c r="F602" t="s">
+        <v>1</v>
+      </c>
+      <c r="G602" t="s">
+        <v>206</v>
+      </c>
+      <c r="H602" s="26" t="s">
+        <v>619</v>
+      </c>
+      <c r="I602" s="22" t="s">
+        <v>463</v>
+      </c>
+      <c r="J602" s="46"/>
+    </row>
+    <row r="603" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A603" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C603" t="s">
+        <v>472</v>
+      </c>
+      <c r="D603" t="s">
+        <v>42</v>
+      </c>
+      <c r="E603" t="s">
+        <v>15</v>
+      </c>
+      <c r="F603" t="s">
+        <v>1</v>
+      </c>
+      <c r="G603" t="s">
+        <v>16</v>
+      </c>
+      <c r="H603" s="26" t="s">
+        <v>676</v>
+      </c>
+      <c r="I603" s="29" t="s">
+        <v>1711</v>
+      </c>
+      <c r="J603" s="46" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A604" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C604" t="s">
+        <v>472</v>
+      </c>
+      <c r="D604" t="s">
+        <v>43</v>
+      </c>
+      <c r="E604" t="s">
+        <v>17</v>
+      </c>
+      <c r="F604" t="s">
+        <v>5</v>
+      </c>
+      <c r="G604" t="s">
+        <v>18</v>
+      </c>
+      <c r="H604" s="26" t="s">
+        <v>470</v>
+      </c>
+      <c r="I604" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="J604" s="46"/>
+    </row>
+    <row r="605" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A605" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C605" t="s">
+        <v>472</v>
+      </c>
+      <c r="D605" t="s">
+        <v>44</v>
+      </c>
+      <c r="E605" t="s">
+        <v>19</v>
+      </c>
+      <c r="F605" t="s">
+        <v>1</v>
+      </c>
+      <c r="G605" t="s">
+        <v>627</v>
+      </c>
+      <c r="H605" s="26" t="s">
+        <v>487</v>
+      </c>
+      <c r="I605" s="29" t="s">
+        <v>466</v>
+      </c>
+      <c r="J605" s="46" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A606" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C606" t="s">
+        <v>472</v>
+      </c>
+      <c r="D606" t="s">
+        <v>72</v>
+      </c>
+      <c r="E606" t="s">
+        <v>240</v>
+      </c>
+      <c r="F606" t="s">
+        <v>1</v>
+      </c>
+      <c r="G606" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H606" s="26" t="s">
+        <v>467</v>
+      </c>
+      <c r="I606" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="J606" s="46" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A607" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C607" t="s">
+        <v>472</v>
+      </c>
+      <c r="D607" t="s">
+        <v>73</v>
+      </c>
+      <c r="E607" t="s">
+        <v>74</v>
+      </c>
+      <c r="F607" t="s">
+        <v>1</v>
+      </c>
+      <c r="G607" t="s">
+        <v>75</v>
+      </c>
+      <c r="H607" s="26" t="s">
+        <v>1820</v>
+      </c>
+      <c r="I607" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="J607" s="46"/>
+    </row>
+    <row r="608" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A608" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C608" t="s">
+        <v>472</v>
+      </c>
+      <c r="D608" t="s">
+        <v>76</v>
+      </c>
+      <c r="E608" t="s">
+        <v>77</v>
+      </c>
+      <c r="F608" t="s">
+        <v>1</v>
+      </c>
+      <c r="G608" t="s">
+        <v>78</v>
+      </c>
+      <c r="H608" s="26" t="s">
+        <v>473</v>
+      </c>
+      <c r="I608" s="3"/>
+      <c r="J608" s="46" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A609" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C609" t="s">
+        <v>472</v>
+      </c>
+      <c r="D609" t="s">
+        <v>79</v>
+      </c>
+      <c r="E609" t="s">
+        <v>80</v>
+      </c>
+      <c r="F609" t="s">
+        <v>1</v>
+      </c>
+      <c r="G609" t="s">
+        <v>81</v>
+      </c>
+      <c r="H609" s="26" t="s">
+        <v>1465</v>
+      </c>
+      <c r="I609" s="29" t="s">
+        <v>474</v>
+      </c>
+      <c r="J609" s="46"/>
+    </row>
+    <row r="610" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A610" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C610" t="s">
+        <v>472</v>
+      </c>
+      <c r="D610" t="s">
+        <v>82</v>
+      </c>
+      <c r="E610" t="s">
+        <v>83</v>
+      </c>
+      <c r="F610" t="s">
+        <v>1</v>
+      </c>
+      <c r="G610" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H610" s="26" t="s">
+        <v>477</v>
+      </c>
+      <c r="I610" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="J610" s="46"/>
+    </row>
+    <row r="611" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A611" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C611" t="s">
+        <v>472</v>
+      </c>
+      <c r="D611" t="s">
+        <v>84</v>
+      </c>
+      <c r="E611" t="s">
+        <v>85</v>
+      </c>
+      <c r="F611" t="s">
+        <v>1</v>
+      </c>
+      <c r="G611" t="s">
+        <v>478</v>
+      </c>
+      <c r="H611" s="26" t="s">
+        <v>479</v>
+      </c>
+      <c r="I611" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="J611" s="46"/>
+    </row>
+    <row r="612" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A612" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C612" t="s">
+        <v>472</v>
+      </c>
+      <c r="D612" t="s">
+        <v>88</v>
+      </c>
+      <c r="E612" t="s">
+        <v>89</v>
+      </c>
+      <c r="F612" t="s">
+        <v>1</v>
+      </c>
+      <c r="G612" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H612" s="26" t="s">
+        <v>481</v>
+      </c>
+      <c r="I612" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="J612" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A613" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C613" t="s">
+        <v>472</v>
+      </c>
+      <c r="D613" t="s">
+        <v>90</v>
+      </c>
+      <c r="E613" t="s">
+        <v>91</v>
+      </c>
+      <c r="F613" t="s">
+        <v>1</v>
+      </c>
+      <c r="G613" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H613" s="26" t="s">
+        <v>488</v>
+      </c>
+      <c r="I613"/>
+      <c r="J613" s="46" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A614" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C614" t="s">
+        <v>472</v>
+      </c>
+      <c r="D614" t="s">
+        <v>45</v>
+      </c>
+      <c r="E614" t="s">
+        <v>21</v>
+      </c>
+      <c r="F614" t="s">
+        <v>1</v>
+      </c>
+      <c r="G614" s="26" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H614" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="I614" s="22" t="s">
+        <v>1412</v>
+      </c>
+      <c r="J614" s="46"/>
+    </row>
+    <row r="615" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A615" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C615" t="s">
+        <v>472</v>
+      </c>
+      <c r="D615" t="s">
+        <v>93</v>
+      </c>
+      <c r="E615" t="s">
+        <v>94</v>
+      </c>
+      <c r="F615" t="s">
+        <v>1</v>
+      </c>
+      <c r="G615" t="s">
+        <v>225</v>
+      </c>
+      <c r="H615" s="26" t="s">
+        <v>464</v>
+      </c>
+      <c r="I615" s="29" t="s">
+        <v>491</v>
+      </c>
+      <c r="J615" s="46"/>
+    </row>
+    <row r="616" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A616" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C616" t="s">
+        <v>472</v>
+      </c>
+      <c r="D616" t="s">
+        <v>46</v>
+      </c>
+      <c r="E616" t="s">
+        <v>24</v>
+      </c>
+      <c r="F616" t="s">
+        <v>1</v>
+      </c>
+      <c r="G616" t="s">
+        <v>25</v>
+      </c>
+      <c r="H616" s="26" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I616"/>
+      <c r="J616" s="46"/>
+    </row>
+    <row r="617" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A617" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C617" t="s">
+        <v>472</v>
+      </c>
+      <c r="D617" t="s">
+        <v>97</v>
+      </c>
+      <c r="E617" t="s">
+        <v>98</v>
+      </c>
+      <c r="F617" t="s">
+        <v>1</v>
+      </c>
+      <c r="G617" t="s">
+        <v>100</v>
+      </c>
+      <c r="H617" s="26" t="s">
+        <v>489</v>
+      </c>
+      <c r="I617" s="29" t="s">
+        <v>490</v>
+      </c>
+      <c r="J617" s="46"/>
+    </row>
+    <row r="618" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A618" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C618" t="s">
+        <v>472</v>
+      </c>
+      <c r="D618" t="s">
+        <v>47</v>
+      </c>
+      <c r="E618" t="s">
+        <v>26</v>
+      </c>
+      <c r="F618" t="s">
+        <v>1</v>
+      </c>
+      <c r="G618" t="s">
+        <v>558</v>
+      </c>
+      <c r="H618" s="26" t="s">
+        <v>557</v>
+      </c>
+      <c r="I618" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="J618" s="46"/>
+    </row>
+    <row r="619" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A619" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C619" t="s">
+        <v>472</v>
+      </c>
+      <c r="D619" t="s">
+        <v>48</v>
+      </c>
+      <c r="E619" t="s">
+        <v>28</v>
+      </c>
+      <c r="F619" t="s">
+        <v>1</v>
+      </c>
+      <c r="G619" t="s">
+        <v>101</v>
+      </c>
+      <c r="H619" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="I619" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="J619" s="46"/>
+    </row>
+    <row r="620" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A620" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C620" t="s">
+        <v>472</v>
+      </c>
+      <c r="D620" t="s">
+        <v>102</v>
+      </c>
+      <c r="E620" t="s">
+        <v>103</v>
+      </c>
+      <c r="F620" t="s">
+        <v>1</v>
+      </c>
+      <c r="G620" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H620" s="26" t="s">
+        <v>494</v>
+      </c>
+      <c r="I620" s="3"/>
+      <c r="J620" s="46" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A621" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C621" t="s">
+        <v>472</v>
+      </c>
+      <c r="D621" t="s">
+        <v>104</v>
+      </c>
+      <c r="E621" t="s">
+        <v>105</v>
+      </c>
+      <c r="F621" t="s">
+        <v>1</v>
+      </c>
+      <c r="G621" t="s">
+        <v>107</v>
+      </c>
+      <c r="H621" s="26" t="s">
+        <v>465</v>
+      </c>
+      <c r="I621" s="29" t="s">
+        <v>495</v>
+      </c>
+      <c r="J621" s="46" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A622" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C622" t="s">
+        <v>472</v>
+      </c>
+      <c r="D622" t="s">
+        <v>49</v>
+      </c>
+      <c r="E622" t="s">
+        <v>29</v>
+      </c>
+      <c r="F622" t="s">
+        <v>1</v>
+      </c>
+      <c r="G622" t="s">
+        <v>31</v>
+      </c>
+      <c r="H622" s="26" t="s">
+        <v>497</v>
+      </c>
+      <c r="I622" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="J622" s="46" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="623" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A623" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C623" t="s">
+        <v>472</v>
+      </c>
+      <c r="D623" t="s">
+        <v>110</v>
+      </c>
+      <c r="E623" t="s">
+        <v>111</v>
+      </c>
+      <c r="F623" t="s">
+        <v>1</v>
+      </c>
+      <c r="G623" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H623" s="26" t="s">
+        <v>1151</v>
+      </c>
+      <c r="I623" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="J623" s="46"/>
+    </row>
+    <row r="624" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A624" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C624" t="s">
+        <v>472</v>
+      </c>
+      <c r="D624" t="s">
+        <v>50</v>
+      </c>
+      <c r="E624" t="s">
+        <v>32</v>
+      </c>
+      <c r="F624" t="s">
+        <v>1</v>
+      </c>
+      <c r="G624" t="s">
+        <v>607</v>
+      </c>
+      <c r="H624" s="26" t="s">
+        <v>606</v>
+      </c>
+      <c r="I624" s="29" t="s">
+        <v>500</v>
+      </c>
+      <c r="J624" s="46"/>
+    </row>
+    <row r="625" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A625" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C625" t="s">
+        <v>472</v>
+      </c>
+      <c r="D625" t="s">
+        <v>51</v>
+      </c>
+      <c r="E625" t="s">
+        <v>33</v>
+      </c>
+      <c r="F625" t="s">
+        <v>1</v>
+      </c>
+      <c r="G625" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H625" s="26" t="s">
+        <v>1705</v>
+      </c>
+      <c r="I625" s="29" t="s">
+        <v>1704</v>
+      </c>
+      <c r="J625" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A626" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C626" t="s">
+        <v>472</v>
+      </c>
+      <c r="D626" t="s">
+        <v>113</v>
+      </c>
+      <c r="E626" t="s">
+        <v>114</v>
+      </c>
+      <c r="F626" t="s">
+        <v>1</v>
+      </c>
+      <c r="G626" t="s">
+        <v>880</v>
+      </c>
+      <c r="H626" s="26" t="s">
+        <v>895</v>
+      </c>
+      <c r="I626" s="29" t="s">
+        <v>502</v>
+      </c>
+      <c r="J626" s="46" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="627" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A627" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C627" t="s">
+        <v>472</v>
+      </c>
+      <c r="D627" t="s">
+        <v>115</v>
+      </c>
+      <c r="E627" t="s">
+        <v>116</v>
+      </c>
+      <c r="F627" t="s">
+        <v>1</v>
+      </c>
+      <c r="G627" t="s">
+        <v>900</v>
+      </c>
+      <c r="H627" s="26" t="s">
+        <v>1338</v>
+      </c>
+      <c r="I627" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="J627" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A628" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C628" t="s">
+        <v>472</v>
+      </c>
+      <c r="D628" t="s">
+        <v>117</v>
+      </c>
+      <c r="E628" t="s">
+        <v>118</v>
+      </c>
+      <c r="F628" t="s">
+        <v>1</v>
+      </c>
+      <c r="G628" t="s">
+        <v>119</v>
+      </c>
+      <c r="H628" s="26" t="s">
+        <v>506</v>
+      </c>
+      <c r="I628" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="J628" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A629" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C629" t="s">
+        <v>472</v>
+      </c>
+      <c r="D629" t="s">
+        <v>120</v>
+      </c>
+      <c r="E629" t="s">
+        <v>121</v>
+      </c>
+      <c r="F629" t="s">
+        <v>1</v>
+      </c>
+      <c r="G629" t="s">
+        <v>122</v>
+      </c>
+      <c r="H629" s="26" t="s">
+        <v>520</v>
+      </c>
+      <c r="I629" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="J629" s="46"/>
+    </row>
+    <row r="630" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A630" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C630" t="s">
+        <v>472</v>
+      </c>
+      <c r="D630" t="s">
+        <v>123</v>
+      </c>
+      <c r="E630" t="s">
+        <v>124</v>
+      </c>
+      <c r="F630" t="s">
+        <v>1</v>
+      </c>
+      <c r="G630" t="s">
+        <v>444</v>
+      </c>
+      <c r="H630" s="26" t="s">
+        <v>1825</v>
+      </c>
+      <c r="I630" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="J630" s="46"/>
+    </row>
+    <row r="631" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A631" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C631" t="s">
+        <v>472</v>
+      </c>
+      <c r="D631" t="s">
+        <v>127</v>
+      </c>
+      <c r="E631" t="s">
+        <v>128</v>
+      </c>
+      <c r="F631" t="s">
+        <v>1</v>
+      </c>
+      <c r="G631" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H631" s="26" t="s">
+        <v>510</v>
+      </c>
+      <c r="I631" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="J631" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A632" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C632" t="s">
+        <v>472</v>
+      </c>
+      <c r="D632" t="s">
+        <v>62</v>
+      </c>
+      <c r="E632" t="s">
+        <v>61</v>
+      </c>
+      <c r="F632" t="s">
+        <v>1</v>
+      </c>
+      <c r="G632" t="s">
+        <v>719</v>
+      </c>
+      <c r="H632" s="26" t="s">
+        <v>1806</v>
+      </c>
+      <c r="I632" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J632" s="46"/>
+    </row>
+    <row r="633" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A633" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C633" t="s">
+        <v>472</v>
+      </c>
+      <c r="D633" t="s">
+        <v>58</v>
+      </c>
+      <c r="E633" t="s">
+        <v>239</v>
+      </c>
+      <c r="F633" t="s">
+        <v>1</v>
+      </c>
+      <c r="G633" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H633" s="26" t="s">
+        <v>518</v>
+      </c>
+      <c r="I633" s="3"/>
+      <c r="J633" s="46" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A634" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C634" t="s">
+        <v>472</v>
+      </c>
+      <c r="D634" t="s">
+        <v>52</v>
+      </c>
+      <c r="E634" t="s">
+        <v>35</v>
+      </c>
+      <c r="F634" t="s">
+        <v>1</v>
+      </c>
+      <c r="G634" s="26" t="s">
+        <v>522</v>
+      </c>
+      <c r="H634" s="26" t="s">
+        <v>523</v>
+      </c>
+      <c r="I634" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="J634" s="46"/>
+    </row>
+    <row r="635" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A635" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D635" t="s">
+        <v>52</v>
+      </c>
+      <c r="E635" t="s">
+        <v>35</v>
+      </c>
+      <c r="F635" t="s">
+        <v>1</v>
+      </c>
+      <c r="G635" s="26" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H635" s="26" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I635" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J635" s="46"/>
+    </row>
+    <row r="636" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A636" s="23" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B636" s="23" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C636" s="23" t="s">
+        <v>472</v>
+      </c>
+      <c r="D636" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E636" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F636" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G636" s="23" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H636" s="32" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I636" s="33" t="s">
+        <v>1153</v>
+      </c>
+      <c r="J636" s="47"/>
+    </row>
+    <row r="637" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A637" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C637" t="s">
+        <v>654</v>
+      </c>
+      <c r="D637" t="s">
+        <v>302</v>
+      </c>
+      <c r="E637" t="s">
+        <v>164</v>
+      </c>
+      <c r="F637" t="s">
+        <v>5</v>
+      </c>
+      <c r="G637" t="s">
+        <v>179</v>
+      </c>
+      <c r="H637" s="26" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I637" s="22" t="s">
+        <v>1517</v>
+      </c>
+      <c r="J637" s="46"/>
+    </row>
+    <row r="638" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A638" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C638" t="s">
+        <v>654</v>
+      </c>
+      <c r="D638" t="s">
+        <v>40</v>
+      </c>
+      <c r="E638" t="s">
+        <v>4</v>
+      </c>
+      <c r="F638" t="s">
+        <v>5</v>
+      </c>
+      <c r="G638" t="s">
+        <v>7</v>
+      </c>
+      <c r="H638" s="26" t="s">
+        <v>729</v>
+      </c>
+      <c r="I638" s="30"/>
+      <c r="J638" s="46" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A639" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C639" t="s">
+        <v>654</v>
+      </c>
+      <c r="D639" t="s">
+        <v>68</v>
+      </c>
+      <c r="E639" t="s">
+        <v>69</v>
+      </c>
+      <c r="F639" t="s">
+        <v>5</v>
+      </c>
+      <c r="G639" t="s">
+        <v>70</v>
+      </c>
+      <c r="H639" s="26" t="s">
+        <v>1803</v>
+      </c>
+      <c r="I639" s="2" t="s">
+        <v>1527</v>
+      </c>
+      <c r="J639" s="46"/>
+    </row>
+    <row r="640" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A640" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C640" t="s">
+        <v>654</v>
+      </c>
+      <c r="D640" t="s">
+        <v>41</v>
+      </c>
+      <c r="E640" t="s">
+        <v>11</v>
+      </c>
+      <c r="F640" t="s">
+        <v>5</v>
+      </c>
+      <c r="G640" t="s">
+        <v>206</v>
+      </c>
+      <c r="H640" s="26" t="s">
+        <v>1096</v>
+      </c>
+      <c r="I640" s="30" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J640" s="46"/>
+    </row>
+    <row r="641" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A641" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C641" t="s">
+        <v>654</v>
+      </c>
+      <c r="D641" t="s">
+        <v>42</v>
+      </c>
+      <c r="E641" t="s">
+        <v>15</v>
+      </c>
+      <c r="F641" t="s">
+        <v>5</v>
+      </c>
+      <c r="G641" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H641" s="39" t="s">
+        <v>1522</v>
+      </c>
+      <c r="I641" s="31" t="s">
+        <v>1520</v>
+      </c>
+      <c r="J641" s="46"/>
+    </row>
+    <row r="642" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A642" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C642" t="s">
+        <v>654</v>
+      </c>
+      <c r="D642" t="s">
+        <v>43</v>
+      </c>
+      <c r="E642" t="s">
+        <v>17</v>
+      </c>
+      <c r="F642" t="s">
+        <v>5</v>
+      </c>
+      <c r="G642" t="s">
+        <v>18</v>
+      </c>
+      <c r="H642" s="40" t="s">
+        <v>1518</v>
+      </c>
+      <c r="I642" s="22" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J642" s="46"/>
+    </row>
+    <row r="643" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A643" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C643" t="s">
+        <v>654</v>
+      </c>
+      <c r="D643" t="s">
+        <v>44</v>
+      </c>
+      <c r="E643" t="s">
+        <v>19</v>
+      </c>
+      <c r="F643" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G643" t="s">
+        <v>627</v>
+      </c>
+      <c r="H643" s="26" t="s">
+        <v>1526</v>
+      </c>
+      <c r="I643" s="22" t="s">
+        <v>1865</v>
+      </c>
+      <c r="J643" s="46"/>
+    </row>
+    <row r="644" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A644" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C644" t="s">
+        <v>654</v>
+      </c>
+      <c r="D644" t="s">
+        <v>72</v>
+      </c>
+      <c r="E644" t="s">
+        <v>240</v>
+      </c>
+      <c r="F644" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G644" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H644" s="26" t="s">
+        <v>1528</v>
+      </c>
+      <c r="I644" s="2"/>
+      <c r="J644" s="46" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A645" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C645" t="s">
+        <v>654</v>
+      </c>
+      <c r="D645" t="s">
+        <v>76</v>
+      </c>
+      <c r="E645" t="s">
+        <v>77</v>
+      </c>
+      <c r="F645" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G645" t="s">
+        <v>78</v>
+      </c>
+      <c r="H645" s="26" t="s">
+        <v>1530</v>
+      </c>
+      <c r="I645" s="2"/>
+      <c r="J645" s="46"/>
+    </row>
+    <row r="646" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A646" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C646" t="s">
+        <v>654</v>
+      </c>
+      <c r="D646" t="s">
+        <v>79</v>
+      </c>
+      <c r="E646" t="s">
+        <v>80</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G646" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H646" s="26" t="s">
+        <v>1532</v>
+      </c>
+      <c r="I646" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="J646" s="46"/>
+    </row>
+    <row r="647" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A647" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C647" t="s">
+        <v>654</v>
+      </c>
+      <c r="D647" t="s">
+        <v>84</v>
+      </c>
+      <c r="E647" t="s">
+        <v>85</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G647" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H647" s="21" t="s">
+        <v>1536</v>
+      </c>
+      <c r="I647" s="2" t="s">
+        <v>1535</v>
+      </c>
+      <c r="J647" s="46" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A648" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C648" t="s">
+        <v>654</v>
+      </c>
+      <c r="D648" t="s">
+        <v>90</v>
+      </c>
+      <c r="E648" t="s">
+        <v>91</v>
+      </c>
+      <c r="F648" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G648" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H648" s="26" t="s">
+        <v>1537</v>
+      </c>
+      <c r="I648" s="3" t="s">
+        <v>1538</v>
+      </c>
+      <c r="J648" s="46"/>
+    </row>
+    <row r="649" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A649" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C649" t="s">
+        <v>654</v>
+      </c>
+      <c r="D649" t="s">
+        <v>45</v>
+      </c>
+      <c r="E649" t="s">
+        <v>21</v>
+      </c>
+      <c r="F649" t="s">
+        <v>5</v>
+      </c>
+      <c r="G649" t="s">
+        <v>23</v>
+      </c>
+      <c r="H649" s="40" t="s">
+        <v>1525</v>
+      </c>
+      <c r="I649" s="30" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J649" s="46"/>
+    </row>
+    <row r="650" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A650" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C650" t="s">
+        <v>654</v>
+      </c>
+      <c r="D650" t="s">
+        <v>93</v>
+      </c>
+      <c r="E650" t="s">
+        <v>94</v>
+      </c>
+      <c r="F650" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G650" t="s">
+        <v>225</v>
+      </c>
+      <c r="H650" s="26" t="s">
+        <v>1540</v>
+      </c>
+      <c r="I650" s="2" t="s">
+        <v>1539</v>
+      </c>
+      <c r="J650" s="46"/>
+    </row>
+    <row r="651" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A651" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C651" t="s">
+        <v>654</v>
+      </c>
+      <c r="D651" t="s">
+        <v>46</v>
+      </c>
+      <c r="E651" t="s">
+        <v>24</v>
+      </c>
+      <c r="F651" t="s">
+        <v>1</v>
+      </c>
+      <c r="G651" t="s">
+        <v>25</v>
+      </c>
+      <c r="H651" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I651"/>
+      <c r="J651" s="46"/>
+    </row>
+    <row r="652" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A652" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C652" t="s">
+        <v>654</v>
+      </c>
+      <c r="D652" t="s">
+        <v>47</v>
+      </c>
+      <c r="E652" t="s">
+        <v>26</v>
+      </c>
+      <c r="F652" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G652" t="s">
+        <v>556</v>
+      </c>
+      <c r="H652" s="26" t="s">
+        <v>1541</v>
+      </c>
+      <c r="I652"/>
+      <c r="J652" s="46"/>
+    </row>
+    <row r="653" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A653" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C653" t="s">
+        <v>654</v>
+      </c>
+      <c r="D653" t="s">
+        <v>48</v>
+      </c>
+      <c r="E653" t="s">
+        <v>28</v>
+      </c>
+      <c r="F653" t="s">
+        <v>5</v>
+      </c>
+      <c r="G653" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H653" t="s">
+        <v>1544</v>
+      </c>
+      <c r="I653" s="30" t="s">
+        <v>1542</v>
+      </c>
+      <c r="J653" s="46"/>
+    </row>
+    <row r="654" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A654" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C654" t="s">
+        <v>654</v>
+      </c>
+      <c r="D654" t="s">
+        <v>102</v>
+      </c>
+      <c r="E654" t="s">
+        <v>103</v>
+      </c>
+      <c r="F654" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G654" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H654" s="26" t="s">
+        <v>1546</v>
+      </c>
+      <c r="I654" s="30" t="s">
+        <v>1550</v>
+      </c>
+      <c r="J654" s="46"/>
+    </row>
+    <row r="655" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A655" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C655" t="s">
+        <v>654</v>
+      </c>
+      <c r="D655" t="s">
+        <v>104</v>
+      </c>
+      <c r="E655" t="s">
+        <v>105</v>
+      </c>
+      <c r="F655" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G655" t="s">
+        <v>107</v>
+      </c>
+      <c r="H655" s="26" t="s">
+        <v>1557</v>
+      </c>
+      <c r="I655" s="3" t="s">
+        <v>1549</v>
+      </c>
+      <c r="J655" s="46"/>
+    </row>
+    <row r="656" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A656" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C656" t="s">
+        <v>654</v>
+      </c>
+      <c r="D656" t="s">
+        <v>49</v>
+      </c>
+      <c r="E656" t="s">
+        <v>29</v>
+      </c>
+      <c r="F656" t="s">
+        <v>5</v>
+      </c>
+      <c r="G656" t="s">
+        <v>31</v>
+      </c>
+      <c r="H656" s="26" t="s">
+        <v>1551</v>
+      </c>
+      <c r="I656" s="22" t="s">
+        <v>1552</v>
+      </c>
+      <c r="J656" s="46"/>
+    </row>
+    <row r="657" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A657" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C657" t="s">
+        <v>654</v>
+      </c>
+      <c r="D657" t="s">
+        <v>50</v>
+      </c>
+      <c r="E657" t="s">
+        <v>32</v>
+      </c>
+      <c r="F657" t="s">
+        <v>1</v>
+      </c>
+      <c r="G657" t="s">
+        <v>306</v>
+      </c>
+      <c r="H657" s="26" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I657" t="s">
+        <v>1163</v>
+      </c>
+      <c r="J657" s="46" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A658" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C658" t="s">
+        <v>654</v>
+      </c>
+      <c r="D658" t="s">
+        <v>51</v>
+      </c>
+      <c r="E658" t="s">
+        <v>33</v>
+      </c>
+      <c r="F658" t="s">
+        <v>9</v>
+      </c>
+      <c r="G658" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H658" s="26" t="s">
+        <v>1566</v>
+      </c>
+      <c r="I658" s="3" t="s">
+        <v>1567</v>
+      </c>
+      <c r="J658" s="46"/>
+    </row>
+    <row r="659" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A659" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C659" t="s">
+        <v>654</v>
+      </c>
+      <c r="D659" t="s">
+        <v>113</v>
+      </c>
+      <c r="E659" t="s">
+        <v>114</v>
+      </c>
+      <c r="F659" t="s">
+        <v>5</v>
+      </c>
+      <c r="G659" t="s">
+        <v>880</v>
+      </c>
+      <c r="H659" s="26" t="s">
+        <v>892</v>
+      </c>
+      <c r="I659" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="J659" s="46" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A660" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C660" t="s">
+        <v>654</v>
+      </c>
+      <c r="D660" t="s">
+        <v>115</v>
+      </c>
+      <c r="E660" t="s">
+        <v>116</v>
+      </c>
+      <c r="F660" t="s">
+        <v>5</v>
+      </c>
+      <c r="G660" t="s">
+        <v>900</v>
+      </c>
+      <c r="H660" s="26" t="s">
+        <v>1646</v>
+      </c>
+      <c r="I660" s="3"/>
+      <c r="J660" s="46" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A661" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C661" t="s">
+        <v>654</v>
+      </c>
+      <c r="D661" t="s">
+        <v>117</v>
+      </c>
+      <c r="E661" t="s">
+        <v>118</v>
+      </c>
+      <c r="F661" t="s">
+        <v>9</v>
+      </c>
+      <c r="G661" t="s">
+        <v>119</v>
+      </c>
+      <c r="H661" t="s">
+        <v>1703</v>
+      </c>
+      <c r="I661" s="3" t="s">
+        <v>1702</v>
+      </c>
+      <c r="J661" s="46"/>
+    </row>
+    <row r="662" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A662" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C662" t="s">
+        <v>654</v>
+      </c>
+      <c r="D662" t="s">
+        <v>120</v>
+      </c>
+      <c r="E662" t="s">
+        <v>121</v>
+      </c>
+      <c r="F662" t="s">
+        <v>1</v>
+      </c>
+      <c r="G662" t="s">
+        <v>122</v>
+      </c>
+      <c r="H662" s="26" t="s">
+        <v>936</v>
+      </c>
+      <c r="I662" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="J662" s="46"/>
+    </row>
+    <row r="663" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A663" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C663" t="s">
+        <v>654</v>
+      </c>
+      <c r="D663" t="s">
+        <v>123</v>
+      </c>
+      <c r="E663" t="s">
+        <v>124</v>
+      </c>
+      <c r="F663" t="s">
+        <v>5</v>
+      </c>
+      <c r="G663" t="s">
+        <v>126</v>
+      </c>
+      <c r="H663" s="26" t="s">
+        <v>985</v>
+      </c>
+      <c r="I663" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="J663" s="46"/>
+    </row>
+    <row r="664" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A664" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C664" t="s">
+        <v>654</v>
+      </c>
+      <c r="D664" t="s">
+        <v>127</v>
+      </c>
+      <c r="E664" t="s">
+        <v>128</v>
+      </c>
+      <c r="F664" t="s">
+        <v>9</v>
+      </c>
+      <c r="G664" t="s">
+        <v>963</v>
+      </c>
+      <c r="H664" s="26" t="s">
+        <v>964</v>
+      </c>
+      <c r="I664" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="J664" s="46"/>
+    </row>
+    <row r="665" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A665" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C665" t="s">
+        <v>654</v>
+      </c>
+      <c r="D665" t="s">
+        <v>62</v>
+      </c>
+      <c r="E665" t="s">
+        <v>61</v>
+      </c>
+      <c r="F665" t="s">
+        <v>5</v>
+      </c>
+      <c r="G665" t="s">
+        <v>719</v>
+      </c>
+      <c r="H665" s="26" t="s">
+        <v>995</v>
+      </c>
+      <c r="I665" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="J665" s="46"/>
+    </row>
+    <row r="666" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A666" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C666" t="s">
+        <v>654</v>
+      </c>
+      <c r="D666" t="s">
+        <v>58</v>
+      </c>
+      <c r="E666" t="s">
+        <v>239</v>
+      </c>
+      <c r="F666" t="s">
+        <v>5</v>
+      </c>
+      <c r="G666" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H666" s="26" t="s">
+        <v>1011</v>
+      </c>
+      <c r="I666" s="22" t="s">
+        <v>1012</v>
+      </c>
+      <c r="J666" s="46"/>
+    </row>
+    <row r="667" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A667" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C667" t="s">
+        <v>654</v>
+      </c>
+      <c r="D667" t="s">
+        <v>52</v>
+      </c>
+      <c r="E667" t="s">
+        <v>35</v>
+      </c>
+      <c r="F667" t="s">
+        <v>1</v>
+      </c>
+      <c r="G667" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H667" s="26" t="s">
+        <v>1559</v>
+      </c>
+      <c r="I667" s="22" t="s">
+        <v>1560</v>
+      </c>
+      <c r="J667" s="46"/>
+    </row>
+    <row r="668" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A668" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C668" t="s">
+        <v>654</v>
+      </c>
+      <c r="D668" t="s">
+        <v>53</v>
+      </c>
+      <c r="E668" t="s">
+        <v>37</v>
+      </c>
+      <c r="F668" t="s">
+        <v>5</v>
+      </c>
+      <c r="G668" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H668" s="26" t="s">
+        <v>1563</v>
+      </c>
+      <c r="I668" s="22" t="s">
+        <v>1562</v>
+      </c>
+      <c r="J668" s="46"/>
+    </row>
+    <row r="669" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A669" s="23" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B669" s="23" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C669" s="23" t="s">
+        <v>654</v>
+      </c>
+      <c r="D669" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E669" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F669" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G669" s="23" t="s">
+        <v>571</v>
+      </c>
+      <c r="H669" s="32" t="s">
+        <v>1565</v>
+      </c>
+      <c r="I669" s="35" t="s">
+        <v>1564</v>
+      </c>
+      <c r="J669" s="47"/>
+    </row>
+    <row r="670" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A670" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C670" t="s">
+        <v>649</v>
+      </c>
+      <c r="D670" t="s">
+        <v>40</v>
+      </c>
+      <c r="E670" t="s">
+        <v>4</v>
+      </c>
+      <c r="F670" t="s">
+        <v>1</v>
+      </c>
+      <c r="G670" t="s">
+        <v>727</v>
+      </c>
+      <c r="H670" s="26" t="s">
+        <v>728</v>
+      </c>
+      <c r="I670" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="J670" s="46"/>
+    </row>
+    <row r="671" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A671" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C671" t="s">
+        <v>649</v>
+      </c>
+      <c r="D671" t="s">
+        <v>65</v>
+      </c>
+      <c r="E671" t="s">
+        <v>66</v>
+      </c>
+      <c r="F671" t="s">
+        <v>1</v>
+      </c>
+      <c r="G671" t="s">
+        <v>737</v>
+      </c>
+      <c r="H671" s="26" t="s">
+        <v>738</v>
+      </c>
+      <c r="I671" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="J671" s="46"/>
+    </row>
+    <row r="672" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A672" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C672" t="s">
+        <v>649</v>
+      </c>
+      <c r="D672" t="s">
+        <v>68</v>
+      </c>
+      <c r="E672" t="s">
+        <v>69</v>
+      </c>
+      <c r="F672" t="s">
+        <v>5</v>
+      </c>
+      <c r="G672" t="s">
+        <v>758</v>
+      </c>
+      <c r="H672" s="26" t="s">
+        <v>757</v>
+      </c>
+      <c r="I672" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="J672" s="46"/>
+    </row>
+    <row r="673" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A673" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C673" t="s">
+        <v>649</v>
+      </c>
+      <c r="D673" t="s">
+        <v>41</v>
+      </c>
+      <c r="E673" t="s">
+        <v>11</v>
+      </c>
+      <c r="F673" t="s">
+        <v>5</v>
+      </c>
+      <c r="G673" t="s">
+        <v>760</v>
+      </c>
+      <c r="H673" s="39" t="s">
+        <v>761</v>
+      </c>
+      <c r="I673" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="J673" s="46"/>
+    </row>
+    <row r="674" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A674" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C674" t="s">
+        <v>649</v>
+      </c>
+      <c r="D674" t="s">
+        <v>42</v>
+      </c>
+      <c r="E674" t="s">
+        <v>15</v>
+      </c>
+      <c r="F674" t="s">
+        <v>5</v>
+      </c>
+      <c r="G674" t="s">
+        <v>16</v>
+      </c>
+      <c r="H674" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="I674" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="J674" s="46"/>
+    </row>
+    <row r="675" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A675" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C675" t="s">
+        <v>649</v>
+      </c>
+      <c r="D675" t="s">
+        <v>43</v>
+      </c>
+      <c r="E675" t="s">
+        <v>17</v>
+      </c>
+      <c r="F675" t="s">
+        <v>5</v>
+      </c>
+      <c r="G675" t="s">
+        <v>18</v>
+      </c>
+      <c r="H675" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I675" s="3"/>
+      <c r="J675" s="46"/>
+    </row>
+    <row r="676" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A676" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C676" t="s">
+        <v>649</v>
+      </c>
+      <c r="D676" t="s">
+        <v>44</v>
+      </c>
+      <c r="E676" t="s">
+        <v>19</v>
+      </c>
+      <c r="F676" t="s">
+        <v>1</v>
+      </c>
+      <c r="G676" t="s">
+        <v>627</v>
+      </c>
+      <c r="H676" s="26" t="s">
+        <v>740</v>
+      </c>
+      <c r="I676" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="J676" s="46"/>
+    </row>
+    <row r="677" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A677" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C677" t="s">
+        <v>649</v>
+      </c>
+      <c r="D677" t="s">
+        <v>72</v>
+      </c>
+      <c r="E677" t="s">
+        <v>240</v>
+      </c>
+      <c r="F677" t="s">
+        <v>1</v>
+      </c>
+      <c r="G677" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H677" s="26" t="s">
+        <v>766</v>
+      </c>
+      <c r="I677" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="J677" s="46"/>
+    </row>
+    <row r="678" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A678" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C678" t="s">
+        <v>649</v>
+      </c>
+      <c r="D678" t="s">
+        <v>73</v>
+      </c>
+      <c r="E678" t="s">
+        <v>74</v>
+      </c>
+      <c r="F678" t="s">
+        <v>1</v>
+      </c>
+      <c r="G678" t="s">
+        <v>75</v>
+      </c>
+      <c r="H678" s="26" t="s">
+        <v>767</v>
+      </c>
+      <c r="I678" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="J678" s="46"/>
+    </row>
+    <row r="679" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A679" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C679" t="s">
+        <v>649</v>
+      </c>
+      <c r="D679" t="s">
+        <v>76</v>
+      </c>
+      <c r="E679" t="s">
+        <v>77</v>
+      </c>
+      <c r="F679" t="s">
+        <v>1</v>
+      </c>
+      <c r="G679" t="s">
+        <v>78</v>
+      </c>
+      <c r="H679" s="26" t="s">
+        <v>768</v>
+      </c>
+      <c r="I679" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="J679" s="46"/>
+    </row>
+    <row r="680" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A680" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C680" t="s">
+        <v>649</v>
+      </c>
+      <c r="D680" t="s">
+        <v>79</v>
+      </c>
+      <c r="E680" t="s">
+        <v>80</v>
+      </c>
+      <c r="F680" t="s">
+        <v>1</v>
+      </c>
+      <c r="G680" t="s">
+        <v>81</v>
+      </c>
+      <c r="H680" s="26" t="s">
+        <v>769</v>
+      </c>
+      <c r="I680" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="J680" s="46"/>
+    </row>
+    <row r="681" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A681" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C681" t="s">
+        <v>649</v>
+      </c>
+      <c r="D681" t="s">
+        <v>82</v>
+      </c>
+      <c r="E681" t="s">
+        <v>83</v>
+      </c>
+      <c r="F681" t="s">
+        <v>1</v>
+      </c>
+      <c r="G681" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H681" s="26" t="s">
+        <v>764</v>
+      </c>
+      <c r="I681" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="J681" s="46"/>
+    </row>
+    <row r="682" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A682" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C682" t="s">
+        <v>649</v>
+      </c>
+      <c r="D682" t="s">
+        <v>84</v>
+      </c>
+      <c r="E682" t="s">
+        <v>85</v>
+      </c>
+      <c r="F682" t="s">
+        <v>1</v>
+      </c>
+      <c r="G682" t="s">
+        <v>87</v>
+      </c>
+      <c r="H682" s="26" t="s">
+        <v>1811</v>
+      </c>
+      <c r="I682" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="J682" s="46" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="683" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A683" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C683" t="s">
+        <v>649</v>
+      </c>
+      <c r="D683" t="s">
+        <v>88</v>
+      </c>
+      <c r="E683" t="s">
+        <v>89</v>
+      </c>
+      <c r="F683" t="s">
+        <v>5</v>
+      </c>
+      <c r="G683" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H683" s="26" t="s">
+        <v>771</v>
+      </c>
+      <c r="I683" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="J683" s="46"/>
+    </row>
+    <row r="684" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A684" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C684" t="s">
+        <v>649</v>
+      </c>
+      <c r="D684" t="s">
+        <v>90</v>
+      </c>
+      <c r="E684" t="s">
+        <v>91</v>
+      </c>
+      <c r="F684" t="s">
+        <v>1</v>
+      </c>
+      <c r="G684" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H684" s="26" t="s">
+        <v>1701</v>
+      </c>
+      <c r="I684" s="3" t="s">
+        <v>1697</v>
+      </c>
+      <c r="J684" s="46"/>
+    </row>
+    <row r="685" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A685" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C685" t="s">
+        <v>649</v>
+      </c>
+      <c r="D685" t="s">
+        <v>45</v>
+      </c>
+      <c r="E685" t="s">
+        <v>21</v>
+      </c>
+      <c r="F685" t="s">
+        <v>1</v>
+      </c>
+      <c r="G685" t="s">
+        <v>23</v>
+      </c>
+      <c r="H685" s="26" t="s">
+        <v>668</v>
+      </c>
+      <c r="I685" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="J685" s="46"/>
+    </row>
+    <row r="686" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A686" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C686" t="s">
+        <v>649</v>
+      </c>
+      <c r="D686" t="s">
+        <v>93</v>
+      </c>
+      <c r="E686" t="s">
+        <v>94</v>
+      </c>
+      <c r="F686" t="s">
+        <v>1</v>
+      </c>
+      <c r="G686" t="s">
+        <v>225</v>
+      </c>
+      <c r="H686" s="26" t="s">
+        <v>741</v>
+      </c>
+      <c r="I686" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="J686" s="46"/>
+    </row>
+    <row r="687" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A687" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C687" t="s">
+        <v>649</v>
+      </c>
+      <c r="D687" t="s">
+        <v>46</v>
+      </c>
+      <c r="E687" t="s">
+        <v>24</v>
+      </c>
+      <c r="F687" t="s">
+        <v>1</v>
+      </c>
+      <c r="G687" t="s">
+        <v>25</v>
+      </c>
+      <c r="H687" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I687"/>
+      <c r="J687" s="46"/>
+    </row>
+    <row r="688" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A688" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C688" t="s">
+        <v>649</v>
+      </c>
+      <c r="D688" t="s">
+        <v>97</v>
+      </c>
+      <c r="E688" t="s">
+        <v>98</v>
+      </c>
+      <c r="F688" t="s">
+        <v>1</v>
+      </c>
+      <c r="G688" s="21" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H688" s="26" t="s">
+        <v>1433</v>
+      </c>
+      <c r="I688" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="J688" s="46"/>
+    </row>
+    <row r="689" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A689" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C689" t="s">
+        <v>649</v>
+      </c>
+      <c r="D689" t="s">
+        <v>47</v>
+      </c>
+      <c r="E689" t="s">
+        <v>26</v>
+      </c>
+      <c r="F689" t="s">
+        <v>1</v>
+      </c>
+      <c r="G689" t="s">
+        <v>556</v>
+      </c>
+      <c r="H689" t="s">
+        <v>1699</v>
+      </c>
+      <c r="I689" s="3" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J689" s="46"/>
+    </row>
+    <row r="690" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A690" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C690" t="s">
+        <v>649</v>
+      </c>
+      <c r="D690" t="s">
+        <v>48</v>
+      </c>
+      <c r="E690" t="s">
+        <v>28</v>
+      </c>
+      <c r="F690" t="s">
+        <v>1</v>
+      </c>
+      <c r="G690" t="s">
+        <v>101</v>
+      </c>
+      <c r="H690" s="26" t="s">
+        <v>742</v>
+      </c>
+      <c r="I690" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="J690" s="46"/>
+    </row>
+    <row r="691" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A691" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C691" t="s">
+        <v>649</v>
+      </c>
+      <c r="D691" t="s">
+        <v>102</v>
+      </c>
+      <c r="E691" t="s">
+        <v>103</v>
+      </c>
+      <c r="F691" t="s">
+        <v>1</v>
+      </c>
+      <c r="G691" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H691" s="26" t="s">
+        <v>1548</v>
+      </c>
+      <c r="I691" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="J691" s="46"/>
+    </row>
+    <row r="692" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A692" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C692" t="s">
+        <v>649</v>
+      </c>
+      <c r="D692" t="s">
+        <v>104</v>
+      </c>
+      <c r="E692" t="s">
+        <v>105</v>
+      </c>
+      <c r="F692" t="s">
+        <v>1</v>
+      </c>
+      <c r="G692" t="s">
+        <v>107</v>
+      </c>
+      <c r="H692" s="26" t="s">
+        <v>743</v>
+      </c>
+      <c r="I692" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="J692" s="46"/>
+    </row>
+    <row r="693" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A693" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C693" t="s">
+        <v>649</v>
+      </c>
+      <c r="D693" t="s">
+        <v>108</v>
+      </c>
+      <c r="E693" t="s">
+        <v>109</v>
+      </c>
+      <c r="F693" t="s">
+        <v>1</v>
+      </c>
+      <c r="G693" t="s">
+        <v>773</v>
+      </c>
+      <c r="H693" s="26" t="s">
+        <v>775</v>
+      </c>
+      <c r="I693" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="J693" s="46"/>
+    </row>
+    <row r="694" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A694" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C694" t="s">
+        <v>649</v>
+      </c>
+      <c r="D694" t="s">
+        <v>49</v>
+      </c>
+      <c r="E694" t="s">
+        <v>29</v>
+      </c>
+      <c r="F694" t="s">
+        <v>5</v>
+      </c>
+      <c r="G694" t="s">
+        <v>31</v>
+      </c>
+      <c r="H694" s="26" t="s">
+        <v>776</v>
+      </c>
+      <c r="I694" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="J694" s="46"/>
+    </row>
+    <row r="695" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A695" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C695" t="s">
+        <v>649</v>
+      </c>
+      <c r="D695" t="s">
+        <v>110</v>
+      </c>
+      <c r="E695" t="s">
+        <v>111</v>
+      </c>
+      <c r="F695" t="s">
+        <v>1</v>
+      </c>
+      <c r="G695" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H695" s="26" t="s">
+        <v>1177</v>
+      </c>
+      <c r="I695" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="J695" s="46"/>
+    </row>
+    <row r="696" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A696" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C696" t="s">
+        <v>649</v>
+      </c>
+      <c r="D696" t="s">
+        <v>50</v>
+      </c>
+      <c r="E696" t="s">
+        <v>32</v>
+      </c>
+      <c r="F696" t="s">
+        <v>1</v>
+      </c>
+      <c r="G696" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H696" s="26" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I696" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="J696" s="46"/>
+    </row>
+    <row r="697" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A697" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C697" t="s">
+        <v>649</v>
+      </c>
+      <c r="D697" t="s">
+        <v>51</v>
+      </c>
+      <c r="E697" t="s">
+        <v>33</v>
+      </c>
+      <c r="F697" t="s">
+        <v>1</v>
+      </c>
+      <c r="G697" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H697" t="s">
+        <v>873</v>
+      </c>
+      <c r="I697" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="J697" s="46"/>
+    </row>
+    <row r="698" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A698" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C698" t="s">
+        <v>649</v>
+      </c>
+      <c r="D698" t="s">
+        <v>113</v>
+      </c>
+      <c r="E698" t="s">
+        <v>114</v>
+      </c>
+      <c r="F698" t="s">
+        <v>1</v>
+      </c>
+      <c r="G698" t="s">
+        <v>882</v>
+      </c>
+      <c r="H698" s="26" t="s">
+        <v>872</v>
+      </c>
+      <c r="I698" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="J698" s="46" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="699" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A699" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C699" t="s">
+        <v>649</v>
+      </c>
+      <c r="D699" t="s">
+        <v>115</v>
+      </c>
+      <c r="E699" t="s">
+        <v>116</v>
+      </c>
+      <c r="F699" t="s">
+        <v>1</v>
+      </c>
+      <c r="G699" t="s">
+        <v>900</v>
+      </c>
+      <c r="H699" s="26" t="s">
+        <v>744</v>
+      </c>
+      <c r="I699" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="J699" s="46" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A700" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C700" t="s">
+        <v>649</v>
+      </c>
+      <c r="D700" t="s">
+        <v>117</v>
+      </c>
+      <c r="E700" t="s">
+        <v>118</v>
+      </c>
+      <c r="F700" t="s">
+        <v>1</v>
+      </c>
+      <c r="G700" t="s">
+        <v>119</v>
+      </c>
+      <c r="H700" s="26" t="s">
+        <v>783</v>
+      </c>
+      <c r="I700" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="J700" s="46"/>
+    </row>
+    <row r="701" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A701" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C701" t="s">
+        <v>649</v>
+      </c>
+      <c r="D701" t="s">
+        <v>120</v>
+      </c>
+      <c r="E701" t="s">
+        <v>121</v>
+      </c>
+      <c r="F701" t="s">
+        <v>5</v>
+      </c>
+      <c r="G701" t="s">
+        <v>122</v>
+      </c>
+      <c r="H701" s="26" t="s">
+        <v>1700</v>
+      </c>
+      <c r="I701" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="J701" s="46"/>
+    </row>
+    <row r="702" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A702" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C702" t="s">
+        <v>649</v>
+      </c>
+      <c r="D702" t="s">
+        <v>123</v>
+      </c>
+      <c r="E702" t="s">
+        <v>124</v>
+      </c>
+      <c r="F702" t="s">
+        <v>1</v>
+      </c>
+      <c r="G702" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H702" s="26" t="s">
+        <v>1826</v>
+      </c>
+      <c r="I702" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="J702" s="46"/>
+    </row>
+    <row r="703" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A703" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C703" t="s">
+        <v>649</v>
+      </c>
+      <c r="D703" t="s">
+        <v>127</v>
+      </c>
+      <c r="E703" t="s">
+        <v>128</v>
+      </c>
+      <c r="F703" t="s">
+        <v>1</v>
+      </c>
+      <c r="G703" t="s">
+        <v>787</v>
+      </c>
+      <c r="H703" s="26" t="s">
+        <v>785</v>
+      </c>
+      <c r="I703" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="J703" s="46"/>
+    </row>
+    <row r="704" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A704" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C704" t="s">
+        <v>649</v>
+      </c>
+      <c r="D704" t="s">
+        <v>62</v>
+      </c>
+      <c r="E704" t="s">
+        <v>61</v>
+      </c>
+      <c r="F704" t="s">
+        <v>1</v>
+      </c>
+      <c r="G704" t="s">
+        <v>719</v>
+      </c>
+      <c r="H704" t="s">
+        <v>720</v>
+      </c>
+      <c r="I704" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="J704" s="46"/>
+    </row>
+    <row r="705" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A705" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C705" t="s">
+        <v>649</v>
+      </c>
+      <c r="D705" t="s">
+        <v>58</v>
+      </c>
+      <c r="E705" t="s">
+        <v>239</v>
+      </c>
+      <c r="F705" t="s">
+        <v>1</v>
+      </c>
+      <c r="G705" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H705" s="26" t="s">
+        <v>1695</v>
+      </c>
+      <c r="I705" s="3" t="s">
+        <v>1696</v>
+      </c>
+      <c r="J705" s="46"/>
+    </row>
+    <row r="706" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A706" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C706" t="s">
+        <v>649</v>
+      </c>
+      <c r="D706" t="s">
+        <v>52</v>
+      </c>
+      <c r="E706" t="s">
+        <v>35</v>
+      </c>
+      <c r="F706" t="s">
+        <v>1</v>
+      </c>
+      <c r="G706" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H706" s="26" t="s">
+        <v>788</v>
+      </c>
+      <c r="I706" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="J706" s="46"/>
+    </row>
+    <row r="707" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A707" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C707" t="s">
+        <v>649</v>
+      </c>
+      <c r="D707" t="s">
+        <v>53</v>
+      </c>
+      <c r="E707" t="s">
+        <v>37</v>
+      </c>
+      <c r="F707" t="s">
+        <v>5</v>
+      </c>
+      <c r="G707" t="s">
+        <v>571</v>
+      </c>
+      <c r="H707" s="26" t="s">
+        <v>789</v>
+      </c>
+      <c r="I707" s="3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="J707" s="46"/>
+    </row>
+    <row r="708" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A708" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C708" t="s">
+        <v>649</v>
+      </c>
+      <c r="D708" t="s">
+        <v>708</v>
+      </c>
+      <c r="E708" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F708" t="s">
+        <v>1</v>
+      </c>
+      <c r="G708" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H708" s="26" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I708" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="J708" s="46"/>
+    </row>
+    <row r="709" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A709" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C709" t="s">
+        <v>649</v>
+      </c>
+      <c r="D709" t="s">
+        <v>709</v>
+      </c>
+      <c r="E709" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F709" t="s">
+        <v>5</v>
+      </c>
+      <c r="G709" s="41" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H709" s="41" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I709" s="30" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J709" s="46"/>
+    </row>
+    <row r="710" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A710" s="23" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B710" s="23" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C710" s="23" t="s">
+        <v>649</v>
+      </c>
+      <c r="D710" s="23" t="s">
+        <v>710</v>
+      </c>
+      <c r="E710" s="23" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F710" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G710" s="23" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H710" s="32" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I710" s="35" t="s">
+        <v>1142</v>
+      </c>
+      <c r="J710" s="47" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="711" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A711" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C711" t="s">
+        <v>898</v>
+      </c>
+      <c r="D711" t="s">
+        <v>302</v>
+      </c>
+      <c r="E711" t="s">
+        <v>164</v>
+      </c>
+      <c r="F711" t="s">
+        <v>5</v>
+      </c>
+      <c r="G711" t="s">
+        <v>179</v>
+      </c>
+      <c r="H711" s="26" t="s">
+        <v>1674</v>
+      </c>
+      <c r="I711" s="3" t="s">
+        <v>1675</v>
+      </c>
+      <c r="J711" s="46"/>
+    </row>
+    <row r="712" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A712" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C712" t="s">
+        <v>898</v>
+      </c>
+      <c r="D712" t="s">
+        <v>40</v>
+      </c>
+      <c r="E712" t="s">
+        <v>4</v>
+      </c>
+      <c r="F712" t="s">
+        <v>5</v>
+      </c>
+      <c r="G712" t="s">
+        <v>7</v>
+      </c>
+      <c r="H712" s="26" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I712" s="30" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J712" s="46" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="713" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A713" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C713" t="s">
+        <v>898</v>
+      </c>
+      <c r="D713" t="s">
+        <v>65</v>
+      </c>
+      <c r="E713" t="s">
+        <v>66</v>
+      </c>
+      <c r="F713" t="s">
+        <v>5</v>
+      </c>
+      <c r="G713" t="s">
+        <v>67</v>
+      </c>
+      <c r="H713" t="s">
+        <v>1014</v>
+      </c>
+      <c r="I713" s="30" t="s">
+        <v>1609</v>
+      </c>
+      <c r="J713" s="46"/>
+    </row>
+    <row r="714" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A714" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C714" t="s">
+        <v>898</v>
+      </c>
+      <c r="D714" t="s">
+        <v>68</v>
+      </c>
+      <c r="E714" t="s">
+        <v>69</v>
+      </c>
+      <c r="F714" t="s">
+        <v>1</v>
+      </c>
+      <c r="G714" t="s">
+        <v>70</v>
+      </c>
+      <c r="H714" t="s">
+        <v>1610</v>
+      </c>
+      <c r="I714"/>
+      <c r="J714" s="46"/>
+    </row>
+    <row r="715" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A715" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C715" t="s">
+        <v>898</v>
+      </c>
+      <c r="D715" t="s">
+        <v>41</v>
+      </c>
+      <c r="E715" t="s">
+        <v>11</v>
+      </c>
+      <c r="F715" t="s">
+        <v>5</v>
+      </c>
+      <c r="G715" t="s">
+        <v>206</v>
+      </c>
+      <c r="H715" s="26" t="s">
+        <v>1095</v>
+      </c>
+      <c r="I715" s="31" t="s">
+        <v>1108</v>
+      </c>
+      <c r="J715" s="46" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="716" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A716" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C716" t="s">
+        <v>898</v>
+      </c>
+      <c r="D716" t="s">
+        <v>42</v>
+      </c>
+      <c r="E716" t="s">
+        <v>15</v>
+      </c>
+      <c r="F716" t="s">
+        <v>5</v>
+      </c>
+      <c r="G716" t="s">
+        <v>16</v>
+      </c>
+      <c r="H716" t="s">
+        <v>57</v>
+      </c>
+      <c r="I716" s="5"/>
+      <c r="J716" s="46" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A717" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C717" t="s">
+        <v>898</v>
+      </c>
+      <c r="D717" t="s">
+        <v>43</v>
+      </c>
+      <c r="E717" t="s">
+        <v>17</v>
+      </c>
+      <c r="F717" t="s">
+        <v>5</v>
+      </c>
+      <c r="G717" t="s">
+        <v>18</v>
+      </c>
+      <c r="H717" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="I717" s="5" t="s">
+        <v>1693</v>
+      </c>
+      <c r="J717" s="46"/>
+    </row>
+    <row r="718" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A718" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C718" t="s">
+        <v>898</v>
+      </c>
+      <c r="D718" t="s">
+        <v>44</v>
+      </c>
+      <c r="E718" t="s">
+        <v>19</v>
+      </c>
+      <c r="F718" t="s">
+        <v>1</v>
+      </c>
+      <c r="G718" t="s">
+        <v>627</v>
+      </c>
+      <c r="H718" s="26" t="s">
+        <v>1611</v>
+      </c>
+      <c r="I718" s="5" t="s">
+        <v>1694</v>
+      </c>
+      <c r="J718" s="46"/>
+    </row>
+    <row r="719" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A719" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C719" t="s">
+        <v>898</v>
+      </c>
+      <c r="D719" t="s">
+        <v>73</v>
+      </c>
+      <c r="E719" t="s">
+        <v>74</v>
+      </c>
+      <c r="F719" t="s">
+        <v>1</v>
+      </c>
+      <c r="G719" t="s">
+        <v>75</v>
+      </c>
+      <c r="H719" t="s">
+        <v>1822</v>
+      </c>
+      <c r="I719" s="31" t="s">
+        <v>1689</v>
+      </c>
+      <c r="J719" s="46"/>
+    </row>
+    <row r="720" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A720" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C720" t="s">
+        <v>898</v>
+      </c>
+      <c r="D720" t="s">
+        <v>76</v>
+      </c>
+      <c r="E720" t="s">
+        <v>77</v>
+      </c>
+      <c r="F720" t="s">
+        <v>1</v>
+      </c>
+      <c r="G720" t="s">
+        <v>78</v>
+      </c>
+      <c r="H720" t="s">
+        <v>946</v>
+      </c>
+      <c r="I720" s="5"/>
+      <c r="J720" s="46"/>
+    </row>
+    <row r="721" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A721" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C721" t="s">
+        <v>898</v>
+      </c>
+      <c r="D721" t="s">
+        <v>79</v>
+      </c>
+      <c r="E721" t="s">
+        <v>80</v>
+      </c>
+      <c r="F721" t="s">
+        <v>1</v>
+      </c>
+      <c r="G721" t="s">
+        <v>81</v>
+      </c>
+      <c r="H721" s="26" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I721" s="5" t="s">
+        <v>1683</v>
+      </c>
+      <c r="J721" s="46"/>
+    </row>
+    <row r="722" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A722" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C722" t="s">
+        <v>898</v>
+      </c>
+      <c r="D722" t="s">
+        <v>82</v>
+      </c>
+      <c r="E722" t="s">
+        <v>83</v>
+      </c>
+      <c r="F722" t="s">
+        <v>1</v>
+      </c>
+      <c r="G722" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H722" s="26" t="s">
+        <v>1682</v>
+      </c>
+      <c r="I722" s="5" t="s">
+        <v>1681</v>
+      </c>
+      <c r="J722" s="46"/>
+    </row>
+    <row r="723" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A723" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C723" t="s">
+        <v>898</v>
+      </c>
+      <c r="D723" t="s">
+        <v>84</v>
+      </c>
+      <c r="E723" t="s">
+        <v>85</v>
+      </c>
+      <c r="F723" t="s">
+        <v>5</v>
+      </c>
+      <c r="G723" t="s">
+        <v>87</v>
+      </c>
+      <c r="H723" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I723" s="5"/>
+      <c r="J723" s="46"/>
+    </row>
+    <row r="724" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A724" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C724" t="s">
+        <v>898</v>
+      </c>
+      <c r="D724" t="s">
+        <v>88</v>
+      </c>
+      <c r="E724" t="s">
+        <v>89</v>
+      </c>
+      <c r="F724" t="s">
+        <v>1</v>
+      </c>
+      <c r="G724" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H724" s="42" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I724" s="31" t="s">
+        <v>1654</v>
+      </c>
+      <c r="J724" s="46"/>
+    </row>
+    <row r="725" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A725" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C725" t="s">
+        <v>898</v>
+      </c>
+      <c r="D725" t="s">
+        <v>90</v>
+      </c>
+      <c r="E725" t="s">
+        <v>91</v>
+      </c>
+      <c r="F725" t="s">
+        <v>9</v>
+      </c>
+      <c r="G725" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H725" t="s">
+        <v>1608</v>
+      </c>
+      <c r="I725" s="5" t="s">
+        <v>1688</v>
+      </c>
+      <c r="J725" s="46"/>
+    </row>
+    <row r="726" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A726" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C726" t="s">
+        <v>898</v>
+      </c>
+      <c r="D726" t="s">
+        <v>45</v>
+      </c>
+      <c r="E726" t="s">
+        <v>21</v>
+      </c>
+      <c r="F726" t="s">
+        <v>1</v>
+      </c>
+      <c r="G726" t="s">
+        <v>23</v>
+      </c>
+      <c r="H726" s="26" t="s">
+        <v>1166</v>
+      </c>
+      <c r="I726" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="J726" s="46" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="727" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A727" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C727" t="s">
+        <v>898</v>
+      </c>
+      <c r="D727" t="s">
+        <v>46</v>
+      </c>
+      <c r="E727" t="s">
+        <v>24</v>
+      </c>
+      <c r="F727" t="s">
+        <v>1</v>
+      </c>
+      <c r="G727" t="s">
+        <v>25</v>
+      </c>
+      <c r="H727" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I727"/>
+      <c r="J727" s="46"/>
+    </row>
+    <row r="728" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A728" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C728" t="s">
+        <v>898</v>
+      </c>
+      <c r="D728" t="s">
+        <v>97</v>
+      </c>
+      <c r="E728" t="s">
+        <v>98</v>
+      </c>
+      <c r="F728" t="s">
+        <v>1</v>
+      </c>
+      <c r="G728" t="s">
+        <v>100</v>
+      </c>
+      <c r="H728" t="s">
+        <v>1608</v>
+      </c>
+      <c r="I728" s="31" t="s">
+        <v>1607</v>
+      </c>
+      <c r="J728" s="46"/>
+    </row>
+    <row r="729" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A729" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C729" t="s">
+        <v>898</v>
+      </c>
+      <c r="D729" t="s">
+        <v>47</v>
+      </c>
+      <c r="E729" t="s">
+        <v>26</v>
+      </c>
+      <c r="F729" t="s">
+        <v>1</v>
+      </c>
+      <c r="G729" t="s">
+        <v>556</v>
+      </c>
+      <c r="H729" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I729" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="J729" s="46"/>
+    </row>
+    <row r="730" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A730" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C730" t="s">
+        <v>898</v>
+      </c>
+      <c r="D730" t="s">
+        <v>48</v>
+      </c>
+      <c r="E730" t="s">
+        <v>28</v>
+      </c>
+      <c r="F730" t="s">
+        <v>1</v>
+      </c>
+      <c r="G730" t="s">
+        <v>101</v>
+      </c>
+      <c r="H730" s="26" t="s">
+        <v>1691</v>
+      </c>
+      <c r="I730" s="43" t="s">
+        <v>1692</v>
+      </c>
+      <c r="J730" s="46"/>
+    </row>
+    <row r="731" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A731" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C731" t="s">
+        <v>898</v>
+      </c>
+      <c r="D731" t="s">
+        <v>102</v>
+      </c>
+      <c r="E731" t="s">
+        <v>103</v>
+      </c>
+      <c r="F731" t="s">
+        <v>1</v>
+      </c>
+      <c r="G731" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H731" t="s">
+        <v>946</v>
+      </c>
+      <c r="I731" s="26"/>
+      <c r="J731" s="46"/>
+    </row>
+    <row r="732" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A732" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C732" t="s">
+        <v>898</v>
+      </c>
+      <c r="D732" t="s">
+        <v>104</v>
+      </c>
+      <c r="E732" t="s">
+        <v>105</v>
+      </c>
+      <c r="F732" t="s">
+        <v>1</v>
+      </c>
+      <c r="G732" t="s">
+        <v>107</v>
+      </c>
+      <c r="H732" t="s">
+        <v>946</v>
+      </c>
+      <c r="I732" s="26"/>
+      <c r="J732" s="46"/>
+    </row>
+    <row r="733" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A733" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C733" t="s">
+        <v>898</v>
+      </c>
+      <c r="D733" t="s">
+        <v>108</v>
+      </c>
+      <c r="E733" t="s">
+        <v>109</v>
+      </c>
+      <c r="F733" t="s">
+        <v>1</v>
+      </c>
+      <c r="G733" t="s">
+        <v>773</v>
+      </c>
+      <c r="H733" s="26" t="s">
+        <v>1180</v>
+      </c>
+      <c r="I733" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="J733" s="46"/>
+    </row>
+    <row r="734" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A734" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C734" t="s">
+        <v>898</v>
+      </c>
+      <c r="D734" t="s">
+        <v>49</v>
+      </c>
+      <c r="E734" t="s">
+        <v>29</v>
+      </c>
+      <c r="F734" t="s">
+        <v>5</v>
+      </c>
+      <c r="G734" t="s">
+        <v>31</v>
+      </c>
+      <c r="H734" s="26" t="s">
+        <v>1676</v>
+      </c>
+      <c r="I734" s="37" t="s">
+        <v>1677</v>
+      </c>
+      <c r="J734" s="46" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="735" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A735" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C735" t="s">
+        <v>898</v>
+      </c>
+      <c r="D735" t="s">
+        <v>110</v>
+      </c>
+      <c r="E735" t="s">
+        <v>111</v>
+      </c>
+      <c r="F735" t="s">
+        <v>1</v>
+      </c>
+      <c r="G735" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H735" s="26" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I735" s="30" t="s">
+        <v>1031</v>
+      </c>
+      <c r="J735" s="46"/>
+    </row>
+    <row r="736" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A736" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C736" t="s">
+        <v>898</v>
+      </c>
+      <c r="D736" t="s">
+        <v>50</v>
+      </c>
+      <c r="E736" t="s">
+        <v>32</v>
+      </c>
+      <c r="F736" t="s">
+        <v>1</v>
+      </c>
+      <c r="G736" t="s">
+        <v>306</v>
+      </c>
+      <c r="H736" s="26" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I736" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="J736" s="46"/>
+    </row>
+    <row r="737" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A737" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C737" t="s">
+        <v>898</v>
+      </c>
+      <c r="D737" t="s">
+        <v>51</v>
+      </c>
+      <c r="E737" t="s">
+        <v>33</v>
+      </c>
+      <c r="F737" t="s">
+        <v>1</v>
+      </c>
+      <c r="G737" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H737" t="s">
+        <v>1612</v>
+      </c>
+      <c r="I737" s="30" t="s">
+        <v>1613</v>
+      </c>
+      <c r="J737" s="46"/>
+    </row>
+    <row r="738" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A738" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C738" t="s">
+        <v>898</v>
+      </c>
+      <c r="D738" t="s">
+        <v>113</v>
+      </c>
+      <c r="E738" t="s">
+        <v>114</v>
+      </c>
+      <c r="F738" t="s">
+        <v>5</v>
+      </c>
+      <c r="G738" t="s">
+        <v>880</v>
+      </c>
+      <c r="H738" t="s">
+        <v>899</v>
+      </c>
+      <c r="I738" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="J738" s="46"/>
+    </row>
+    <row r="739" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A739" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C739" t="s">
+        <v>898</v>
+      </c>
+      <c r="D739" t="s">
+        <v>115</v>
+      </c>
+      <c r="E739" t="s">
+        <v>116</v>
+      </c>
+      <c r="F739" t="s">
+        <v>1</v>
+      </c>
+      <c r="G739" t="s">
+        <v>900</v>
+      </c>
+      <c r="H739" s="26" t="s">
+        <v>1340</v>
+      </c>
+      <c r="I739" s="22" t="s">
+        <v>1339</v>
+      </c>
+      <c r="J739" s="46"/>
+    </row>
+    <row r="740" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A740" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C740" t="s">
+        <v>898</v>
+      </c>
+      <c r="D740" t="s">
+        <v>117</v>
+      </c>
+      <c r="E740" t="s">
+        <v>118</v>
+      </c>
+      <c r="F740" t="s">
+        <v>1</v>
+      </c>
+      <c r="G740" t="s">
+        <v>119</v>
+      </c>
+      <c r="H740" t="s">
+        <v>924</v>
+      </c>
+      <c r="I740" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="J740" s="46"/>
+    </row>
+    <row r="741" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A741" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C741" t="s">
+        <v>898</v>
+      </c>
+      <c r="D741" t="s">
+        <v>120</v>
+      </c>
+      <c r="E741" t="s">
+        <v>121</v>
+      </c>
+      <c r="F741" t="s">
+        <v>1</v>
+      </c>
+      <c r="G741" t="s">
+        <v>122</v>
+      </c>
+      <c r="H741" s="26" t="s">
+        <v>947</v>
+      </c>
+      <c r="I741" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="J741" s="46" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="742" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A742" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C742" t="s">
+        <v>898</v>
+      </c>
+      <c r="D742" t="s">
+        <v>123</v>
+      </c>
+      <c r="E742" t="s">
+        <v>124</v>
+      </c>
+      <c r="F742" t="s">
+        <v>5</v>
+      </c>
+      <c r="G742" t="s">
+        <v>126</v>
+      </c>
+      <c r="H742" s="26" t="s">
+        <v>1690</v>
+      </c>
+      <c r="I742" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="J742" s="46"/>
+    </row>
+    <row r="743" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A743" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C743" t="s">
+        <v>898</v>
+      </c>
+      <c r="D743" t="s">
+        <v>127</v>
+      </c>
+      <c r="E743" t="s">
+        <v>128</v>
+      </c>
+      <c r="F743" t="s">
+        <v>5</v>
+      </c>
+      <c r="G743" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H743" s="26" t="s">
+        <v>968</v>
+      </c>
+      <c r="I743" s="30" t="s">
+        <v>966</v>
+      </c>
+      <c r="J743" s="46" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="744" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A744" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C744" t="s">
+        <v>898</v>
+      </c>
+      <c r="D744" t="s">
+        <v>62</v>
+      </c>
+      <c r="E744" t="s">
+        <v>61</v>
+      </c>
+      <c r="F744" t="s">
+        <v>1</v>
+      </c>
+      <c r="G744" t="s">
+        <v>719</v>
+      </c>
+      <c r="H744" s="26" t="s">
+        <v>997</v>
+      </c>
+      <c r="I744" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="J744" s="46"/>
+    </row>
+    <row r="745" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A745" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C745" t="s">
+        <v>898</v>
+      </c>
+      <c r="D745" t="s">
+        <v>58</v>
+      </c>
+      <c r="E745" t="s">
+        <v>239</v>
+      </c>
+      <c r="F745" t="s">
+        <v>5</v>
+      </c>
+      <c r="G745" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H745" s="26" t="s">
+        <v>1680</v>
+      </c>
+      <c r="I745" s="37" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J745" s="46"/>
+    </row>
+    <row r="746" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A746" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C746" t="s">
+        <v>898</v>
+      </c>
+      <c r="D746" t="s">
+        <v>52</v>
+      </c>
+      <c r="E746" t="s">
+        <v>35</v>
+      </c>
+      <c r="F746" t="s">
+        <v>5</v>
+      </c>
+      <c r="G746" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H746" s="26" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I746" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="J746" s="46"/>
+    </row>
+    <row r="747" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A747" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C747" t="s">
+        <v>898</v>
+      </c>
+      <c r="D747" t="s">
+        <v>52</v>
+      </c>
+      <c r="E747" t="s">
+        <v>35</v>
+      </c>
+      <c r="F747" t="s">
+        <v>5</v>
+      </c>
+      <c r="G747" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H747" s="26" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I747" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="J747" s="46" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="748" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A748" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C748" t="s">
+        <v>898</v>
+      </c>
+      <c r="D748" t="s">
+        <v>52</v>
+      </c>
+      <c r="E748" t="s">
+        <v>35</v>
+      </c>
+      <c r="F748" t="s">
+        <v>5</v>
+      </c>
+      <c r="G748" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H748" t="s">
+        <v>1127</v>
+      </c>
+      <c r="I748" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J748" s="46"/>
+    </row>
+    <row r="749" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A749" s="23" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B749" s="23" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C749" s="23" t="s">
+        <v>898</v>
+      </c>
+      <c r="D749" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E749" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F749" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G749" s="23" t="s">
+        <v>571</v>
+      </c>
+      <c r="H749" s="23" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I749" s="44" t="s">
+        <v>1113</v>
+      </c>
+      <c r="J749" s="47"/>
+    </row>
+    <row r="750" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A750" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C750" t="s">
+        <v>656</v>
+      </c>
+      <c r="D750" t="s">
+        <v>40</v>
+      </c>
+      <c r="E750" t="s">
+        <v>4</v>
+      </c>
+      <c r="F750" t="s">
+        <v>5</v>
+      </c>
+      <c r="G750" t="s">
+        <v>725</v>
+      </c>
+      <c r="H750" s="26" t="s">
+        <v>726</v>
+      </c>
+      <c r="I750" s="30" t="s">
+        <v>724</v>
+      </c>
+      <c r="J750" s="46"/>
+    </row>
+    <row r="751" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A751" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C751" t="s">
+        <v>656</v>
+      </c>
+      <c r="D751" t="s">
+        <v>68</v>
+      </c>
+      <c r="E751" t="s">
+        <v>69</v>
+      </c>
+      <c r="F751" t="s">
+        <v>5</v>
+      </c>
+      <c r="G751" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H751" s="26" t="s">
+        <v>1851</v>
+      </c>
+      <c r="I751" s="3" t="s">
+        <v>1849</v>
+      </c>
+      <c r="J751" s="21"/>
+    </row>
+    <row r="752" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A752" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C752" t="s">
+        <v>656</v>
+      </c>
+      <c r="D752" t="s">
+        <v>68</v>
+      </c>
+      <c r="E752" t="s">
+        <v>69</v>
+      </c>
+      <c r="F752" t="s">
+        <v>1</v>
+      </c>
+      <c r="G752" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H752" s="26" t="s">
+        <v>1852</v>
+      </c>
+      <c r="I752" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="J752" s="46"/>
+    </row>
+    <row r="753" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A753" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C753" t="s">
+        <v>656</v>
+      </c>
+      <c r="D753" t="s">
+        <v>68</v>
+      </c>
+      <c r="E753" t="s">
+        <v>69</v>
+      </c>
+      <c r="F753" t="s">
+        <v>1</v>
+      </c>
+      <c r="G753" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H753" s="26" t="s">
+        <v>1855</v>
+      </c>
+      <c r="I753" s="2" t="s">
+        <v>1845</v>
+      </c>
+      <c r="J753" s="46"/>
+    </row>
+    <row r="754" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A754" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C754" t="s">
+        <v>656</v>
+      </c>
+      <c r="D754" t="s">
+        <v>68</v>
+      </c>
+      <c r="E754" t="s">
+        <v>69</v>
+      </c>
+      <c r="F754" t="s">
+        <v>1</v>
+      </c>
+      <c r="G754" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H754" s="26" t="s">
+        <v>1847</v>
+      </c>
+      <c r="I754" s="2" t="s">
+        <v>1846</v>
+      </c>
+      <c r="J754" s="46"/>
+    </row>
+    <row r="755" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A755" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C755" t="s">
+        <v>656</v>
+      </c>
+      <c r="D755" t="s">
+        <v>41</v>
+      </c>
+      <c r="E755" t="s">
+        <v>11</v>
+      </c>
+      <c r="F755" t="s">
+        <v>5</v>
+      </c>
+      <c r="G755" t="s">
+        <v>206</v>
+      </c>
+      <c r="H755" s="26" t="s">
+        <v>1373</v>
+      </c>
+      <c r="I755" s="30" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J755" s="46"/>
+    </row>
+    <row r="756" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A756" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C756" t="s">
+        <v>656</v>
+      </c>
+      <c r="D756" t="s">
+        <v>42</v>
+      </c>
+      <c r="E756" t="s">
+        <v>15</v>
+      </c>
+      <c r="F756" t="s">
+        <v>5</v>
+      </c>
+      <c r="G756" t="s">
+        <v>16</v>
+      </c>
+      <c r="H756" s="26" t="s">
+        <v>1589</v>
+      </c>
+      <c r="I756" s="22" t="s">
+        <v>1590</v>
+      </c>
+      <c r="J756" s="46"/>
+    </row>
+    <row r="757" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A757" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C757" t="s">
+        <v>656</v>
+      </c>
+      <c r="D757" t="s">
+        <v>43</v>
+      </c>
+      <c r="E757" t="s">
+        <v>17</v>
+      </c>
+      <c r="F757" t="s">
+        <v>5</v>
+      </c>
+      <c r="G757" t="s">
+        <v>18</v>
+      </c>
+      <c r="H757" s="26" t="s">
+        <v>1588</v>
+      </c>
+      <c r="I757" s="30" t="s">
+        <v>1587</v>
+      </c>
+      <c r="J757" s="46"/>
+    </row>
+    <row r="758" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A758" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C758" t="s">
+        <v>656</v>
+      </c>
+      <c r="D758" t="s">
+        <v>44</v>
+      </c>
+      <c r="E758" t="s">
+        <v>19</v>
+      </c>
+      <c r="F758" t="s">
+        <v>1</v>
+      </c>
+      <c r="G758" t="s">
+        <v>627</v>
+      </c>
+      <c r="H758" s="26" t="s">
+        <v>1586</v>
+      </c>
+      <c r="I758" s="30" t="s">
+        <v>1585</v>
+      </c>
+      <c r="J758" s="46"/>
+    </row>
+    <row r="759" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A759" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C759" t="s">
+        <v>656</v>
+      </c>
+      <c r="D759" t="s">
+        <v>72</v>
+      </c>
+      <c r="E759" t="s">
+        <v>240</v>
+      </c>
+      <c r="F759" t="s">
+        <v>1</v>
+      </c>
+      <c r="G759" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H759" s="26" t="s">
+        <v>1584</v>
+      </c>
+      <c r="I759" s="2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="J759" s="46"/>
+    </row>
+    <row r="760" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A760" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C760" t="s">
+        <v>656</v>
+      </c>
+      <c r="D760" t="s">
+        <v>82</v>
+      </c>
+      <c r="E760" t="s">
+        <v>83</v>
+      </c>
+      <c r="F760" t="s">
+        <v>1</v>
+      </c>
+      <c r="G760" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H760" s="26" t="s">
+        <v>1595</v>
+      </c>
+      <c r="I760" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="J760" s="46"/>
+    </row>
+    <row r="761" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A761" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C761" t="s">
+        <v>656</v>
+      </c>
+      <c r="D761" t="s">
+        <v>82</v>
+      </c>
+      <c r="E761" t="s">
+        <v>83</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1</v>
+      </c>
+      <c r="G761" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H761" s="26" t="s">
+        <v>1594</v>
+      </c>
+      <c r="I761" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="J761" s="46"/>
+    </row>
+    <row r="762" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A762" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C762" t="s">
+        <v>656</v>
+      </c>
+      <c r="D762" t="s">
+        <v>84</v>
+      </c>
+      <c r="E762" t="s">
+        <v>85</v>
+      </c>
+      <c r="F762" t="s">
+        <v>5</v>
+      </c>
+      <c r="G762" t="s">
+        <v>87</v>
+      </c>
+      <c r="H762" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I762" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="J762" s="46"/>
+    </row>
+    <row r="763" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A763" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C763" t="s">
+        <v>656</v>
+      </c>
+      <c r="D763" t="s">
+        <v>84</v>
+      </c>
+      <c r="E763" t="s">
+        <v>85</v>
+      </c>
+      <c r="F763" t="s">
+        <v>9</v>
+      </c>
+      <c r="G763" t="s">
+        <v>87</v>
+      </c>
+      <c r="H763" t="s">
+        <v>659</v>
+      </c>
+      <c r="I763" s="2" t="s">
+        <v>1602</v>
+      </c>
+      <c r="J763" s="46" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="764" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A764" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C764" t="s">
+        <v>656</v>
+      </c>
+      <c r="D764" t="s">
+        <v>46</v>
+      </c>
+      <c r="E764" t="s">
+        <v>24</v>
+      </c>
+      <c r="F764" t="s">
+        <v>1</v>
+      </c>
+      <c r="G764" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2000</v>
+      </c>
+      <c r="I764" s="2"/>
+      <c r="J764" s="46"/>
+    </row>
+    <row r="765" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A765" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C765" t="s">
+        <v>656</v>
+      </c>
+      <c r="D765" t="s">
+        <v>97</v>
+      </c>
+      <c r="E765" t="s">
+        <v>98</v>
+      </c>
+      <c r="F765" t="s">
+        <v>1</v>
+      </c>
+      <c r="G765" t="s">
+        <v>100</v>
+      </c>
+      <c r="H765" t="s">
+        <v>1431</v>
+      </c>
+      <c r="I765" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="J765" s="46"/>
+    </row>
+    <row r="766" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A766" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C766" t="s">
+        <v>656</v>
+      </c>
+      <c r="D766" t="s">
+        <v>48</v>
+      </c>
+      <c r="E766" t="s">
+        <v>28</v>
+      </c>
+      <c r="F766" t="s">
+        <v>5</v>
+      </c>
+      <c r="G766" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H766" t="s">
+        <v>1597</v>
+      </c>
+      <c r="I766" s="30" t="s">
+        <v>1596</v>
+      </c>
+      <c r="J766" s="46"/>
+    </row>
+    <row r="767" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A767" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C767" t="s">
+        <v>656</v>
+      </c>
+      <c r="D767" t="s">
+        <v>110</v>
+      </c>
+      <c r="E767" t="s">
+        <v>111</v>
+      </c>
+      <c r="F767" t="s">
+        <v>1</v>
+      </c>
+      <c r="G767" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H767" s="26" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I767" s="2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="J767" s="46"/>
+    </row>
+    <row r="768" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A768" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C768" t="s">
+        <v>656</v>
+      </c>
+      <c r="D768" t="s">
+        <v>51</v>
+      </c>
+      <c r="E768" t="s">
+        <v>33</v>
+      </c>
+      <c r="F768" t="s">
+        <v>9</v>
+      </c>
+      <c r="G768" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H768" t="s">
+        <v>1599</v>
+      </c>
+      <c r="I768" s="3" t="s">
+        <v>1601</v>
+      </c>
+      <c r="J768" s="46" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="769" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A769" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C769" t="s">
+        <v>656</v>
+      </c>
+      <c r="D769" t="s">
+        <v>113</v>
+      </c>
+      <c r="E769" t="s">
+        <v>114</v>
+      </c>
+      <c r="F769" t="s">
+        <v>1</v>
+      </c>
+      <c r="G769" t="s">
+        <v>880</v>
+      </c>
+      <c r="H769" s="26" t="s">
+        <v>1788</v>
+      </c>
+      <c r="I769" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="J769" s="46" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="770" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A770" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C770" t="s">
+        <v>656</v>
+      </c>
+      <c r="D770" t="s">
+        <v>115</v>
+      </c>
+      <c r="E770" t="s">
+        <v>116</v>
+      </c>
+      <c r="F770" t="s">
+        <v>1</v>
+      </c>
+      <c r="G770" t="s">
+        <v>900</v>
+      </c>
+      <c r="H770" s="26" t="s">
+        <v>1641</v>
+      </c>
+      <c r="I770" s="3" t="s">
+        <v>1640</v>
+      </c>
+      <c r="J770" s="46"/>
+    </row>
+    <row r="771" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A771" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C771" t="s">
+        <v>656</v>
+      </c>
+      <c r="D771" t="s">
+        <v>117</v>
+      </c>
+      <c r="E771" t="s">
+        <v>118</v>
+      </c>
+      <c r="F771" t="s">
+        <v>1</v>
+      </c>
+      <c r="G771" t="s">
+        <v>119</v>
+      </c>
+      <c r="H771" t="s">
+        <v>922</v>
+      </c>
+      <c r="I771" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="J771" s="46"/>
+    </row>
+    <row r="772" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A772" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C772" t="s">
+        <v>656</v>
+      </c>
+      <c r="D772" t="s">
+        <v>120</v>
+      </c>
+      <c r="E772" t="s">
+        <v>121</v>
+      </c>
+      <c r="F772" t="s">
+        <v>1</v>
+      </c>
+      <c r="G772" t="s">
+        <v>122</v>
+      </c>
+      <c r="H772" s="26" t="s">
+        <v>942</v>
+      </c>
+      <c r="I772" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="J772" s="46"/>
+    </row>
+    <row r="773" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A773" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C773" t="s">
+        <v>656</v>
+      </c>
+      <c r="D773" t="s">
+        <v>123</v>
+      </c>
+      <c r="E773" t="s">
+        <v>124</v>
+      </c>
+      <c r="F773" t="s">
+        <v>1</v>
+      </c>
+      <c r="G773" t="s">
+        <v>126</v>
+      </c>
+      <c r="H773" s="26" t="s">
+        <v>984</v>
+      </c>
+      <c r="I773" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="J773" s="46"/>
+    </row>
+    <row r="774" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A774" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C774" t="s">
+        <v>656</v>
+      </c>
+      <c r="D774" t="s">
+        <v>127</v>
+      </c>
+      <c r="E774" t="s">
+        <v>128</v>
+      </c>
+      <c r="F774" t="s">
+        <v>1</v>
+      </c>
+      <c r="G774" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H774" s="26" t="s">
+        <v>965</v>
+      </c>
+      <c r="I774" s="2"/>
+      <c r="J774" s="46" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="775" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A775" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C775" t="s">
+        <v>656</v>
+      </c>
+      <c r="D775" t="s">
+        <v>58</v>
+      </c>
+      <c r="E775" t="s">
+        <v>239</v>
+      </c>
+      <c r="F775" t="s">
+        <v>5</v>
+      </c>
+      <c r="G775" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H775" s="26" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I775" s="22" t="s">
+        <v>452</v>
+      </c>
+      <c r="J775" s="46"/>
+    </row>
+    <row r="776" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A776" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C776" t="s">
+        <v>656</v>
+      </c>
+      <c r="D776" t="s">
+        <v>52</v>
+      </c>
+      <c r="E776" t="s">
+        <v>35</v>
+      </c>
+      <c r="F776" t="s">
+        <v>5</v>
+      </c>
+      <c r="G776" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H776" s="26" t="s">
+        <v>1083</v>
+      </c>
+      <c r="I776" s="22" t="s">
         <v>1077</v>
       </c>
-      <c r="B259" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C259" s="18" t="s">
+      <c r="J776" s="46"/>
+    </row>
+    <row r="777" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A777" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B777" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C777" t="s">
         <v>656</v>
       </c>
-      <c r="D259" s="18" t="s">
+      <c r="D777" t="s">
+        <v>52</v>
+      </c>
+      <c r="E777" t="s">
+        <v>35</v>
+      </c>
+      <c r="F777" t="s">
+        <v>5</v>
+      </c>
+      <c r="G777" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H777" s="26" t="s">
+        <v>1084</v>
+      </c>
+      <c r="I777" s="22" t="s">
+        <v>1082</v>
+      </c>
+      <c r="J777" s="46"/>
+    </row>
+    <row r="778" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A778" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C778" t="s">
+        <v>656</v>
+      </c>
+      <c r="D778" t="s">
+        <v>52</v>
+      </c>
+      <c r="E778" t="s">
+        <v>35</v>
+      </c>
+      <c r="F778" t="s">
+        <v>5</v>
+      </c>
+      <c r="G778" s="26" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H778" s="26" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I778" s="22" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J778" s="46"/>
+    </row>
+    <row r="779" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A779" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B779" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D779" t="s">
+        <v>302</v>
+      </c>
+      <c r="E779" t="s">
+        <v>164</v>
+      </c>
+      <c r="F779" t="s">
+        <v>5</v>
+      </c>
+      <c r="G779" t="s">
+        <v>179</v>
+      </c>
+      <c r="H779" s="26" t="s">
+        <v>387</v>
+      </c>
+      <c r="I779" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="J779" s="46"/>
+    </row>
+    <row r="780" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A780" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B780" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D780" t="s">
         <v>40</v>
       </c>
-      <c r="E259" s="18" t="s">
+      <c r="E780" t="s">
         <v>4</v>
       </c>
-      <c r="F259" s="18" t="s">
+      <c r="F780" t="s">
+        <v>1</v>
+      </c>
+      <c r="G780" t="s">
+        <v>7</v>
+      </c>
+      <c r="H780" s="26" t="s">
+        <v>393</v>
+      </c>
+      <c r="I780" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="J780" s="46"/>
+    </row>
+    <row r="781" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A781" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B781" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C781" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D781" t="s">
+        <v>65</v>
+      </c>
+      <c r="E781" t="s">
+        <v>66</v>
+      </c>
+      <c r="F781" t="s">
         <v>5</v>
       </c>
-      <c r="G259" s="18" t="s">
-[...19 lines deleted...]
-      <c r="D260" s="18" t="s">
+      <c r="G781" t="s">
+        <v>67</v>
+      </c>
+      <c r="H781" s="26" t="s">
+        <v>395</v>
+      </c>
+      <c r="I781" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="J781" s="46"/>
+    </row>
+    <row r="782" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A782" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B782" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C782" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D782" t="s">
+        <v>65</v>
+      </c>
+      <c r="E782" t="s">
+        <v>66</v>
+      </c>
+      <c r="F782" t="s">
+        <v>5</v>
+      </c>
+      <c r="G782" t="s">
+        <v>67</v>
+      </c>
+      <c r="H782" s="26" t="s">
+        <v>397</v>
+      </c>
+      <c r="I782" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="J782" s="46"/>
+    </row>
+    <row r="783" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A783" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B783" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D783" t="s">
         <v>68</v>
       </c>
-      <c r="E260" s="18" t="s">
+      <c r="E783" t="s">
         <v>69</v>
       </c>
-      <c r="F260" s="18" t="s">
+      <c r="F783" t="s">
+        <v>9</v>
+      </c>
+      <c r="G783" t="s">
+        <v>70</v>
+      </c>
+      <c r="H783" s="26" t="s">
+        <v>1642</v>
+      </c>
+      <c r="I783" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="J783" s="46"/>
+    </row>
+    <row r="784" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A784" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B784" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D784" t="s">
+        <v>41</v>
+      </c>
+      <c r="E784" t="s">
+        <v>11</v>
+      </c>
+      <c r="F784" t="s">
         <v>5</v>
       </c>
-      <c r="G260" s="18" t="s">
-[...20 lines deleted...]
-      <c r="D261" s="18" t="s">
+      <c r="G784" t="s">
+        <v>206</v>
+      </c>
+      <c r="H784" s="26" t="s">
+        <v>615</v>
+      </c>
+      <c r="I784" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="J784" s="46"/>
+    </row>
+    <row r="785" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A785" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B785" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C785" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D785" t="s">
+        <v>41</v>
+      </c>
+      <c r="E785" t="s">
+        <v>11</v>
+      </c>
+      <c r="F785" t="s">
+        <v>1</v>
+      </c>
+      <c r="G785" t="s">
+        <v>206</v>
+      </c>
+      <c r="H785" s="26" t="s">
+        <v>616</v>
+      </c>
+      <c r="I785" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="J785" s="46"/>
+    </row>
+    <row r="786" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A786" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B786" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C786" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D786" t="s">
+        <v>41</v>
+      </c>
+      <c r="E786" t="s">
+        <v>11</v>
+      </c>
+      <c r="F786" t="s">
+        <v>5</v>
+      </c>
+      <c r="G786" t="s">
+        <v>206</v>
+      </c>
+      <c r="H786" s="26" t="s">
+        <v>615</v>
+      </c>
+      <c r="I786" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="J786" s="46"/>
+    </row>
+    <row r="787" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A787" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B787" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C787" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D787" t="s">
+        <v>42</v>
+      </c>
+      <c r="E787" t="s">
+        <v>15</v>
+      </c>
+      <c r="F787" t="s">
+        <v>5</v>
+      </c>
+      <c r="G787" t="s">
+        <v>16</v>
+      </c>
+      <c r="H787" s="26" t="s">
+        <v>402</v>
+      </c>
+      <c r="I787" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="J787" s="46"/>
+    </row>
+    <row r="788" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A788" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B788" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C788" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D788" t="s">
+        <v>43</v>
+      </c>
+      <c r="E788" t="s">
+        <v>17</v>
+      </c>
+      <c r="F788" t="s">
+        <v>5</v>
+      </c>
+      <c r="G788" t="s">
+        <v>18</v>
+      </c>
+      <c r="H788" s="26" t="s">
+        <v>403</v>
+      </c>
+      <c r="I788" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="J788" s="46"/>
+    </row>
+    <row r="789" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A789" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B789" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C789" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D789" t="s">
+        <v>44</v>
+      </c>
+      <c r="E789" t="s">
+        <v>19</v>
+      </c>
+      <c r="F789" t="s">
+        <v>322</v>
+      </c>
+      <c r="G789" t="s">
+        <v>627</v>
+      </c>
+      <c r="H789" s="26" t="s">
+        <v>648</v>
+      </c>
+      <c r="I789" s="29" t="s">
+        <v>647</v>
+      </c>
+      <c r="J789" s="46"/>
+    </row>
+    <row r="790" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A790" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B790" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C790" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D790" t="s">
+        <v>72</v>
+      </c>
+      <c r="E790" t="s">
+        <v>240</v>
+      </c>
+      <c r="F790" t="s">
+        <v>9</v>
+      </c>
+      <c r="G790" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H790" s="26" t="s">
+        <v>406</v>
+      </c>
+      <c r="I790" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="J790" s="46"/>
+    </row>
+    <row r="791" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A791" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B791" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D791" t="s">
+        <v>73</v>
+      </c>
+      <c r="E791" t="s">
+        <v>74</v>
+      </c>
+      <c r="F791" t="s">
+        <v>9</v>
+      </c>
+      <c r="G791" t="s">
+        <v>75</v>
+      </c>
+      <c r="H791" s="26" t="s">
+        <v>410</v>
+      </c>
+      <c r="I791" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="J791" s="46"/>
+    </row>
+    <row r="792" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A792" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B792" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C792" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D792" t="s">
+        <v>73</v>
+      </c>
+      <c r="E792" t="s">
+        <v>74</v>
+      </c>
+      <c r="F792" t="s">
+        <v>9</v>
+      </c>
+      <c r="G792" t="s">
+        <v>75</v>
+      </c>
+      <c r="H792" s="26" t="s">
+        <v>662</v>
+      </c>
+      <c r="I792" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="J792" s="46"/>
+    </row>
+    <row r="793" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A793" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B793" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D793" t="s">
+        <v>73</v>
+      </c>
+      <c r="E793" t="s">
+        <v>74</v>
+      </c>
+      <c r="F793" t="s">
+        <v>9</v>
+      </c>
+      <c r="G793" t="s">
+        <v>75</v>
+      </c>
+      <c r="H793" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="I793" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="J793" s="46"/>
+    </row>
+    <row r="794" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A794" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B794" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D794" t="s">
+        <v>76</v>
+      </c>
+      <c r="E794" t="s">
+        <v>77</v>
+      </c>
+      <c r="F794" t="s">
+        <v>9</v>
+      </c>
+      <c r="G794" t="s">
+        <v>78</v>
+      </c>
+      <c r="H794" s="26" t="s">
+        <v>1662</v>
+      </c>
+      <c r="I794" s="2" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J794" s="46"/>
+    </row>
+    <row r="795" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A795" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B795" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D795" t="s">
+        <v>79</v>
+      </c>
+      <c r="E795" t="s">
+        <v>80</v>
+      </c>
+      <c r="F795" t="s">
+        <v>9</v>
+      </c>
+      <c r="G795" t="s">
+        <v>81</v>
+      </c>
+      <c r="H795" s="26" t="s">
+        <v>1460</v>
+      </c>
+      <c r="I795" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="J795" s="46"/>
+    </row>
+    <row r="796" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A796" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B796" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D796" t="s">
+        <v>79</v>
+      </c>
+      <c r="E796" t="s">
+        <v>80</v>
+      </c>
+      <c r="F796" t="s">
+        <v>9</v>
+      </c>
+      <c r="G796" t="s">
+        <v>81</v>
+      </c>
+      <c r="H796" s="26" t="s">
+        <v>1461</v>
+      </c>
+      <c r="I796" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="J796" s="46"/>
+    </row>
+    <row r="797" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A797" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B797" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D797" t="s">
+        <v>79</v>
+      </c>
+      <c r="E797" t="s">
+        <v>80</v>
+      </c>
+      <c r="F797" t="s">
+        <v>9</v>
+      </c>
+      <c r="G797" t="s">
+        <v>81</v>
+      </c>
+      <c r="H797" s="26" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I797" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="J797" s="46"/>
+    </row>
+    <row r="798" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A798" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B798" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D798" t="s">
+        <v>82</v>
+      </c>
+      <c r="E798" t="s">
+        <v>83</v>
+      </c>
+      <c r="F798" t="s">
+        <v>9</v>
+      </c>
+      <c r="G798" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H798" s="26" t="s">
+        <v>415</v>
+      </c>
+      <c r="I798" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="J798" s="46"/>
+    </row>
+    <row r="799" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A799" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B799" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C799" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D799" t="s">
+        <v>84</v>
+      </c>
+      <c r="E799" t="s">
+        <v>85</v>
+      </c>
+      <c r="F799" t="s">
+        <v>9</v>
+      </c>
+      <c r="G799" t="s">
+        <v>87</v>
+      </c>
+      <c r="H799" s="26" t="s">
+        <v>407</v>
+      </c>
+      <c r="I799" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="J799" s="46"/>
+    </row>
+    <row r="800" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A800" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B800" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D800" t="s">
+        <v>88</v>
+      </c>
+      <c r="E800" t="s">
+        <v>89</v>
+      </c>
+      <c r="F800" t="s">
+        <v>9</v>
+      </c>
+      <c r="G800" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H800" s="26" t="s">
+        <v>418</v>
+      </c>
+      <c r="I800" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="J800" s="46"/>
+    </row>
+    <row r="801" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A801" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B801" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D801" t="s">
+        <v>90</v>
+      </c>
+      <c r="E801" t="s">
+        <v>91</v>
+      </c>
+      <c r="F801" t="s">
+        <v>9</v>
+      </c>
+      <c r="G801" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H801" s="26" t="s">
+        <v>821</v>
+      </c>
+      <c r="I801" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="J801" s="46" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="802" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A802" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B802" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C802" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D802" t="s">
+        <v>45</v>
+      </c>
+      <c r="E802" t="s">
+        <v>21</v>
+      </c>
+      <c r="F802" t="s">
+        <v>1</v>
+      </c>
+      <c r="G802" s="26" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H802" s="26" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I802" s="29" t="s">
+        <v>1379</v>
+      </c>
+      <c r="J802" s="46"/>
+    </row>
+    <row r="803" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A803" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B803" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C803" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D803" t="s">
+        <v>93</v>
+      </c>
+      <c r="E803" t="s">
+        <v>94</v>
+      </c>
+      <c r="F803" t="s">
+        <v>9</v>
+      </c>
+      <c r="G803" t="s">
+        <v>225</v>
+      </c>
+      <c r="H803" s="26" t="s">
+        <v>2003</v>
+      </c>
+      <c r="I803" s="29" t="s">
+        <v>421</v>
+      </c>
+      <c r="J803" s="46"/>
+    </row>
+    <row r="804" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A804" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B804" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D804" t="s">
+        <v>93</v>
+      </c>
+      <c r="E804" t="s">
+        <v>94</v>
+      </c>
+      <c r="F804" t="s">
+        <v>9</v>
+      </c>
+      <c r="G804" t="s">
+        <v>225</v>
+      </c>
+      <c r="H804" s="26" t="s">
+        <v>422</v>
+      </c>
+      <c r="I804" s="29" t="s">
+        <v>423</v>
+      </c>
+      <c r="J804" s="46"/>
+    </row>
+    <row r="805" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A805" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B805" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C805" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D805" t="s">
+        <v>46</v>
+      </c>
+      <c r="E805" t="s">
+        <v>24</v>
+      </c>
+      <c r="F805" t="s">
+        <v>1</v>
+      </c>
+      <c r="G805" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H805" t="s">
+        <v>2001</v>
+      </c>
+      <c r="I805"/>
+      <c r="J805" s="46"/>
+    </row>
+    <row r="806" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A806" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B806" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D806" t="s">
+        <v>97</v>
+      </c>
+      <c r="E806" t="s">
+        <v>98</v>
+      </c>
+      <c r="F806" t="s">
+        <v>9</v>
+      </c>
+      <c r="G806" t="s">
+        <v>100</v>
+      </c>
+      <c r="H806" s="26" t="s">
+        <v>429</v>
+      </c>
+      <c r="I806" s="22" t="s">
+        <v>428</v>
+      </c>
+      <c r="J806" s="46"/>
+    </row>
+    <row r="807" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A807" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B807" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D807" t="s">
+        <v>97</v>
+      </c>
+      <c r="E807" t="s">
+        <v>98</v>
+      </c>
+      <c r="F807" t="s">
+        <v>9</v>
+      </c>
+      <c r="G807" t="s">
+        <v>425</v>
+      </c>
+      <c r="H807" s="26" t="s">
+        <v>426</v>
+      </c>
+      <c r="I807" s="22" t="s">
+        <v>424</v>
+      </c>
+      <c r="J807" s="46"/>
+    </row>
+    <row r="808" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A808" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B808" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D808" t="s">
+        <v>97</v>
+      </c>
+      <c r="E808" t="s">
+        <v>98</v>
+      </c>
+      <c r="F808" t="s">
+        <v>5</v>
+      </c>
+      <c r="G808" t="s">
+        <v>425</v>
+      </c>
+      <c r="H808" s="26" t="s">
+        <v>427</v>
+      </c>
+      <c r="I808" s="22" t="s">
+        <v>424</v>
+      </c>
+      <c r="J808" s="46"/>
+    </row>
+    <row r="809" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A809" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B809" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D809" t="s">
+        <v>47</v>
+      </c>
+      <c r="E809" t="s">
+        <v>26</v>
+      </c>
+      <c r="F809" t="s">
+        <v>1</v>
+      </c>
+      <c r="G809" t="s">
+        <v>559</v>
+      </c>
+      <c r="H809" s="26" t="s">
+        <v>431</v>
+      </c>
+      <c r="I809" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="J809" s="46"/>
+    </row>
+    <row r="810" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A810" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B810" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C810" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D810" t="s">
+        <v>48</v>
+      </c>
+      <c r="E810" t="s">
+        <v>28</v>
+      </c>
+      <c r="F810" t="s">
+        <v>1</v>
+      </c>
+      <c r="G810" t="s">
+        <v>101</v>
+      </c>
+      <c r="H810" s="26" t="s">
+        <v>433</v>
+      </c>
+      <c r="I810" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="J810" s="46"/>
+    </row>
+    <row r="811" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A811" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B811" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D811" t="s">
+        <v>102</v>
+      </c>
+      <c r="E811" t="s">
+        <v>103</v>
+      </c>
+      <c r="F811" t="s">
+        <v>9</v>
+      </c>
+      <c r="G811" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H811" s="26" t="s">
+        <v>435</v>
+      </c>
+      <c r="I811" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="J811" s="46"/>
+    </row>
+    <row r="812" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A812" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B812" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D812" t="s">
+        <v>104</v>
+      </c>
+      <c r="E812" t="s">
+        <v>105</v>
+      </c>
+      <c r="F812" t="s">
+        <v>9</v>
+      </c>
+      <c r="G812" t="s">
+        <v>107</v>
+      </c>
+      <c r="H812" s="26" t="s">
+        <v>437</v>
+      </c>
+      <c r="I812" s="22" t="s">
+        <v>438</v>
+      </c>
+      <c r="J812" s="46"/>
+    </row>
+    <row r="813" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A813" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B813" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D813" t="s">
+        <v>49</v>
+      </c>
+      <c r="E813" t="s">
+        <v>29</v>
+      </c>
+      <c r="F813" t="s">
+        <v>5</v>
+      </c>
+      <c r="G813" t="s">
+        <v>31</v>
+      </c>
+      <c r="H813" s="26" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I813" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="J813" s="46"/>
+    </row>
+    <row r="814" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A814" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B814" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C814" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D814" t="s">
+        <v>49</v>
+      </c>
+      <c r="E814" t="s">
+        <v>29</v>
+      </c>
+      <c r="F814" t="s">
+        <v>1</v>
+      </c>
+      <c r="G814" t="s">
+        <v>31</v>
+      </c>
+      <c r="H814" s="26" t="s">
+        <v>391</v>
+      </c>
+      <c r="I814" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J814" s="46"/>
+    </row>
+    <row r="815" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A815" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B815" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D815" t="s">
+        <v>110</v>
+      </c>
+      <c r="E815" t="s">
+        <v>111</v>
+      </c>
+      <c r="F815" t="s">
+        <v>5</v>
+      </c>
+      <c r="G815" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H815" s="26" t="s">
+        <v>1664</v>
+      </c>
+      <c r="I815" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="J815" s="46"/>
+    </row>
+    <row r="816" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A816" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B816" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D816" t="s">
+        <v>50</v>
+      </c>
+      <c r="E816" t="s">
+        <v>32</v>
+      </c>
+      <c r="F816" t="s">
+        <v>1</v>
+      </c>
+      <c r="G816" t="s">
+        <v>406</v>
+      </c>
+      <c r="H816" s="26" t="s">
+        <v>1578</v>
+      </c>
+      <c r="I816" s="22" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J816" s="46" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="817" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A817" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B817" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D817" t="s">
+        <v>51</v>
+      </c>
+      <c r="E817" t="s">
+        <v>33</v>
+      </c>
+      <c r="F817" t="s">
+        <v>9</v>
+      </c>
+      <c r="G817" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H817" s="26" t="s">
+        <v>870</v>
+      </c>
+      <c r="I817" s="22" t="s">
+        <v>862</v>
+      </c>
+      <c r="J817" s="46"/>
+    </row>
+    <row r="818" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A818" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B818" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D818" t="s">
+        <v>113</v>
+      </c>
+      <c r="E818" t="s">
+        <v>114</v>
+      </c>
+      <c r="F818" t="s">
+        <v>9</v>
+      </c>
+      <c r="G818" t="s">
+        <v>880</v>
+      </c>
+      <c r="H818" s="26" t="s">
+        <v>887</v>
+      </c>
+      <c r="I818" s="22" t="s">
+        <v>345</v>
+      </c>
+      <c r="J818" s="46" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="819" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A819" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B819" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C819" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D819" t="s">
+        <v>113</v>
+      </c>
+      <c r="E819" t="s">
+        <v>114</v>
+      </c>
+      <c r="F819" t="s">
+        <v>9</v>
+      </c>
+      <c r="G819" t="s">
+        <v>880</v>
+      </c>
+      <c r="H819" s="26" t="s">
+        <v>888</v>
+      </c>
+      <c r="I819" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="J819" s="46" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="820" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A820" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B820" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C820" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D820" t="s">
+        <v>113</v>
+      </c>
+      <c r="E820" t="s">
+        <v>114</v>
+      </c>
+      <c r="F820" t="s">
+        <v>9</v>
+      </c>
+      <c r="G820" t="s">
+        <v>880</v>
+      </c>
+      <c r="H820" s="26" t="s">
+        <v>889</v>
+      </c>
+      <c r="I820" s="22" t="s">
+        <v>440</v>
+      </c>
+      <c r="J820" s="46" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="821" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A821" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B821" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C821" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D821" t="s">
+        <v>115</v>
+      </c>
+      <c r="E821" t="s">
+        <v>116</v>
+      </c>
+      <c r="F821" t="s">
+        <v>1</v>
+      </c>
+      <c r="G821" t="s">
+        <v>900</v>
+      </c>
+      <c r="H821" s="26" t="s">
+        <v>903</v>
+      </c>
+      <c r="I821" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="J821" s="46" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="822" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A822" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B822" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C822" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D822" t="s">
+        <v>117</v>
+      </c>
+      <c r="E822" t="s">
+        <v>118</v>
+      </c>
+      <c r="F822" t="s">
+        <v>9</v>
+      </c>
+      <c r="G822" t="s">
+        <v>119</v>
+      </c>
+      <c r="H822" s="26" t="s">
+        <v>920</v>
+      </c>
+      <c r="I822" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="J822" s="46"/>
+    </row>
+    <row r="823" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A823" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B823" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D823" t="s">
+        <v>120</v>
+      </c>
+      <c r="E823" t="s">
+        <v>121</v>
+      </c>
+      <c r="F823" t="s">
+        <v>9</v>
+      </c>
+      <c r="G823" t="s">
+        <v>122</v>
+      </c>
+      <c r="H823" s="26" t="s">
+        <v>945</v>
+      </c>
+      <c r="I823" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="J823" s="46" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="824" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A824" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B824" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D824" t="s">
+        <v>123</v>
+      </c>
+      <c r="E824" t="s">
+        <v>124</v>
+      </c>
+      <c r="F824" t="s">
+        <v>1</v>
+      </c>
+      <c r="G824" t="s">
+        <v>444</v>
+      </c>
+      <c r="H824" s="26" t="s">
+        <v>445</v>
+      </c>
+      <c r="I824" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="J824" s="46"/>
+    </row>
+    <row r="825" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A825" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B825" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D825" t="s">
+        <v>127</v>
+      </c>
+      <c r="E825" t="s">
+        <v>128</v>
+      </c>
+      <c r="F825" t="s">
+        <v>1</v>
+      </c>
+      <c r="G825" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H825" s="26" t="s">
+        <v>953</v>
+      </c>
+      <c r="I825" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="J825" s="46"/>
+    </row>
+    <row r="826" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A826" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B826" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D826" t="s">
+        <v>127</v>
+      </c>
+      <c r="E826" t="s">
+        <v>128</v>
+      </c>
+      <c r="F826" t="s">
+        <v>9</v>
+      </c>
+      <c r="G826" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H826" s="26" t="s">
+        <v>954</v>
+      </c>
+      <c r="I826" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="J826" s="46"/>
+    </row>
+    <row r="827" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A827" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B827" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C827" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D827" t="s">
+        <v>62</v>
+      </c>
+      <c r="E827" t="s">
+        <v>61</v>
+      </c>
+      <c r="F827" t="s">
+        <v>1</v>
+      </c>
+      <c r="G827" t="s">
+        <v>719</v>
+      </c>
+      <c r="H827" s="26" t="s">
+        <v>451</v>
+      </c>
+      <c r="I827" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="J827" s="46"/>
+    </row>
+    <row r="828" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A828" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B828" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C828" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D828" t="s">
+        <v>62</v>
+      </c>
+      <c r="E828" t="s">
+        <v>61</v>
+      </c>
+      <c r="F828" t="s">
+        <v>1</v>
+      </c>
+      <c r="G828" t="s">
+        <v>719</v>
+      </c>
+      <c r="H828" s="26" t="s">
+        <v>449</v>
+      </c>
+      <c r="I828" s="29" t="s">
+        <v>448</v>
+      </c>
+      <c r="J828" s="46"/>
+    </row>
+    <row r="829" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A829" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B829" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C829" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D829" t="s">
+        <v>58</v>
+      </c>
+      <c r="E829" t="s">
+        <v>239</v>
+      </c>
+      <c r="F829" t="s">
+        <v>9</v>
+      </c>
+      <c r="G829" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H829" s="26" t="s">
+        <v>515</v>
+      </c>
+      <c r="I829" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="J829" s="46"/>
+    </row>
+    <row r="830" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A830" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B830" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D830" t="s">
+        <v>52</v>
+      </c>
+      <c r="E830" t="s">
+        <v>35</v>
+      </c>
+      <c r="F830" t="s">
+        <v>1</v>
+      </c>
+      <c r="G830" t="s">
+        <v>522</v>
+      </c>
+      <c r="H830" s="26" t="s">
+        <v>524</v>
+      </c>
+      <c r="I830" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="J830" s="46"/>
+    </row>
+    <row r="831" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A831" s="23" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B831" s="23" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C831" s="23" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D831" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E831" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F831" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G831" s="23" t="s">
+        <v>573</v>
+      </c>
+      <c r="H831" s="32" t="s">
+        <v>453</v>
+      </c>
+      <c r="I831" s="33" t="s">
+        <v>454</v>
+      </c>
+      <c r="J831" s="47"/>
+    </row>
+    <row r="832" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A832" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B832" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C832" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D832" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E832" t="s">
+        <v>354</v>
+      </c>
+      <c r="F832" t="s">
+        <v>5</v>
+      </c>
+      <c r="G832" t="s">
+        <v>179</v>
+      </c>
+      <c r="H832" t="s">
+        <v>189</v>
+      </c>
+      <c r="I832" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="J832" s="46"/>
+    </row>
+    <row r="833" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A833" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B833" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C833" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D833" t="s">
+        <v>40</v>
+      </c>
+      <c r="E833" t="s">
+        <v>4</v>
+      </c>
+      <c r="F833" t="s">
+        <v>1</v>
+      </c>
+      <c r="G833" t="s">
+        <v>7</v>
+      </c>
+      <c r="H833" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I833" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="J833" s="46"/>
+    </row>
+    <row r="834" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A834" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B834" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C834" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D834" t="s">
+        <v>65</v>
+      </c>
+      <c r="E834" t="s">
+        <v>66</v>
+      </c>
+      <c r="F834" t="s">
+        <v>9</v>
+      </c>
+      <c r="G834" t="s">
+        <v>67</v>
+      </c>
+      <c r="H834" t="s">
+        <v>1799</v>
+      </c>
+      <c r="I834" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="J834" s="46"/>
+    </row>
+    <row r="835" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A835" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B835" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C835" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D835" t="s">
+        <v>41</v>
+      </c>
+      <c r="E835" t="s">
+        <v>11</v>
+      </c>
+      <c r="F835" t="s">
+        <v>5</v>
+      </c>
+      <c r="G835" t="s">
+        <v>206</v>
+      </c>
+      <c r="H835" t="s">
+        <v>612</v>
+      </c>
+      <c r="I835" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="J835" s="46"/>
+    </row>
+    <row r="836" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A836" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B836" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C836" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D836" t="s">
+        <v>42</v>
+      </c>
+      <c r="E836" t="s">
+        <v>15</v>
+      </c>
+      <c r="F836" t="s">
+        <v>5</v>
+      </c>
+      <c r="G836" t="s">
+        <v>16</v>
+      </c>
+      <c r="H836" t="s">
+        <v>190</v>
+      </c>
+      <c r="I836" s="2"/>
+      <c r="J836" s="46"/>
+    </row>
+    <row r="837" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A837" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B837" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C837" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D837" t="s">
+        <v>43</v>
+      </c>
+      <c r="E837" t="s">
+        <v>17</v>
+      </c>
+      <c r="F837" t="s">
+        <v>5</v>
+      </c>
+      <c r="G837" t="s">
+        <v>18</v>
+      </c>
+      <c r="H837" s="26" t="s">
+        <v>1621</v>
+      </c>
+      <c r="I837" s="2" t="s">
+        <v>1620</v>
+      </c>
+      <c r="J837" s="46"/>
+    </row>
+    <row r="838" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A838" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B838" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C838" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D838" t="s">
+        <v>44</v>
+      </c>
+      <c r="E838" t="s">
+        <v>19</v>
+      </c>
+      <c r="F838" t="s">
+        <v>1</v>
+      </c>
+      <c r="G838" t="s">
+        <v>627</v>
+      </c>
+      <c r="H838" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="I838" s="2"/>
+      <c r="J838" s="46"/>
+    </row>
+    <row r="839" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A839" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B839" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C839" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D839" t="s">
+        <v>72</v>
+      </c>
+      <c r="E839" t="s">
+        <v>240</v>
+      </c>
+      <c r="F839" t="s">
+        <v>9</v>
+      </c>
+      <c r="G839" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H839" t="s">
+        <v>192</v>
+      </c>
+      <c r="I839" s="22" t="s">
+        <v>191</v>
+      </c>
+      <c r="J839" s="22"/>
+    </row>
+    <row r="840" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A840" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B840" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C840" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D840" t="s">
+        <v>76</v>
+      </c>
+      <c r="E840" t="s">
+        <v>77</v>
+      </c>
+      <c r="F840" t="s">
+        <v>9</v>
+      </c>
+      <c r="G840" t="s">
+        <v>853</v>
+      </c>
+      <c r="H840" t="s">
+        <v>855</v>
+      </c>
+      <c r="I840" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="J840" s="46"/>
+    </row>
+    <row r="841" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A841" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B841" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C841" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D841" t="s">
+        <v>79</v>
+      </c>
+      <c r="E841" t="s">
+        <v>80</v>
+      </c>
+      <c r="F841" t="s">
+        <v>9</v>
+      </c>
+      <c r="G841" t="s">
+        <v>81</v>
+      </c>
+      <c r="H841" t="s">
+        <v>1458</v>
+      </c>
+      <c r="I841" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="J841" s="46"/>
+    </row>
+    <row r="842" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A842" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B842" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C842" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D842" t="s">
+        <v>82</v>
+      </c>
+      <c r="E842" t="s">
+        <v>83</v>
+      </c>
+      <c r="F842" t="s">
+        <v>9</v>
+      </c>
+      <c r="G842" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H842" t="s">
+        <v>805</v>
+      </c>
+      <c r="I842" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="J842" s="46"/>
+    </row>
+    <row r="843" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A843" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B843" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D843" t="s">
+        <v>88</v>
+      </c>
+      <c r="E843" t="s">
+        <v>89</v>
+      </c>
+      <c r="F843" t="s">
+        <v>1</v>
+      </c>
+      <c r="G843" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H843" s="26" t="s">
+        <v>1657</v>
+      </c>
+      <c r="I843" s="30" t="s">
+        <v>1656</v>
+      </c>
+      <c r="J843" s="46"/>
+    </row>
+    <row r="844" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A844" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B844" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C844" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D844" t="s">
+        <v>90</v>
+      </c>
+      <c r="E844" t="s">
+        <v>91</v>
+      </c>
+      <c r="F844" t="s">
+        <v>1</v>
+      </c>
+      <c r="G844" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H844" s="26" t="s">
+        <v>1878</v>
+      </c>
+      <c r="I844" s="2" t="s">
+        <v>1877</v>
+      </c>
+      <c r="J844" s="46"/>
+    </row>
+    <row r="845" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A845" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B845" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C845" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D845" t="s">
+        <v>93</v>
+      </c>
+      <c r="E845" t="s">
+        <v>94</v>
+      </c>
+      <c r="F845" t="s">
+        <v>9</v>
+      </c>
+      <c r="G845" t="s">
+        <v>225</v>
+      </c>
+      <c r="H845" t="s">
+        <v>536</v>
+      </c>
+      <c r="I845" s="29" t="s">
+        <v>535</v>
+      </c>
+      <c r="J845" s="46"/>
+    </row>
+    <row r="846" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A846" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B846" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C846" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D846" t="s">
+        <v>46</v>
+      </c>
+      <c r="E846" t="s">
+        <v>24</v>
+      </c>
+      <c r="F846" t="s">
+        <v>1</v>
+      </c>
+      <c r="G846" t="s">
+        <v>25</v>
+      </c>
+      <c r="H846" t="s">
+        <v>2002</v>
+      </c>
+      <c r="I846" s="2"/>
+      <c r="J846" s="46"/>
+    </row>
+    <row r="847" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A847" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B847" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C847" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D847" t="s">
+        <v>47</v>
+      </c>
+      <c r="E847" t="s">
+        <v>26</v>
+      </c>
+      <c r="F847" t="s">
+        <v>9</v>
+      </c>
+      <c r="G847" t="s">
+        <v>556</v>
+      </c>
+      <c r="H847" t="s">
+        <v>315</v>
+      </c>
+      <c r="I847" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="J847" s="46"/>
+    </row>
+    <row r="848" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A848" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B848" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C848" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D848" t="s">
+        <v>48</v>
+      </c>
+      <c r="E848" t="s">
+        <v>28</v>
+      </c>
+      <c r="F848" t="s">
+        <v>1</v>
+      </c>
+      <c r="G848" t="s">
+        <v>101</v>
+      </c>
+      <c r="H848" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I848" s="2" t="s">
+        <v>1892</v>
+      </c>
+      <c r="J848" s="46" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="849" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A849" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B849" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C849" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D849" t="s">
+        <v>102</v>
+      </c>
+      <c r="E849" t="s">
+        <v>103</v>
+      </c>
+      <c r="F849" t="s">
+        <v>9</v>
+      </c>
+      <c r="G849" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H849" t="s">
+        <v>185</v>
+      </c>
+      <c r="I849" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="J849" s="46"/>
+    </row>
+    <row r="850" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A850" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B850" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C850" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D850" t="s">
+        <v>104</v>
+      </c>
+      <c r="E850" t="s">
+        <v>105</v>
+      </c>
+      <c r="F850" t="s">
+        <v>9</v>
+      </c>
+      <c r="G850" t="s">
+        <v>107</v>
+      </c>
+      <c r="H850" t="s">
+        <v>318</v>
+      </c>
+      <c r="I850" s="2"/>
+      <c r="J850" s="46"/>
+    </row>
+    <row r="851" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A851" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B851" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D851" t="s">
+        <v>49</v>
+      </c>
+      <c r="E851" t="s">
+        <v>29</v>
+      </c>
+      <c r="F851" t="s">
+        <v>5</v>
+      </c>
+      <c r="G851" t="s">
+        <v>31</v>
+      </c>
+      <c r="H851" t="s">
+        <v>186</v>
+      </c>
+      <c r="I851" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="J851" s="46"/>
+    </row>
+    <row r="852" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A852" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B852" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C852" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D852" t="s">
+        <v>110</v>
+      </c>
+      <c r="E852" t="s">
+        <v>111</v>
+      </c>
+      <c r="F852" t="s">
+        <v>1</v>
+      </c>
+      <c r="G852" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H852" s="26" t="s">
+        <v>1665</v>
+      </c>
+      <c r="I852" s="2" t="s">
+        <v>835</v>
+      </c>
+      <c r="J852" s="46"/>
+    </row>
+    <row r="853" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A853" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B853" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C853" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D853" t="s">
+        <v>50</v>
+      </c>
+      <c r="E853" t="s">
+        <v>32</v>
+      </c>
+      <c r="F853" t="s">
+        <v>1</v>
+      </c>
+      <c r="G853" t="s">
+        <v>306</v>
+      </c>
+      <c r="H853" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I853" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="J853" s="46"/>
+    </row>
+    <row r="854" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A854" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B854" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C854" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D854" t="s">
+        <v>51</v>
+      </c>
+      <c r="E854" t="s">
+        <v>33</v>
+      </c>
+      <c r="F854" t="s">
+        <v>9</v>
+      </c>
+      <c r="G854" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H854" s="26" t="s">
+        <v>1626</v>
+      </c>
+      <c r="I854" s="2" t="s">
+        <v>1624</v>
+      </c>
+      <c r="J854" s="46"/>
+    </row>
+    <row r="855" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A855" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B855" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C855" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D855" t="s">
+        <v>51</v>
+      </c>
+      <c r="E855" t="s">
+        <v>33</v>
+      </c>
+      <c r="F855" t="s">
+        <v>9</v>
+      </c>
+      <c r="G855" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H855" t="s">
+        <v>1629</v>
+      </c>
+      <c r="I855" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="J855" s="46" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="856" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A856" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B856" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C856" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D856" t="s">
+        <v>113</v>
+      </c>
+      <c r="E856" t="s">
+        <v>114</v>
+      </c>
+      <c r="F856" t="s">
+        <v>9</v>
+      </c>
+      <c r="G856" t="s">
+        <v>880</v>
+      </c>
+      <c r="H856" t="s">
+        <v>885</v>
+      </c>
+      <c r="I856" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="J856" s="46" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="857" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A857" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B857" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C857" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D857" t="s">
+        <v>115</v>
+      </c>
+      <c r="E857" t="s">
+        <v>116</v>
+      </c>
+      <c r="F857" t="s">
+        <v>1</v>
+      </c>
+      <c r="G857" t="s">
+        <v>900</v>
+      </c>
+      <c r="H857" t="s">
+        <v>909</v>
+      </c>
+      <c r="I857" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="J857" s="46"/>
+    </row>
+    <row r="858" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A858" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B858" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C858" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D858" t="s">
+        <v>117</v>
+      </c>
+      <c r="E858" t="s">
+        <v>118</v>
+      </c>
+      <c r="F858" t="s">
+        <v>9</v>
+      </c>
+      <c r="G858" t="s">
+        <v>119</v>
+      </c>
+      <c r="H858" t="s">
+        <v>911</v>
+      </c>
+      <c r="I858" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="J858" s="46"/>
+    </row>
+    <row r="859" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A859" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B859" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C859" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D859" t="s">
+        <v>120</v>
+      </c>
+      <c r="E859" t="s">
+        <v>121</v>
+      </c>
+      <c r="F859" t="s">
+        <v>9</v>
+      </c>
+      <c r="G859" t="s">
+        <v>122</v>
+      </c>
+      <c r="H859" s="26" t="s">
+        <v>1842</v>
+      </c>
+      <c r="I859" s="2" t="s">
+        <v>1841</v>
+      </c>
+      <c r="J859" s="46"/>
+    </row>
+    <row r="860" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A860" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B860" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C860" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D860" t="s">
+        <v>123</v>
+      </c>
+      <c r="E860" t="s">
+        <v>124</v>
+      </c>
+      <c r="F860" t="s">
+        <v>9</v>
+      </c>
+      <c r="G860" t="s">
+        <v>126</v>
+      </c>
+      <c r="H860" t="s">
+        <v>973</v>
+      </c>
+      <c r="I860" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="J860" s="46"/>
+    </row>
+    <row r="861" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A861" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B861" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C861" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D861" t="s">
+        <v>127</v>
+      </c>
+      <c r="E861" t="s">
+        <v>128</v>
+      </c>
+      <c r="F861" t="s">
+        <v>9</v>
+      </c>
+      <c r="G861" t="s">
+        <v>958</v>
+      </c>
+      <c r="H861" s="26" t="s">
+        <v>957</v>
+      </c>
+      <c r="I861" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="J861" s="46"/>
+    </row>
+    <row r="862" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A862" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B862" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C862" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D862" t="s">
+        <v>62</v>
+      </c>
+      <c r="E862" t="s">
+        <v>61</v>
+      </c>
+      <c r="F862" t="s">
+        <v>1</v>
+      </c>
+      <c r="G862" t="s">
+        <v>719</v>
+      </c>
+      <c r="H862" t="s">
+        <v>321</v>
+      </c>
+      <c r="I862" s="22" t="s">
+        <v>722</v>
+      </c>
+      <c r="J862" s="46" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="863" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A863" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B863" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C863" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D863" t="s">
+        <v>58</v>
+      </c>
+      <c r="E863" t="s">
+        <v>239</v>
+      </c>
+      <c r="F863" t="s">
+        <v>9</v>
+      </c>
+      <c r="G863" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H863" t="s">
+        <v>1007</v>
+      </c>
+      <c r="I863" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="J863" s="46" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="864" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A864" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B864" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C864" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D864" t="s">
+        <v>52</v>
+      </c>
+      <c r="E864" t="s">
+        <v>35</v>
+      </c>
+      <c r="F864" t="s">
+        <v>1</v>
+      </c>
+      <c r="G864" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H864" t="s">
+        <v>1040</v>
+      </c>
+      <c r="I864" s="22" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J864" s="46"/>
+    </row>
+    <row r="865" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A865" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B865" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C865" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D865" t="s">
+        <v>52</v>
+      </c>
+      <c r="E865" t="s">
+        <v>35</v>
+      </c>
+      <c r="F865" t="s">
+        <v>1</v>
+      </c>
+      <c r="G865" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H865" t="s">
+        <v>196</v>
+      </c>
+      <c r="I865" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="J865" s="46"/>
+    </row>
+    <row r="866" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A866" s="23" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B866" s="23" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C866" s="23" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D866" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E866" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F866" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G866" s="23" t="s">
+        <v>572</v>
+      </c>
+      <c r="H866" s="23" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I866" s="28" t="s">
+        <v>541</v>
+      </c>
+      <c r="J866" s="47"/>
+    </row>
+    <row r="867" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A867" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B867" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D867" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E867" t="s">
+        <v>354</v>
+      </c>
+      <c r="F867" t="s">
+        <v>1</v>
+      </c>
+      <c r="G867" t="s">
+        <v>179</v>
+      </c>
+      <c r="H867" s="26" t="s">
+        <v>459</v>
+      </c>
+      <c r="I867" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="J867" s="46"/>
+    </row>
+    <row r="868" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A868" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B868" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C868" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D868" t="s">
+        <v>40</v>
+      </c>
+      <c r="E868" t="s">
+        <v>4</v>
+      </c>
+      <c r="F868" t="s">
+        <v>5</v>
+      </c>
+      <c r="G868" t="s">
+        <v>7</v>
+      </c>
+      <c r="H868" s="26" t="s">
+        <v>460</v>
+      </c>
+      <c r="I868" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="J868" s="46"/>
+    </row>
+    <row r="869" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A869" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B869" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C869" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D869" t="s">
+        <v>65</v>
+      </c>
+      <c r="E869" t="s">
+        <v>66</v>
+      </c>
+      <c r="F869" t="s">
+        <v>1</v>
+      </c>
+      <c r="G869" t="s">
+        <v>67</v>
+      </c>
+      <c r="H869" s="26" t="s">
+        <v>990</v>
+      </c>
+      <c r="I869"/>
+      <c r="J869" s="46" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="870" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A870" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B870" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C870" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D870" t="s">
         <v>68</v>
       </c>
-      <c r="E261" s="18" t="s">
+      <c r="E870" t="s">
         <v>69</v>
       </c>
-      <c r="F261" s="18" t="s">
-[...80 lines deleted...]
-      <c r="D264" s="18" t="s">
+      <c r="F870" t="s">
+        <v>1</v>
+      </c>
+      <c r="G870" t="s">
+        <v>70</v>
+      </c>
+      <c r="H870" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="I870" s="22" t="s">
+        <v>461</v>
+      </c>
+      <c r="J870" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="871" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A871" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B871" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C871" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D871" t="s">
         <v>41</v>
       </c>
-      <c r="E264" s="18" t="s">
+      <c r="E871" t="s">
         <v>11</v>
       </c>
-      <c r="F264" s="18" t="s">
+      <c r="F871" t="s">
+        <v>1</v>
+      </c>
+      <c r="G871" t="s">
+        <v>206</v>
+      </c>
+      <c r="H871" s="26" t="s">
+        <v>619</v>
+      </c>
+      <c r="I871" s="22" t="s">
+        <v>463</v>
+      </c>
+      <c r="J871" s="46"/>
+    </row>
+    <row r="872" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A872" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B872" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C872" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D872" t="s">
+        <v>42</v>
+      </c>
+      <c r="E872" t="s">
+        <v>15</v>
+      </c>
+      <c r="F872" t="s">
+        <v>1</v>
+      </c>
+      <c r="G872" t="s">
+        <v>16</v>
+      </c>
+      <c r="H872" s="26" t="s">
+        <v>676</v>
+      </c>
+      <c r="I872" s="22"/>
+      <c r="J872" s="46" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="873" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A873" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B873" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C873" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D873" t="s">
+        <v>43</v>
+      </c>
+      <c r="E873" t="s">
+        <v>17</v>
+      </c>
+      <c r="F873" t="s">
         <v>5</v>
       </c>
-      <c r="G264" s="18" t="s">
-[...25 lines deleted...]
-      <c r="F265" s="18" t="s">
+      <c r="G873" t="s">
+        <v>18</v>
+      </c>
+      <c r="H873" s="26" t="s">
+        <v>470</v>
+      </c>
+      <c r="I873" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="J873" s="46"/>
+    </row>
+    <row r="874" spans="1:10" s="16" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A874" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B874" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C874" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D874" t="s">
+        <v>44</v>
+      </c>
+      <c r="E874" t="s">
+        <v>19</v>
+      </c>
+      <c r="F874" t="s">
+        <v>1</v>
+      </c>
+      <c r="G874" t="s">
+        <v>627</v>
+      </c>
+      <c r="H874" s="26" t="s">
+        <v>487</v>
+      </c>
+      <c r="I874" s="29" t="s">
+        <v>466</v>
+      </c>
+      <c r="J874" s="46" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="875" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A875" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B875" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C875" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D875" t="s">
+        <v>72</v>
+      </c>
+      <c r="E875" t="s">
+        <v>240</v>
+      </c>
+      <c r="F875" t="s">
+        <v>1</v>
+      </c>
+      <c r="G875" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H875" s="26" t="s">
+        <v>467</v>
+      </c>
+      <c r="I875" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="J875" s="46" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="876" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A876" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B876" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C876" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D876" t="s">
+        <v>73</v>
+      </c>
+      <c r="E876" t="s">
+        <v>74</v>
+      </c>
+      <c r="F876" t="s">
+        <v>1</v>
+      </c>
+      <c r="G876" t="s">
+        <v>75</v>
+      </c>
+      <c r="H876" s="26" t="s">
+        <v>1820</v>
+      </c>
+      <c r="I876" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="J876" s="46"/>
+    </row>
+    <row r="877" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A877" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B877" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C877" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D877" t="s">
+        <v>76</v>
+      </c>
+      <c r="E877" t="s">
+        <v>77</v>
+      </c>
+      <c r="F877" t="s">
+        <v>1</v>
+      </c>
+      <c r="G877" t="s">
+        <v>78</v>
+      </c>
+      <c r="H877" s="26" t="s">
+        <v>473</v>
+      </c>
+      <c r="I877" s="3"/>
+      <c r="J877" s="46" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="878" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A878" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B878" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C878" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D878" t="s">
+        <v>79</v>
+      </c>
+      <c r="E878" t="s">
+        <v>80</v>
+      </c>
+      <c r="F878" t="s">
+        <v>1</v>
+      </c>
+      <c r="G878" t="s">
+        <v>81</v>
+      </c>
+      <c r="H878" s="26" t="s">
+        <v>1463</v>
+      </c>
+      <c r="I878" s="29" t="s">
+        <v>474</v>
+      </c>
+      <c r="J878" s="46"/>
+    </row>
+    <row r="879" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A879" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B879" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C879" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D879" t="s">
+        <v>82</v>
+      </c>
+      <c r="E879" t="s">
+        <v>83</v>
+      </c>
+      <c r="F879" t="s">
+        <v>1</v>
+      </c>
+      <c r="G879" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H879" s="26" t="s">
+        <v>477</v>
+      </c>
+      <c r="I879" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="J879" s="46"/>
+    </row>
+    <row r="880" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A880" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B880" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C880" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D880" t="s">
+        <v>84</v>
+      </c>
+      <c r="E880" t="s">
+        <v>85</v>
+      </c>
+      <c r="F880" t="s">
+        <v>1</v>
+      </c>
+      <c r="G880" t="s">
+        <v>478</v>
+      </c>
+      <c r="H880" s="26" t="s">
+        <v>479</v>
+      </c>
+      <c r="I880" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="J880" s="46"/>
+    </row>
+    <row r="881" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A881" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B881" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C881" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D881" t="s">
+        <v>88</v>
+      </c>
+      <c r="E881" t="s">
+        <v>89</v>
+      </c>
+      <c r="F881" t="s">
+        <v>1</v>
+      </c>
+      <c r="G881" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H881" s="26" t="s">
+        <v>481</v>
+      </c>
+      <c r="I881" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="J881" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="882" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A882" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B882" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C882" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D882" t="s">
+        <v>90</v>
+      </c>
+      <c r="E882" t="s">
+        <v>91</v>
+      </c>
+      <c r="F882" t="s">
+        <v>1</v>
+      </c>
+      <c r="G882" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H882" s="26" t="s">
+        <v>488</v>
+      </c>
+      <c r="I882"/>
+      <c r="J882" s="46" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="883" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A883" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B883" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C883" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D883" t="s">
+        <v>93</v>
+      </c>
+      <c r="E883" t="s">
+        <v>94</v>
+      </c>
+      <c r="F883" t="s">
+        <v>1</v>
+      </c>
+      <c r="G883" t="s">
+        <v>225</v>
+      </c>
+      <c r="H883" s="26" t="s">
+        <v>1393</v>
+      </c>
+      <c r="I883" s="29" t="s">
+        <v>491</v>
+      </c>
+      <c r="J883" s="46"/>
+    </row>
+    <row r="884" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A884" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B884" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C884" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D884" t="s">
+        <v>46</v>
+      </c>
+      <c r="E884" t="s">
+        <v>24</v>
+      </c>
+      <c r="F884" t="s">
+        <v>1</v>
+      </c>
+      <c r="G884" t="s">
+        <v>25</v>
+      </c>
+      <c r="H884" s="26" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I884"/>
+      <c r="J884" s="46"/>
+    </row>
+    <row r="885" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A885" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B885" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C885" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D885" t="s">
+        <v>97</v>
+      </c>
+      <c r="E885" t="s">
+        <v>98</v>
+      </c>
+      <c r="F885" t="s">
+        <v>1</v>
+      </c>
+      <c r="G885" t="s">
+        <v>100</v>
+      </c>
+      <c r="H885" s="26" t="s">
+        <v>489</v>
+      </c>
+      <c r="I885" s="29" t="s">
+        <v>490</v>
+      </c>
+      <c r="J885" s="46"/>
+    </row>
+    <row r="886" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A886" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B886" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C886" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D886" t="s">
+        <v>47</v>
+      </c>
+      <c r="E886" t="s">
+        <v>26</v>
+      </c>
+      <c r="F886" t="s">
+        <v>1</v>
+      </c>
+      <c r="G886" t="s">
+        <v>558</v>
+      </c>
+      <c r="H886" s="26" t="s">
+        <v>557</v>
+      </c>
+      <c r="I886" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="J886" s="46"/>
+    </row>
+    <row r="887" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A887" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B887" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C887" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D887" t="s">
+        <v>48</v>
+      </c>
+      <c r="E887" t="s">
+        <v>28</v>
+      </c>
+      <c r="F887" t="s">
+        <v>1</v>
+      </c>
+      <c r="G887" t="s">
+        <v>101</v>
+      </c>
+      <c r="H887" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="I887" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="J887" s="46"/>
+    </row>
+    <row r="888" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A888" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B888" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C888" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D888" t="s">
+        <v>102</v>
+      </c>
+      <c r="E888" t="s">
+        <v>103</v>
+      </c>
+      <c r="F888" t="s">
+        <v>1</v>
+      </c>
+      <c r="G888" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H888" s="26" t="s">
+        <v>494</v>
+      </c>
+      <c r="I888" s="3"/>
+      <c r="J888" s="46" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="889" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A889" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B889" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C889" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D889" t="s">
+        <v>104</v>
+      </c>
+      <c r="E889" t="s">
+        <v>105</v>
+      </c>
+      <c r="F889" t="s">
+        <v>1</v>
+      </c>
+      <c r="G889" t="s">
+        <v>107</v>
+      </c>
+      <c r="H889" s="26" t="s">
+        <v>465</v>
+      </c>
+      <c r="I889" s="29" t="s">
+        <v>495</v>
+      </c>
+      <c r="J889" s="46" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="890" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A890" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B890" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C890" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D890" t="s">
+        <v>49</v>
+      </c>
+      <c r="E890" t="s">
+        <v>29</v>
+      </c>
+      <c r="F890" t="s">
         <v>5</v>
       </c>
-      <c r="G265" s="18" t="s">
-[...25 lines deleted...]
-      <c r="F266" s="18" t="s">
+      <c r="G890" t="s">
+        <v>31</v>
+      </c>
+      <c r="H890" s="26" t="s">
+        <v>497</v>
+      </c>
+      <c r="I890" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="J890" s="46"/>
+    </row>
+    <row r="891" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A891" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B891" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C891" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D891" t="s">
+        <v>110</v>
+      </c>
+      <c r="E891" t="s">
+        <v>111</v>
+      </c>
+      <c r="F891" t="s">
+        <v>1</v>
+      </c>
+      <c r="G891" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H891" s="26" t="s">
+        <v>499</v>
+      </c>
+      <c r="I891" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="J891" s="46"/>
+    </row>
+    <row r="892" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A892" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B892" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C892" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D892" t="s">
+        <v>50</v>
+      </c>
+      <c r="E892" t="s">
+        <v>32</v>
+      </c>
+      <c r="F892" t="s">
+        <v>1</v>
+      </c>
+      <c r="G892" t="s">
+        <v>607</v>
+      </c>
+      <c r="H892" s="26" t="s">
+        <v>606</v>
+      </c>
+      <c r="I892" s="29" t="s">
+        <v>500</v>
+      </c>
+      <c r="J892" s="46"/>
+    </row>
+    <row r="893" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A893" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B893" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C893" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D893" t="s">
+        <v>51</v>
+      </c>
+      <c r="E893" t="s">
+        <v>33</v>
+      </c>
+      <c r="F893" t="s">
+        <v>1</v>
+      </c>
+      <c r="G893" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H893" s="26" t="s">
+        <v>501</v>
+      </c>
+      <c r="I893" s="29"/>
+      <c r="J893" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="894" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A894" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B894" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C894" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D894" t="s">
+        <v>113</v>
+      </c>
+      <c r="E894" t="s">
+        <v>114</v>
+      </c>
+      <c r="F894" t="s">
+        <v>1</v>
+      </c>
+      <c r="G894" t="s">
+        <v>880</v>
+      </c>
+      <c r="H894" s="26" t="s">
+        <v>1832</v>
+      </c>
+      <c r="I894" s="29" t="s">
+        <v>502</v>
+      </c>
+      <c r="J894" s="46" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="895" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A895" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B895" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C895" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D895" t="s">
+        <v>115</v>
+      </c>
+      <c r="E895" t="s">
+        <v>116</v>
+      </c>
+      <c r="F895" t="s">
+        <v>1</v>
+      </c>
+      <c r="G895" t="s">
+        <v>900</v>
+      </c>
+      <c r="H895" s="26" t="s">
+        <v>504</v>
+      </c>
+      <c r="I895" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="J895" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="896" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A896" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B896" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C896" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D896" t="s">
+        <v>117</v>
+      </c>
+      <c r="E896" t="s">
+        <v>118</v>
+      </c>
+      <c r="F896" t="s">
+        <v>1</v>
+      </c>
+      <c r="G896" t="s">
+        <v>119</v>
+      </c>
+      <c r="H896" s="26" t="s">
+        <v>506</v>
+      </c>
+      <c r="I896" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="J896" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="897" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A897" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B897" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C897" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D897" t="s">
+        <v>120</v>
+      </c>
+      <c r="E897" t="s">
+        <v>121</v>
+      </c>
+      <c r="F897" t="s">
+        <v>1</v>
+      </c>
+      <c r="G897" t="s">
+        <v>122</v>
+      </c>
+      <c r="H897" s="26" t="s">
+        <v>520</v>
+      </c>
+      <c r="I897" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="J897" s="46"/>
+    </row>
+    <row r="898" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A898" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B898" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C898" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D898" t="s">
+        <v>123</v>
+      </c>
+      <c r="E898" t="s">
+        <v>124</v>
+      </c>
+      <c r="F898" t="s">
+        <v>1</v>
+      </c>
+      <c r="G898" t="s">
+        <v>126</v>
+      </c>
+      <c r="H898" s="26" t="s">
+        <v>507</v>
+      </c>
+      <c r="I898" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="J898" s="46"/>
+    </row>
+    <row r="899" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A899" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B899" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C899" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D899" t="s">
+        <v>127</v>
+      </c>
+      <c r="E899" t="s">
+        <v>128</v>
+      </c>
+      <c r="F899" t="s">
+        <v>1</v>
+      </c>
+      <c r="G899" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H899" s="26" t="s">
+        <v>510</v>
+      </c>
+      <c r="I899" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="J899" s="46" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="900" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A900" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B900" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C900" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D900" t="s">
+        <v>62</v>
+      </c>
+      <c r="E900" t="s">
+        <v>61</v>
+      </c>
+      <c r="F900" t="s">
+        <v>1</v>
+      </c>
+      <c r="G900" t="s">
+        <v>719</v>
+      </c>
+      <c r="H900" s="26" t="s">
+        <v>1806</v>
+      </c>
+      <c r="I900" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J900" s="46"/>
+    </row>
+    <row r="901" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A901" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B901" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C901" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D901" t="s">
+        <v>58</v>
+      </c>
+      <c r="E901" t="s">
+        <v>239</v>
+      </c>
+      <c r="F901" t="s">
+        <v>1</v>
+      </c>
+      <c r="G901" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H901" s="26" t="s">
+        <v>518</v>
+      </c>
+      <c r="I901" s="3"/>
+      <c r="J901" s="46" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="902" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A902" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B902" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C902" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D902" t="s">
+        <v>52</v>
+      </c>
+      <c r="E902" t="s">
+        <v>35</v>
+      </c>
+      <c r="F902" t="s">
+        <v>1</v>
+      </c>
+      <c r="G902" t="s">
+        <v>522</v>
+      </c>
+      <c r="H902" s="26" t="s">
+        <v>523</v>
+      </c>
+      <c r="I902" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="J902" s="46"/>
+    </row>
+    <row r="903" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A903" s="23" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B903" s="23" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C903" s="23" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D903" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="E903" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F903" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="G266" s="18" t="s">
-[...4298 lines deleted...]
-      <c r="G412" s="18" t="s">
+      <c r="G903" s="23" t="s">
         <v>574</v>
       </c>
-      <c r="H412" s="24" t="s">
+      <c r="H903" s="32" t="s">
         <v>525</v>
       </c>
-      <c r="I412" s="3" t="s">
+      <c r="I903" s="33" t="s">
         <v>526</v>
       </c>
-    </row>
-[...14438 lines deleted...]
-      </c>
+      <c r="J903" s="47"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:H874" xr:uid="{7CEE26F0-9323-453C-A270-1A6BC820D5C6}"/>
   <hyperlinks>
-    <hyperlink ref="I857" r:id="rId1" display="https://opendata.swiss/fr/dataset/eidg-wahlen-2023/resource/f585480c-4db2-408b-9a65-d6e03f66fff1" xr:uid="{5C444555-0691-4ED6-BA67-EC7FECD150B5}"/>
-[...693 lines deleted...]
-    <hyperlink ref="I842" r:id="rId695" display="https://www.e-stat.go.jp/statistics/00200235" xr:uid="{55E5C4F7-BC02-4713-914C-510B57E4FC1F}"/>
+    <hyperlink ref="I8" r:id="rId1" xr:uid="{BBF59665-CAEA-41A0-8A5F-0ECB0CDE7D14}"/>
+    <hyperlink ref="I17" r:id="rId2" xr:uid="{CEC0D079-886C-4B79-BB7D-1F2BDA386B61}"/>
+    <hyperlink ref="I19" r:id="rId3" xr:uid="{3643B961-8FFB-4150-A080-64901DC3E0B5}"/>
+    <hyperlink ref="I18" r:id="rId4" xr:uid="{DA125D1C-80B7-4ACA-ACB6-1B868059F50A}"/>
+    <hyperlink ref="I10" r:id="rId5" xr:uid="{BCCFD3D5-E522-4FF7-A84E-B43036F9EB78}"/>
+    <hyperlink ref="I16" r:id="rId6" xr:uid="{904BEB50-A774-4541-850B-B26C27329F34}"/>
+    <hyperlink ref="I2" r:id="rId7" xr:uid="{F229885A-1ADC-4D98-9D2D-C091C9ED734D}"/>
+    <hyperlink ref="I3" r:id="rId8" display="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=People%2C1%7CPopulation%23POPULATION%23%7CEstimated%20Resident%20Population%23ERP%23&amp;pg=30&amp;fc=People&amp;df%5bds%5d=PEOPLE_TOPICS&amp;df%5bid%5d=ERP_ASGS2021&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;pd=2023%2C&amp;dq=...SA4%2BGCCSA..A&amp;ly%5bcl%5d=AGE&amp;ly%5brs%5d=SEX%2CREGION_TYPE&amp;ly%5brw%5d=ASGS_2021&amp;to%5bTIME_PERIOD%5d=false&amp;vw=ov" xr:uid="{45F18480-A533-425A-A573-3FD0B5DCFCAE}"/>
+    <hyperlink ref="I4" r:id="rId9" display="https://dataexplorer.abs.gov.au/vis?fs%5b0%5d=People%2C1%7CPopulation%23POPULATION%23%7CEstimated%20Resident%20Population%23ERP%23&amp;pg=30&amp;fc=People&amp;bp=true&amp;snb=35&amp;df%5bds%5d=PEOPLE_TOPICS&amp;df%5bid%5d=ERP_Q&amp;df%5bag%5d=ABS&amp;df%5bvs%5d=1.0.0&amp;dq=1%2B2%2B3.3.TOT..Q&amp;pd=%2C&amp;to%5bTIME_PERIOD%5d=false&amp;ly%5bcl%5d=TIME_PERIOD&amp;ly%5brs%5d=MEASURE&amp;ly%5brw%5d=REGION&amp;vw=ov" xr:uid="{757BDBD1-CFA2-42D2-8930-79741EFCFB48}"/>
+    <hyperlink ref="I5" r:id="rId10" xr:uid="{AE7A16D2-CF97-48AB-977B-6CC5DFE6079F}"/>
+    <hyperlink ref="I6" r:id="rId11" xr:uid="{5CEE13C6-6B79-48DB-86FC-F33998393BA9}"/>
+    <hyperlink ref="I7" r:id="rId12" xr:uid="{2008AC00-18AC-4B34-AFF2-139564418958}"/>
+    <hyperlink ref="I9" r:id="rId13" xr:uid="{C3B8C01C-BA6B-4EF7-BB9D-51C77F79CE4C}"/>
+    <hyperlink ref="I12" r:id="rId14" xr:uid="{E0A02F51-64DD-466A-A3F6-F7669CDEFF59}"/>
+    <hyperlink ref="I14" r:id="rId15" xr:uid="{0E123DB3-BBED-43B7-97F1-B5449BAE6D7F}"/>
+    <hyperlink ref="I20" r:id="rId16" xr:uid="{B6FBA0CC-9005-40C4-B5CD-565E6DDD5BB9}"/>
+    <hyperlink ref="I25" r:id="rId17" xr:uid="{E874F5BD-00CF-42FF-A343-29318D51F483}"/>
+    <hyperlink ref="I26" r:id="rId18" xr:uid="{C16AE0AD-F356-48F0-8917-3AACA484D5DC}"/>
+    <hyperlink ref="I22" r:id="rId19" xr:uid="{CAAED17C-60D4-48BD-893A-E1098BDA3012}"/>
+    <hyperlink ref="I21" r:id="rId20" xr:uid="{509318D7-FA9D-4CDA-89BF-0CE525867913}"/>
+    <hyperlink ref="I27" r:id="rId21" location="regional-data" xr:uid="{EB50D7FF-66F8-4E04-89AC-7CD40200B462}"/>
+    <hyperlink ref="I30" r:id="rId22" xr:uid="{55464449-1B20-4A4A-8CFD-35E080DE052A}"/>
+    <hyperlink ref="I32" r:id="rId23" location="abreadcrumb" xr:uid="{66D17905-9F79-47CD-8703-400C0FF3BA3A}"/>
+    <hyperlink ref="I34" r:id="rId24" xr:uid="{7DAD8809-249D-401C-AB8F-36097AABDC38}"/>
+    <hyperlink ref="I38" r:id="rId25" location="/en/dw/categories/IT1,POP,1.0/POP_POPULATION/DCIS_POPORESBIL1/IT1,22_315_DF_DCIS_POPORESBIL1_1,1.0" xr:uid="{C4C71C88-EB36-4E47-8E7B-F4C52F3ABDD3}"/>
+    <hyperlink ref="I40" r:id="rId26" xr:uid="{5CDABE55-9DD7-4C7D-9DF6-D330EAB60125}"/>
+    <hyperlink ref="I28" r:id="rId27" xr:uid="{36B29BAD-08F0-4F40-AC6D-EBBDDBB659F2}"/>
+    <hyperlink ref="I35" r:id="rId28" xr:uid="{0F725B57-17FA-4909-AAB7-997BF3FB78B3}"/>
+    <hyperlink ref="I36" r:id="rId29" xr:uid="{DE913875-448A-4B1B-966C-E53EF5E8D547}"/>
+    <hyperlink ref="I29" r:id="rId30" xr:uid="{92F0D091-6665-4563-AA08-E80446D83CC5}"/>
+    <hyperlink ref="I41" r:id="rId31" xr:uid="{8E531BA5-0815-4F79-9475-9B60C1AC76C1}"/>
+    <hyperlink ref="I33" r:id="rId32" xr:uid="{FEC90FF8-046A-498B-B211-9D5EFA8D0E47}"/>
+    <hyperlink ref="I31" r:id="rId33" xr:uid="{D69FCB63-C3AA-448A-B783-F4F1D5FB9C06}"/>
+    <hyperlink ref="I48" r:id="rId34" xr:uid="{AABADF6B-D5E0-4E37-9822-131792ECC14F}"/>
+    <hyperlink ref="I51" r:id="rId35" xr:uid="{7245F82A-37B9-4BBA-87AD-C570DA5448F3}"/>
+    <hyperlink ref="I53" r:id="rId36" xr:uid="{B6222294-EA09-40B1-AA6F-1EC3EDCFC8E7}"/>
+    <hyperlink ref="I55" r:id="rId37" xr:uid="{7CEE2BA1-5668-4072-A075-6A971376A694}"/>
+    <hyperlink ref="I56" r:id="rId38" xr:uid="{AE65BEB4-84D0-4C5F-8B70-90F4BB6FCDEE}"/>
+    <hyperlink ref="I62" r:id="rId39" location="regional-overseas-migration" xr:uid="{E5A8977B-779D-4BC9-BC70-045107038CBB}"/>
+    <hyperlink ref="I57" r:id="rId40" xr:uid="{6335D329-6EF9-4F66-876B-57067B2357C4}"/>
+    <hyperlink ref="I58" r:id="rId41" xr:uid="{8667F107-FF47-4A36-ACA2-AA173446B6E6}"/>
+    <hyperlink ref="I47" r:id="rId42" xr:uid="{4B9F9655-B74F-4A85-872B-371171BD4000}"/>
+    <hyperlink ref="I54" r:id="rId43" xr:uid="{B2EC0049-1C75-4A4D-B0A3-CE9191FB4F6D}"/>
+    <hyperlink ref="I45" r:id="rId44" location="/CBS/nl/dataset/84547NED/table?dl=7B997" xr:uid="{8CEEF547-765A-486D-9085-37EA601AE390}"/>
+    <hyperlink ref="I59" r:id="rId45" xr:uid="{622C00C8-9930-434B-ADA3-0E8CDDF51BC8}"/>
+    <hyperlink ref="I65" r:id="rId46" xr:uid="{F988380D-9D16-4ECA-8A8A-FC59489DB391}"/>
+    <hyperlink ref="I66" r:id="rId47" xr:uid="{8B45FF32-072B-4FE0-BE81-2F3193D6175D}"/>
+    <hyperlink ref="I44" r:id="rId48" xr:uid="{1A628F66-2F68-4369-B801-C4B9A005E247}"/>
+    <hyperlink ref="I49" r:id="rId49" xr:uid="{8B3CA8A6-FCDC-467F-B753-54C4A2A0E812}"/>
+    <hyperlink ref="I43" r:id="rId50" location="tabulados" xr:uid="{3CB87824-8F5F-406B-8FD5-53C0F642C38F}"/>
+    <hyperlink ref="I63" r:id="rId51" xr:uid="{913A696E-0F30-4F8C-82B5-18982DCA4568}"/>
+    <hyperlink ref="I60" r:id="rId52" xr:uid="{54BA997F-E414-4300-9649-7C49EE915286}"/>
+    <hyperlink ref="I69" r:id="rId53" xr:uid="{FCCAA12E-5C30-49BE-919B-AA82AC58D1F8}"/>
+    <hyperlink ref="I71" r:id="rId54" xr:uid="{021E0C45-6282-4765-9CC3-CE99B7EB1082}"/>
+    <hyperlink ref="I67" r:id="rId55" xr:uid="{C82EF1CB-E634-4C40-9241-ABC10B3BAEDC}"/>
+    <hyperlink ref="I70" r:id="rId56" xr:uid="{ACF444D8-55A2-42EC-821F-3AF82EB7B5DC}"/>
+    <hyperlink ref="I68" r:id="rId57" xr:uid="{E7A8D26F-65D6-480F-AC45-2626ED553C6E}"/>
+    <hyperlink ref="I72" r:id="rId58" xr:uid="{3A91E436-A6E6-4076-99C2-050356C9CAA3}"/>
+    <hyperlink ref="I74" r:id="rId59" xr:uid="{70D7B18F-B562-4ADF-B45B-93BE63F9989C}"/>
+    <hyperlink ref="I75" r:id="rId60" xr:uid="{D3501401-4E1B-4999-AB7D-22F74966C081}"/>
+    <hyperlink ref="I77" r:id="rId61" location="/en/dw/categories/IT1,POP,1.0/POP_MIGRATIONS/DCIS_MIGRAZIONI" xr:uid="{E44C8E4C-66C9-4ED9-ADA4-E20854FA4E73}"/>
+    <hyperlink ref="I81" r:id="rId62" location="/" xr:uid="{7DE66B4D-B1A5-4E90-8CF9-948F76470513}"/>
+    <hyperlink ref="I80" r:id="rId63" xr:uid="{5ADB26E8-4E3C-4F95-8380-16D5D8AE3E60}"/>
+    <hyperlink ref="I82" r:id="rId64" display="https://lustat.statec.lu/vis?fs[0]=Th%C3%A8mes%2C1%7CPopulation%20et%20emploi%23B%23%7CMouvement%20de%20la%20population%23B3%23&amp;pg=0&amp;fc=Mouvement%20de%20la%20Population&amp;bp=true&amp;snb=42&amp;df[ds]=ds-release&amp;df[id]=DF_B2400&amp;df[ag]=LU1&amp;df[vs]=1.0&amp;dq=A.S01.M02%2BM01.L01&amp;pd=2015%2C2024&amp;to[TIME_PERIOD]=false" xr:uid="{9272CB09-7C44-425E-B41F-C8AF41736FED}"/>
+    <hyperlink ref="I79" r:id="rId65" xr:uid="{CF132B57-1F97-4F54-B7B8-0D650B2ABF43}"/>
+    <hyperlink ref="I91" r:id="rId66" xr:uid="{0E60081A-1D96-40B8-B75B-F30CBBCF6C4D}"/>
+    <hyperlink ref="I94" r:id="rId67" xr:uid="{21E2C0EB-B4B6-4532-9BFA-15F7BCDFA6A6}"/>
+    <hyperlink ref="I88" r:id="rId68" location="!/view/en/VBD_DEM/om7049rr/v_om7049rr_00_00_00_en" display="http://datacube.statistics.sk/#!/view/en/VBD_DEM/om7049rr/v_om7049rr_00_00_00_en" xr:uid="{5EA5913B-D8AE-4102-A2FB-BF7B0A58A77F}"/>
+    <hyperlink ref="I90" r:id="rId69" xr:uid="{3D36039C-B192-450F-AC05-BE76CE527DD4}"/>
+    <hyperlink ref="I92" r:id="rId70" display="https://www.pxweb.bfs.admin.ch/pxweb/fr/px-x-0103010200_151/px-x-0103010200_151/px-x-0103010200_151.px" xr:uid="{BE1A6600-E654-4AEE-BA47-AE5A43BD7856}"/>
+    <hyperlink ref="I93" r:id="rId71" xr:uid="{D7F12D64-3C30-44AF-BDEF-A4D77A7EA2AD}"/>
+    <hyperlink ref="I86" r:id="rId72" xr:uid="{A8E5E06C-07B5-44B5-9561-5D944F77F5F4}"/>
+    <hyperlink ref="I83" r:id="rId73" location="/CBS/en/dataset/37259eng/table?ts=1757315606958" xr:uid="{2E55FF03-3083-43EF-8758-3153DE65CBFE}"/>
+    <hyperlink ref="I85" r:id="rId74" xr:uid="{D269336A-337C-4D92-AFB9-A1EC2FF07CE5}"/>
+    <hyperlink ref="I87" r:id="rId75" xr:uid="{33C12F67-E201-43AB-8DD2-B0C3998DED80}"/>
+    <hyperlink ref="I89" r:id="rId76" xr:uid="{E04CBE80-7870-4209-B0C5-17765455FB52}"/>
+    <hyperlink ref="I96" r:id="rId77" xr:uid="{1248F5FD-71AE-43D8-A1F6-7E9551F201D4}"/>
+    <hyperlink ref="I95" r:id="rId78" xr:uid="{6CEF1432-2BCF-4280-BFDF-33D40D8193FC}"/>
+    <hyperlink ref="I84" r:id="rId79" xr:uid="{078ADA11-BB09-441F-B93F-C028D9C8BBCF}"/>
+    <hyperlink ref="I98" r:id="rId80" display="https://dataexplorer.abs.gov.au/vis?fs[0]=People%2C1%7CPopulation%23POPULATION%23%7CDeaths%23DEATHS%23&amp;pg=0&amp;fc=People&amp;bp=true&amp;snb=14&amp;df[ds]=PEOPLE_TOPICS&amp;df[id]=DEATHS_AGESPECIFIC_OCCURENCEYEAR&amp;df[ag]=ABS&amp;df[vs]=1.0.0&amp;dq=12.3..AUS.A&amp;pd=2009%2C&amp;to[TIME_PERIOD]=false&amp;ly[cl]=TIME_PERIOD&amp;ly[rw]=AGE" xr:uid="{1CCAC0A3-2BF1-483C-AE4E-3C901E655C72}"/>
+    <hyperlink ref="I101" r:id="rId81" xr:uid="{088E47ED-10D1-4157-9973-0D4692BD45EA}"/>
+    <hyperlink ref="I100" r:id="rId82" xr:uid="{EBE37471-E999-4858-9CAA-82E20083782B}"/>
+    <hyperlink ref="I106" r:id="rId83" xr:uid="{9AB9A7DF-DC18-4E0A-801D-DFBA6E893004}"/>
+    <hyperlink ref="I103" r:id="rId84" xr:uid="{602120B2-E075-4A19-ADE1-65473D0A5E62}"/>
+    <hyperlink ref="I112" r:id="rId85" xr:uid="{1F42C628-417E-4ABB-A567-B2411DD42FD2}"/>
+    <hyperlink ref="I114" r:id="rId86" display="https://dataexplorer.abs.gov.au/vis?fs[0]=People%2C1%7CPopulation%23POPULATION%23%7CDeaths%23DEATHS%23&amp;pg=0&amp;fc=People&amp;bp=true&amp;snb=14&amp;df[ds]=PEOPLE_TOPICS&amp;df[id]=DEATHS_AGESPECIFIC_OCCURENCEYEAR&amp;df[ag]=ABS&amp;df[vs]=1.0.0&amp;dq=12.3..AUS.A&amp;pd=2009%2C&amp;to[TIME_PERIOD]=false&amp;ly[cl]=TIME_PERIOD&amp;ly[rw]=AGE" xr:uid="{B8A174D2-7B5D-4053-85DD-332F5C898A90}"/>
+    <hyperlink ref="I99" r:id="rId87" xr:uid="{5D82BA78-712C-40E0-BAAB-4019F7B06CDD}"/>
+    <hyperlink ref="I115" r:id="rId88" xr:uid="{79892D41-8B03-4F2E-81B0-865FD30B7B1C}"/>
+    <hyperlink ref="I109" r:id="rId89" xr:uid="{D431268B-F5CB-4380-8F13-6164FF5CCF75}"/>
+    <hyperlink ref="I105" r:id="rId90" xr:uid="{A1B3A0D1-8C79-479E-AFA1-D27CFC273FA0}"/>
+    <hyperlink ref="I110" r:id="rId91" xr:uid="{46E24F77-65E6-4334-B2C0-5C8643AF4631}"/>
+    <hyperlink ref="I111" r:id="rId92" xr:uid="{3F4E0644-60A1-45D1-ACFB-BA99F6327761}"/>
+    <hyperlink ref="I155" r:id="rId93" xr:uid="{A8D78567-629C-4934-8C5A-1BEC6BD71592}"/>
+    <hyperlink ref="I157" r:id="rId94" xr:uid="{0F1F59DD-0D1D-416D-923B-030D83FC67A2}"/>
+    <hyperlink ref="I120" r:id="rId95" location="katalog=30845" xr:uid="{CE1461FF-A78E-4F09-9CBF-52F22DD715E8}"/>
+    <hyperlink ref="I125" r:id="rId96" xr:uid="{D472F465-916D-4311-9DA6-766DF9709E68}"/>
+    <hyperlink ref="I150" r:id="rId97" xr:uid="{A871306F-3159-4076-B90F-63448AB72140}"/>
+    <hyperlink ref="I117" r:id="rId98" xr:uid="{A8DA919C-97B1-4FC6-8467-6CDA4A64F9C3}"/>
+    <hyperlink ref="I118" r:id="rId99" xr:uid="{2F0B6934-30A7-4CDE-B73E-B6D3DA1DB55F}"/>
+    <hyperlink ref="I130" r:id="rId100" xr:uid="{7B2567BE-088B-4035-B2F2-0600078C53A3}"/>
+    <hyperlink ref="I141" r:id="rId101" xr:uid="{10CADAC6-0C8F-46CB-98A4-085BD0444FB0}"/>
+    <hyperlink ref="I154" r:id="rId102" xr:uid="{E1F797D4-BED9-49B9-AEF8-F7C38B2BCBEE}"/>
+    <hyperlink ref="I116" r:id="rId103" xr:uid="{89300177-8C35-4688-A4B1-C8789DA48ED2}"/>
+    <hyperlink ref="I121" r:id="rId104" xr:uid="{8E9CF272-AB81-4E7F-9A7E-AD050E8B575D}"/>
+    <hyperlink ref="I122" r:id="rId105" xr:uid="{5E3E2D86-84D9-4623-A74E-16E51AE12D9D}"/>
+    <hyperlink ref="I123" r:id="rId106" xr:uid="{F28E493A-ED26-4518-9B4F-D6C08EBA8993}"/>
+    <hyperlink ref="I124" r:id="rId107" xr:uid="{6B6B48C0-0385-4CAF-B30C-479BFFC632EC}"/>
+    <hyperlink ref="I126" r:id="rId108" location="abreadcrumb" xr:uid="{8CCB1579-F389-4894-83F0-46CB33B712B3}"/>
+    <hyperlink ref="I127" r:id="rId109" xr:uid="{01A6835C-B2BD-4F39-A799-989AE9E8E7F6}"/>
+    <hyperlink ref="I129" r:id="rId110" xr:uid="{8EB320C2-BD0D-49F2-A3DE-8637F0B2C3B3}"/>
+    <hyperlink ref="I131" r:id="rId111" xr:uid="{06AF82AB-4728-4315-95D3-094280B14AE1}"/>
+    <hyperlink ref="I132" r:id="rId112" xr:uid="{6A072430-7E26-4DF4-B87F-6DD653BF1F10}"/>
+    <hyperlink ref="I136" r:id="rId113" xr:uid="{CEE61ED4-4ED0-40AF-BA19-4D4C0DC813DA}"/>
+    <hyperlink ref="I137" r:id="rId114" location="/" xr:uid="{D369472F-C0FC-4BA7-9C30-2E8AD3EB1202}"/>
+    <hyperlink ref="I142" r:id="rId115" xr:uid="{114DE028-2760-4F81-A834-240C07540F04}"/>
+    <hyperlink ref="I143" r:id="rId116" xr:uid="{DE045AF8-68B5-404E-95C1-A063970DB34F}"/>
+    <hyperlink ref="I144" r:id="rId117" xr:uid="{0045BA4C-6916-40F5-BBD2-3BB4CD1DB734}"/>
+    <hyperlink ref="I145" r:id="rId118" location="!/view/en/vbd_dem/om7034rr/v_om7034rr_00_00_00_en" xr:uid="{528C7B9E-08C1-413E-AA04-DA5023861732}"/>
+    <hyperlink ref="I146" r:id="rId119" xr:uid="{49AD4DDE-06AD-4138-8411-724697A6571F}"/>
+    <hyperlink ref="I148" r:id="rId120" xr:uid="{EE5AB577-34CF-42A1-84FA-79DFE6D4EB57}"/>
+    <hyperlink ref="I147" r:id="rId121" xr:uid="{4A309EF8-371C-49A8-9619-8680D7A91046}"/>
+    <hyperlink ref="I158" r:id="rId122" xr:uid="{FC606354-DB42-4CD5-88E4-23012E993A4F}"/>
+    <hyperlink ref="I140" r:id="rId123" location="/CBS/nl/dataset/03747/table?ts=1758612217788" xr:uid="{EE3A00DE-275F-421E-8BC7-22DC342AFD4D}"/>
+    <hyperlink ref="I156" r:id="rId124" location="data-downloads" xr:uid="{B9B2DBED-D8A6-4F0E-AEB9-CA51087512FE}"/>
+    <hyperlink ref="I119" r:id="rId125" xr:uid="{DF60ADE7-59EE-42E2-B171-09B2AAB00309}"/>
+    <hyperlink ref="I151" r:id="rId126" xr:uid="{A455889D-D5E4-4E63-B638-184E04374AA6}"/>
+    <hyperlink ref="I152" r:id="rId127" xr:uid="{63A5CD72-A777-43AB-A5E9-1179FEE5FAD9}"/>
+    <hyperlink ref="I153" r:id="rId128" xr:uid="{7F1CD48E-EC1C-4055-8FF2-2C13BBC0C291}"/>
+    <hyperlink ref="I134" r:id="rId129" location="/en/dw/categories/IT1,Z0810HEA,1.0/HEA_DEATH/DCIS_CMORTEINF2_RES/IT1,39_701_DF_DCIS_CMORTEINF2_RES_4,1.0" xr:uid="{7B0C8869-D88D-4123-A7F3-3452B7AD90CB}"/>
+    <hyperlink ref="I149" r:id="rId130" xr:uid="{9AAB5C83-15D5-4B98-AA5A-385CBCAF39F8}"/>
+    <hyperlink ref="I163" r:id="rId131" location="katalog=30845" xr:uid="{4DB30921-A746-49D4-889F-D33993D33F89}"/>
+    <hyperlink ref="I159" r:id="rId132" xr:uid="{FDB494B7-5AB5-42B1-95C7-51FEB060D20B}"/>
+    <hyperlink ref="I160" r:id="rId133" xr:uid="{EEF9D804-3E42-4FAF-8988-70B0C2E3D98C}"/>
+    <hyperlink ref="I162" r:id="rId134" xr:uid="{D46F2AD5-B9B3-4564-B806-2B32E824FE37}"/>
+    <hyperlink ref="I161" r:id="rId135" xr:uid="{584E85B0-BC5B-4472-85AA-5F63AA2604C7}"/>
+    <hyperlink ref="I166" r:id="rId136" xr:uid="{6D993B24-CB16-4413-9E30-D1A4B2131F46}"/>
+    <hyperlink ref="I167" r:id="rId137" xr:uid="{19ED82CB-C77F-45D5-8054-2E30568F0384}"/>
+    <hyperlink ref="I165" r:id="rId138" xr:uid="{1136FA19-9EB6-441F-928C-B0B0EF78EAB5}"/>
+    <hyperlink ref="I164" r:id="rId139" xr:uid="{935E58AE-2045-4A45-BDE4-112A2E20A25E}"/>
+    <hyperlink ref="I169" r:id="rId140" xr:uid="{DC411CC3-5154-458C-B9AD-DEA832E38BE2}"/>
+    <hyperlink ref="I173" r:id="rId141" xr:uid="{388E0C96-63C7-431F-82E7-7EB42CC38565}"/>
+    <hyperlink ref="I175" r:id="rId142" xr:uid="{2EAEA764-2AF2-467F-9900-4578C2CE45EA}"/>
+    <hyperlink ref="I170" r:id="rId143" xr:uid="{92C4EB7E-5A73-4E1D-A908-5E0697FBB831}"/>
+    <hyperlink ref="I172" r:id="rId144" location="/en/dw/categories/IT1,Z0810HEA,1.0/HEA_DEATH/DCIS_CMORTE1_RES/IT1,39_494_DF_DCIS_CMORTE1_RES_1,1.0" xr:uid="{30A9ED1A-6DAC-4A23-9A79-9D3DF33999AB}"/>
+    <hyperlink ref="I191" r:id="rId145" xr:uid="{3BF96CA2-6C54-4C17-8FE5-0903975C663C}"/>
+    <hyperlink ref="I193" r:id="rId146" xr:uid="{46591E8D-7177-4125-8021-303BEC1B0CED}"/>
+    <hyperlink ref="I194" r:id="rId147" xr:uid="{961245A1-FA2A-4B26-911F-535E909D8182}"/>
+    <hyperlink ref="I177" r:id="rId148" location="tabular_data" xr:uid="{2C310505-27BA-49F3-AE6B-DAF28F4E05BE}"/>
+    <hyperlink ref="I184" r:id="rId149" location="!/view/en/vbd_dem/om7035rr/v_om7035rr_00_00_00_en" xr:uid="{B06EEE2D-7809-46DF-8F63-5AB77B367DEB}"/>
+    <hyperlink ref="I189" r:id="rId150" xr:uid="{F89CC225-43AE-4718-A698-C68CAA52407A}"/>
+    <hyperlink ref="I187" r:id="rId151" xr:uid="{F3ACDF7B-C2D4-4568-AAB0-99B1EA7C8F5B}"/>
+    <hyperlink ref="I188" r:id="rId152" xr:uid="{D163A66F-993E-47C2-9ECE-2F984C6DDA42}"/>
+    <hyperlink ref="I178" r:id="rId153" location="/CBS/nl/dataset/80202ned/table?ts=1758209004338" xr:uid="{5D9A3288-B7E8-4B5B-A373-C967F1841AD7}"/>
+    <hyperlink ref="I181" r:id="rId154" xr:uid="{4326F7CF-0AB1-426A-96F7-D8724B552FE0}"/>
+    <hyperlink ref="I186" r:id="rId155" xr:uid="{139A1488-0C35-4D56-AF5C-CF1F05FDEC55}"/>
+    <hyperlink ref="I190" r:id="rId156" xr:uid="{904470A5-5FEE-4D38-9C9B-DBC918B850E3}"/>
+    <hyperlink ref="I192" r:id="rId157" xr:uid="{3B707078-A25F-4C05-9D37-6F32A0E31BFE}"/>
+    <hyperlink ref="I179" r:id="rId158" xr:uid="{DEDF9D09-5D51-415A-A2F4-A8E19EAD0401}"/>
+    <hyperlink ref="I196" r:id="rId159" location=":~:text=As%C3%AD%2C%20mientras%20en%202022%20la,menores%20tasas%20a%20nivel%20mundial" xr:uid="{A531D3DA-85CB-48B7-9C9A-96DD720C4807}"/>
+    <hyperlink ref="I180" r:id="rId160" xr:uid="{2213863B-73B0-44DA-A2EA-683D99B22A37}"/>
+    <hyperlink ref="I185" r:id="rId161" xr:uid="{424E10B5-71A9-48A2-886F-B23E2C7E38E7}"/>
+    <hyperlink ref="I183" r:id="rId162" xr:uid="{AA1E0AD3-6618-474A-8711-0D579B10AE88}"/>
+    <hyperlink ref="I208" r:id="rId163" xr:uid="{3528590C-45C2-4A0B-A27F-814EBB52F82A}"/>
+    <hyperlink ref="I209" r:id="rId164" xr:uid="{9016D508-83F4-4076-BAB7-151FD8CF69D0}"/>
+    <hyperlink ref="I225" r:id="rId165" xr:uid="{10AFBB3C-4B29-4F61-A640-581FEE1C09F1}"/>
+    <hyperlink ref="I201" r:id="rId166" xr:uid="{3E44A3EF-5B0B-4B44-BE95-29F7EC1D69FC}"/>
+    <hyperlink ref="I218" r:id="rId167" xr:uid="{4D00D604-7975-4F0D-A819-80A366BE595D}"/>
+    <hyperlink ref="I198" r:id="rId168" xr:uid="{DF74B674-0583-4432-B817-189217001CBD}"/>
+    <hyperlink ref="I207" r:id="rId169" xr:uid="{F77414C5-4299-4D63-8F3D-947C384CE2E4}"/>
+    <hyperlink ref="I224" r:id="rId170" xr:uid="{59A627F1-CD9C-4B82-A089-3D943711BBC6}"/>
+    <hyperlink ref="I215" r:id="rId171" xr:uid="{C22670EB-3342-42F5-9A80-2A92607BA71D}"/>
+    <hyperlink ref="I221" r:id="rId172" xr:uid="{5CACE2F2-4503-45B8-BCD8-F251B0628744}"/>
+    <hyperlink ref="I222" r:id="rId173" xr:uid="{98D52307-A848-4450-AFDA-96B8E19576F3}"/>
+    <hyperlink ref="I223" r:id="rId174" xr:uid="{3F1AA2C4-438B-45D1-8789-E12DC5B1DEC9}"/>
+    <hyperlink ref="I205" r:id="rId175" xr:uid="{47ADB738-A3A1-46A5-B0F8-CDA06EA19260}"/>
+    <hyperlink ref="I206" r:id="rId176" xr:uid="{0ABF5DD3-EB25-4B2F-BE41-7967175420D9}"/>
+    <hyperlink ref="I204" r:id="rId177" xr:uid="{23E1B80F-7540-42F8-B11E-3A6B55ED20B3}"/>
+    <hyperlink ref="I226" r:id="rId178" location="data-downloads" xr:uid="{A80F759C-C226-4D0B-BF12-4E3FA9A4A6AC}"/>
+    <hyperlink ref="I213" r:id="rId179" xr:uid="{089FE118-5364-4D7F-99D3-F8EC0BB83C1E}"/>
+    <hyperlink ref="I210" r:id="rId180" xr:uid="{B3D65EFB-4D29-49E6-AD56-FB78D4F4CA28}"/>
+    <hyperlink ref="I211" r:id="rId181" xr:uid="{C418512F-D514-4EF8-A3BA-B30D428716AA}"/>
+    <hyperlink ref="I214" r:id="rId182" xr:uid="{C6276A28-1E2F-4F7E-95CA-90F990E31E85}"/>
+    <hyperlink ref="I227" r:id="rId183" xr:uid="{0B125EE3-45C5-4903-9A43-783F1B92C676}"/>
+    <hyperlink ref="I212" r:id="rId184" xr:uid="{4501569D-6172-467B-B519-7C92859B1F80}"/>
+    <hyperlink ref="I232" r:id="rId185" location="katalog=32592" xr:uid="{BA3A6611-417D-4791-B853-1C699DC062C3}"/>
+    <hyperlink ref="I234" r:id="rId186" xr:uid="{3C292F29-0C61-4FDF-A7E5-E4EEFE670F9F}"/>
+    <hyperlink ref="I235" r:id="rId187" xr:uid="{9AFC33F6-AEB7-4419-849B-56A7F8834966}"/>
+    <hyperlink ref="I228" r:id="rId188" xr:uid="{54CFD554-3D30-4B8B-B131-BF1853A4CA82}"/>
+    <hyperlink ref="I231" r:id="rId189" xr:uid="{2A69533F-3950-4223-952E-2B6D3157DD58}"/>
+    <hyperlink ref="I229" r:id="rId190" xr:uid="{EA6BB3DA-7921-441A-9A2E-C9C102892E64}"/>
+    <hyperlink ref="I230" r:id="rId191" xr:uid="{F8534AC8-2002-4F47-ABD1-043D99C8404A}"/>
+    <hyperlink ref="I236" r:id="rId192" xr:uid="{8450FE37-7C20-4380-A3D3-DB5F0581538C}"/>
+    <hyperlink ref="I238" r:id="rId193" xr:uid="{74F24A9F-4574-450C-8F2C-4EB2BB795A60}"/>
+    <hyperlink ref="I239" r:id="rId194" xr:uid="{4186A4EA-02CD-46E1-A1EF-49077BCB2638}"/>
+    <hyperlink ref="I244" r:id="rId195" xr:uid="{11ADA84C-5558-4113-AE6D-37E1755AD21A}"/>
+    <hyperlink ref="I245" r:id="rId196" xr:uid="{F38B8020-5766-4B63-AA20-8F8F216D9164}"/>
+    <hyperlink ref="I242" r:id="rId197" xr:uid="{00F904DC-AE8C-4796-8D54-9B4A19514B51}"/>
+    <hyperlink ref="I243" r:id="rId198" xr:uid="{F23E6BA2-E209-41C2-A405-FDE55C950588}"/>
+    <hyperlink ref="I241" r:id="rId199" location="/en/dw/categories/IT1,POP,1.0/POP_MORTALITY/DCIS_MORTALITA1/IT1,26_295_DF_DCIS_MORTALITA1_2,1.0" xr:uid="{777334BD-6FF6-4402-962C-6E1DB0DCC0B7}"/>
+    <hyperlink ref="I246" r:id="rId200" xr:uid="{AD1897D1-1366-4B13-879C-9DD0C09BECDE}"/>
+    <hyperlink ref="I255" r:id="rId201" xr:uid="{B3BCCCA5-7C77-4B58-9127-6A288CF2EC16}"/>
+    <hyperlink ref="I248" r:id="rId202" xr:uid="{6EA961AB-EA6A-463A-9343-13AED1370B72}"/>
+    <hyperlink ref="I250" r:id="rId203" xr:uid="{0C4F2352-5619-4BAB-9F55-1E04248ACE58}"/>
+    <hyperlink ref="I251" r:id="rId204" location="!/view/en/vbd_sk_win2/om3802rr/v_om3802rr_00_00_00_en" xr:uid="{50CC851C-C057-4EDF-BCC0-6E9E03DC3C19}"/>
+    <hyperlink ref="I256" r:id="rId205" xr:uid="{7F74EE1A-5BD2-49A8-95E2-3682529EAEF0}"/>
+    <hyperlink ref="I253" r:id="rId206" xr:uid="{DCA8A0C5-8CAA-4515-9133-242AB9B79E07}"/>
+    <hyperlink ref="I259" r:id="rId207" xr:uid="{9138CDDA-FF18-4540-A01B-D8F5F7353896}"/>
+    <hyperlink ref="I260" r:id="rId208" location="data-download" xr:uid="{179DBE54-9C9B-418F-A824-ECDBB3B65B51}"/>
+    <hyperlink ref="I261" r:id="rId209" xr:uid="{3254294F-7D19-495D-A7F3-BAE4FCFB65A0}"/>
+    <hyperlink ref="I263" r:id="rId210" xr:uid="{6412B7A2-1FFA-4B1F-A745-F750ECC04FB4}"/>
+    <hyperlink ref="I262" r:id="rId211" xr:uid="{7AAA7A56-84AA-4834-B6E4-74903F5AD1FE}"/>
+    <hyperlink ref="I249" r:id="rId212" xr:uid="{73BCBFFD-70D4-4FF6-BC58-D6A7DE4D1377}"/>
+    <hyperlink ref="I254" r:id="rId213" xr:uid="{B401B045-98D1-4BDF-81FD-7BB5514C32C8}"/>
+    <hyperlink ref="I257" r:id="rId214" xr:uid="{A2934ECF-B4B7-4A7E-B949-158EA1640879}"/>
+    <hyperlink ref="I258" r:id="rId215" xr:uid="{FA9631A2-BB62-4004-BA7F-6501FCAD609A}"/>
+    <hyperlink ref="I247" r:id="rId216" xr:uid="{26C5021F-F6C1-4A9F-BAA0-05C39C3C8CEF}"/>
+    <hyperlink ref="I252" r:id="rId217" xr:uid="{427AD43B-98FF-448B-A1FC-E5A1497CC528}"/>
+    <hyperlink ref="I265" r:id="rId218" location="L2.2" xr:uid="{9355512F-CF4A-4FAC-80D4-898954FB2E1E}"/>
+    <hyperlink ref="I267" r:id="rId219" xr:uid="{FAC84054-7BBC-48EF-9E98-A38BC154B4FC}"/>
+    <hyperlink ref="I264" r:id="rId220" xr:uid="{C5D93138-4086-4563-A7BF-3A76A8B8F10E}"/>
+    <hyperlink ref="I266" r:id="rId221" location="tabulados" xr:uid="{F835C209-7F80-46AA-97F3-A9CF09644DF3}"/>
+    <hyperlink ref="I273" r:id="rId222" location="data-download" xr:uid="{7D2B91EF-5032-43F3-B203-20173E47A22E}"/>
+    <hyperlink ref="I278" r:id="rId223" xr:uid="{45524407-8D60-4F0C-96D7-8D501CF33131}"/>
+    <hyperlink ref="I268" r:id="rId224" xr:uid="{416E2689-B6F5-4611-8DB9-699F756938A7}"/>
+    <hyperlink ref="I272" r:id="rId225" xr:uid="{2EFB5C25-596A-45FF-BBE9-05D573962FA8}"/>
+    <hyperlink ref="I277" r:id="rId226" xr:uid="{6738449C-7B73-48EC-A24B-F342EFF353FB}"/>
+    <hyperlink ref="I269" r:id="rId227" location="eyJhcHBpZCI6NzAsInN0ZXBzIjpbMSwyOSwyNSwzMSwyNiwyNywzMF0sImRhdGEiOltbIlRhYmxlSWQiLCI1MzEiXSxbIk1ham9yX0FyZWEiLCIwIl0sWyJTdGF0ZSIsWyIwIl1dLFsiQXJlYSIsWyIwMDAwMCJdXSxbIlN0YXRpc3RpYyIsWyItMSJdXSxbIlVuaXRfb2ZfbWVhc3VyZSIsIkxldmVscyJdLFsiWWVhciIsWyIyMDI0Il1dLFsiWWVhckJlZ2luIiwiLTEiXSxbIlllYXJfRW5kIiwiLTEiXV19" display="https://apps.bea.gov/itable/?ReqID=70&amp;step=1&amp;_gl=1*bnwdph*_ga*ODgxMTQxMzY5LjE2ODA3OTE5MzU.*_ga_J4698JNNFT*czE3NTc1NzM1OTYkbzUkZzEkdDE3NTc1NzM2MzAkajI2JGwwJGgw#eyJhcHBpZCI6NzAsInN0ZXBzIjpbMSwyOSwyNSwzMSwyNiwyNywzMF0sImRhdGEiOltbIlRhYmxlSWQiLCI1MzEiXSxbIk1ham9yX0FyZWEiLCIwIl0sWyJTdGF0ZSIsWyIwIl1dLFsiQXJlYSIsWyIwMDAwMCJdXSxbIlN0YXRpc3RpYyIsWyItMSJdXSxbIlVuaXRfb2ZfbWVhc3VyZSIsIkxldmVscyJdLFsiWWVhciIsWyIyMDI0Il1dLFsiWWVhckJlZ2luIiwiLTEiXSxbIlllYXJfRW5kIiwiLTEiXV19" xr:uid="{A8AA20F7-9972-40E2-8EE7-32502C5A4C9F}"/>
+    <hyperlink ref="I276" r:id="rId228" xr:uid="{CE482DC5-3DEF-4504-A0A6-8D4E3828369F}"/>
+    <hyperlink ref="I274" r:id="rId229" xr:uid="{B923B6DF-162C-487E-8392-EEC31B405426}"/>
+    <hyperlink ref="I275" r:id="rId230" xr:uid="{AF4A2F44-9F41-49ED-A889-E9C88D0181FD}"/>
+    <hyperlink ref="I270" r:id="rId231" xr:uid="{F85F230F-0642-47ED-9683-7947BF624C89}"/>
+    <hyperlink ref="I271" r:id="rId232" xr:uid="{23B4F752-E888-441F-B245-82A028603DEF}"/>
+    <hyperlink ref="I280" r:id="rId233" location="L2.2" xr:uid="{05D8B411-C7DA-4E85-A562-2D69107D7C12}"/>
+    <hyperlink ref="I281" r:id="rId234" location="Tabulados" xr:uid="{2570A6BA-CF77-48F9-A166-A7A9ABD4DD7F}"/>
+    <hyperlink ref="I282" r:id="rId235" xr:uid="{C429C835-22E8-451E-B624-6FFCB56B393E}"/>
+    <hyperlink ref="I279" r:id="rId236" xr:uid="{56FF530B-F216-4FCF-943B-AA8EBE31ED9D}"/>
+    <hyperlink ref="I283" r:id="rId237" xr:uid="{A59E3559-08BF-415D-8E40-41AAC580F3A0}"/>
+    <hyperlink ref="I287" r:id="rId238" xr:uid="{473BBB84-FA70-4E6B-B775-682446DC3283}"/>
+    <hyperlink ref="I284" r:id="rId239" xr:uid="{B067EDF1-6B35-4C0A-B3BF-85C2A352E5FE}"/>
+    <hyperlink ref="I285" r:id="rId240" location="eyJhcHBpZCI6NzAsInN0ZXBzIjpbMSwyOSwyNSwzMSwyNiwyNywzMF0sImRhdGEiOltbIlRhYmxlSWQiLCI1MzEiXSxbIk1ham9yX0FyZWEiLCIwIl0sWyJTdGF0ZSIsWyIwIl1dLFsiQXJlYSIsWyIwMDAwMCJdXSxbIlN0YXRpc3RpYyIsWyItMSJdXSxbIlVuaXRfb2ZfbWVhc3VyZSIsIkxldmVscyJdLFsiWWVhciIsWyIyMDI0Il1dLFsiWWVhckJlZ2luIiwiLTEiXSxbIlllYXJfRW5kIiwiLTEiXV19" display="https://apps.bea.gov/itable/?ReqID=70&amp;step=1&amp;_gl=1*bnwdph*_ga*ODgxMTQxMzY5LjE2ODA3OTE5MzU.*_ga_J4698JNNFT*czE3NTc1NzM1OTYkbzUkZzEkdDE3NTc1NzM2MzAkajI2JGwwJGgw#eyJhcHBpZCI6NzAsInN0ZXBzIjpbMSwyOSwyNSwzMSwyNiwyNywzMF0sImRhdGEiOltbIlRhYmxlSWQiLCI1MzEiXSxbIk1ham9yX0FyZWEiLCIwIl0sWyJTdGF0ZSIsWyIwIl1dLFsiQXJlYSIsWyIwMDAwMCJdXSxbIlN0YXRpc3RpYyIsWyItMSJdXSxbIlVuaXRfb2ZfbWVhc3VyZSIsIkxldmVscyJdLFsiWWVhciIsWyIyMDI0Il1dLFsiWWVhckJlZ2luIiwiLTEiXSxbIlllYXJfRW5kIiwiLTEiXV19" xr:uid="{3A8D0F90-0986-4B1E-932F-C01FBE815123}"/>
+    <hyperlink ref="I288" r:id="rId241" location="data-download" xr:uid="{91914E7E-EAFD-4F15-ABDA-30F209BAB1FC}"/>
+    <hyperlink ref="I286" r:id="rId242" xr:uid="{0C3AD6FB-804F-4B4F-8050-0DDE0AC2C881}"/>
+    <hyperlink ref="I289" r:id="rId243" xr:uid="{7510BD27-0683-4859-8770-6433FC4657AF}"/>
+    <hyperlink ref="I291" r:id="rId244" xr:uid="{CD8F4B6F-2C50-4C25-BF0D-000D22DF3BBA}"/>
+    <hyperlink ref="I295" r:id="rId245" xr:uid="{1054E318-702C-41A3-94B7-1A3E4E5C7361}"/>
+    <hyperlink ref="I293" r:id="rId246" xr:uid="{4B2C65DE-B7AB-4F21-B8F6-1E5A92DAF8D5}"/>
+    <hyperlink ref="I296" r:id="rId247" xr:uid="{F4C83AA8-F245-4389-80D0-5D0ED54845A7}"/>
+    <hyperlink ref="I292" r:id="rId248" xr:uid="{AA53BF54-9B3D-4FE5-B539-B9DE4C152729}"/>
+    <hyperlink ref="I298" r:id="rId249" xr:uid="{10886BD1-544A-4E83-9D28-22A3B1A9B699}"/>
+    <hyperlink ref="I299" r:id="rId250" xr:uid="{7E010448-B3E7-456A-A88C-F98341AD348F}"/>
+    <hyperlink ref="I300" r:id="rId251" xr:uid="{E8CF387E-E3E6-43EB-AA0E-9AF5288F87E2}"/>
+    <hyperlink ref="I303" r:id="rId252" xr:uid="{B9E6A14E-9B49-445E-81E5-363177549F13}"/>
+    <hyperlink ref="I304" r:id="rId253" xr:uid="{1B51F30C-773F-4FDE-B95F-A15BB9A55B04}"/>
+    <hyperlink ref="I305" r:id="rId254" location="/" xr:uid="{855CA078-5686-469F-82B1-B7BFEF061C2E}"/>
+    <hyperlink ref="I302" r:id="rId255" xr:uid="{867066E1-F857-49F9-9769-F9AD251EB987}"/>
+    <hyperlink ref="I306" r:id="rId256" xr:uid="{175D1914-3F42-441A-BD02-B18C43C32D72}"/>
+    <hyperlink ref="I309" r:id="rId257" xr:uid="{3D2427C1-350B-4E4F-86BA-D54150F130DE}"/>
+    <hyperlink ref="I307" r:id="rId258" location="/CBS/nl/dataset/70072ned/table?ts=1759921577739" xr:uid="{AF0B8D88-DAFB-4468-B981-46010CD06F95}"/>
+    <hyperlink ref="I318" r:id="rId259" xr:uid="{AFF70994-D6FD-42B3-BA48-08D43F9CB469}"/>
+    <hyperlink ref="I315" r:id="rId260" xr:uid="{1084C6E7-7298-4F07-84B6-7CD06B4A1B7A}"/>
+    <hyperlink ref="I317" r:id="rId261" xr:uid="{A30910F2-BDC7-47FB-B481-421694D6D748}"/>
+    <hyperlink ref="I312" r:id="rId262" xr:uid="{37E5718D-301A-4A6C-9223-BF11B3A144CA}"/>
+    <hyperlink ref="I322" r:id="rId263" xr:uid="{06BC126A-9D55-43B5-89D5-BC62B3AC18B1}"/>
+    <hyperlink ref="I321" r:id="rId264" xr:uid="{D9C621B5-BE3C-4D83-8C18-A7BB11F61D84}"/>
+    <hyperlink ref="I319" r:id="rId265" xr:uid="{8FED31C0-A737-472D-9696-FE76C72E27A4}"/>
+    <hyperlink ref="I320" r:id="rId266" xr:uid="{9D18B5E0-385A-426B-A624-424176D5BFDE}"/>
+    <hyperlink ref="I323" r:id="rId267" display="https://www150.statcan.gc.ca/t1/tbl1/en/tv.action?pid=1210017501" xr:uid="{AE4A4C8A-F696-43EA-82C2-39353CC4A9E3}"/>
+    <hyperlink ref="I329" r:id="rId268" xr:uid="{C37BC986-6C5E-475E-9ECE-78CAE9B340EF}"/>
+    <hyperlink ref="I326" r:id="rId269" xr:uid="{5F591FF2-DE4B-42BF-8C0E-56E14CEFE560}"/>
+    <hyperlink ref="I327" r:id="rId270" xr:uid="{D4BEB4FA-C510-4495-93A6-FEB93A1C1F2E}"/>
+    <hyperlink ref="I328" r:id="rId271" xr:uid="{878DB4D1-DC36-4FD0-81D2-26F26C0C0C57}"/>
+    <hyperlink ref="I332" r:id="rId272" location="/en/coe/dashboards" xr:uid="{41E23F63-08FB-40F6-A35D-1E1841135A96}"/>
+    <hyperlink ref="I336" r:id="rId273" xr:uid="{4528604F-8AE2-4D9B-B963-8720D4453968}"/>
+    <hyperlink ref="I337" r:id="rId274" xr:uid="{059CC5B0-D56B-4716-8566-BA42887A93F0}"/>
+    <hyperlink ref="I339" r:id="rId275" xr:uid="{FE9F1D23-F4D8-45A6-8A34-26B8E9D59F28}"/>
+    <hyperlink ref="I342" r:id="rId276" xr:uid="{E4B7B45B-7619-45E1-87D4-39488F81C2B5}"/>
+    <hyperlink ref="I346" r:id="rId277" xr:uid="{AD5D2FBA-943A-4551-9513-6982D56032A6}"/>
+    <hyperlink ref="I345" r:id="rId278" xr:uid="{35D4FA3B-966D-486E-AB24-0D52A4EA3489}"/>
+    <hyperlink ref="I343" r:id="rId279" xr:uid="{DFB8EE17-9AC5-42A9-A19A-FA15994852AC}"/>
+    <hyperlink ref="I344" r:id="rId280" xr:uid="{25A36AEA-5091-438A-BAAD-48A130A69D63}"/>
+    <hyperlink ref="I347" r:id="rId281" display="https://dataexplorer.abs.gov.au/vis?fs[0]=Labour%2C0%7CEmployment%20and%20unemployment%23EMPLOYMENT_UNEMPLOYMENT%23&amp;pg=0&amp;fc=Region&amp;bp=true&amp;snb=10&amp;df[ds]=LABOUR_TOPICS&amp;df[id]=LF&amp;df[ag]=ABS&amp;df[vs]=1.0.0&amp;dq=.3.1599..AUS.M&amp;pd=2023-08%2C&amp;to[TIME_PERIOD]=false&amp;ly[cl]=TIME_PERIOD&amp;ly[rs]=TSEST&amp;ly[rw]=MEASURE" xr:uid="{5E6B4D93-8467-43DD-AB4F-B22EDAC7F0CC}"/>
+    <hyperlink ref="I351" r:id="rId282" xr:uid="{6DD9330D-CB1C-476A-ADFC-F881C4C289FE}"/>
+    <hyperlink ref="I350" r:id="rId283" xr:uid="{1574D7B9-1ABE-4013-B317-E661ACB29ECE}"/>
+    <hyperlink ref="I349" r:id="rId284" xr:uid="{299E18EC-CFB5-4A86-A3C0-5D7A0760D101}"/>
+    <hyperlink ref="I354" r:id="rId285" xr:uid="{FEC53851-1FAC-47FA-BD74-21EAC2247F62}"/>
+    <hyperlink ref="I355" r:id="rId286" xr:uid="{3ADD2206-2695-453A-A6D7-C4EAA6BFE306}"/>
+    <hyperlink ref="I352" r:id="rId287" xr:uid="{3058CF97-DEDB-4199-8186-0B10BF2496B6}"/>
+    <hyperlink ref="I353" r:id="rId288" xr:uid="{1C77C1C8-1A39-4FB0-99C0-2F20645AE41C}"/>
+    <hyperlink ref="I356" r:id="rId289" xr:uid="{B7D77728-B0D9-482C-9B72-48B9EBD96C94}"/>
+    <hyperlink ref="I357" r:id="rId290" xr:uid="{6A8315A5-993B-4152-96EA-A63961570929}"/>
+    <hyperlink ref="I359" r:id="rId291" xr:uid="{75CBD8F5-99D4-45CE-BA20-BB52DBC0600C}"/>
+    <hyperlink ref="I363" r:id="rId292" xr:uid="{D61C9B28-979E-4C93-BB08-4EEDC47CBEAB}"/>
+    <hyperlink ref="I364" r:id="rId293" xr:uid="{90F40587-DA18-4E2E-8894-71E0A8F60C8D}"/>
+    <hyperlink ref="I365" r:id="rId294" xr:uid="{6B2FC0EB-C87C-4A67-876F-A7461524F0A9}"/>
+    <hyperlink ref="I362" r:id="rId295" xr:uid="{12A26FC5-7B67-4E2F-A1F4-E2F97655AE0F}"/>
+    <hyperlink ref="I361" r:id="rId296" location="/en/dw/categories/IT1,Z0500LAB,1.0/LAB_OFFER/DCCV_POPCOND1/IT1,532_930_DF_DCCV_POPCOND1_4,1.0" xr:uid="{8DD2267B-EB99-4736-A3BD-5EA972E80D7A}"/>
+    <hyperlink ref="I367" r:id="rId297" location="tabulados" xr:uid="{1D024D94-1CA3-4D8F-A4CC-DC50F25C103B}"/>
+    <hyperlink ref="I369" r:id="rId298" xr:uid="{28C4353E-0258-466F-B708-3BCE07796B9E}"/>
+    <hyperlink ref="I368" r:id="rId299" location="/CBS/nl/dataset/84469NED/table?dl=4D89E" xr:uid="{7FE6F9C9-C699-4C8A-8929-9D026096E22A}"/>
+    <hyperlink ref="I370" r:id="rId300" xr:uid="{326B26A7-04C5-44C4-8108-FB9A8AA685F5}"/>
+    <hyperlink ref="I371" r:id="rId301" location="!/view/en/VBD_SK_WIN/pr3102qr/v_pr3102qr_00_00_00_en" xr:uid="{5985DE70-AE65-4231-B2EC-F37FCDB1CEC0}"/>
+    <hyperlink ref="I372" r:id="rId302" location="!/view/en/vbd_sk_win2/pr3802qr/v_pr3802qr_00_00_00_en" xr:uid="{CE5746CD-51FD-4686-9923-7C756E55758A}"/>
+    <hyperlink ref="I373" r:id="rId303" xr:uid="{49FEE81D-074E-42A6-ACFF-DC9B105920A7}"/>
+    <hyperlink ref="I375" r:id="rId304" xr:uid="{F93EDD66-4196-4511-99E6-5B0B0392C2C1}"/>
+    <hyperlink ref="I376" r:id="rId305" xr:uid="{3525A367-3083-4C4A-B0FA-4E73778D5402}"/>
+    <hyperlink ref="I379" r:id="rId306" xr:uid="{EFB0E2C6-E5F2-4258-9405-1D8CE7D4D391}"/>
+    <hyperlink ref="I380" r:id="rId307" location="data-downloads" xr:uid="{1DF9EE36-D2B0-4874-86F2-43393F3240A8}"/>
+    <hyperlink ref="I381" r:id="rId308" xr:uid="{EF540940-2E76-455E-9BF8-7C2AAA7318AC}"/>
+    <hyperlink ref="I384" r:id="rId309" xr:uid="{19FF3A66-558B-4EE0-941A-DD5E957F318B}"/>
+    <hyperlink ref="I385" r:id="rId310" xr:uid="{2E2710C3-8C21-4947-963F-DBE3FBF4F5C3}"/>
+    <hyperlink ref="I388" r:id="rId311" xr:uid="{EC464801-3CF7-44B3-BCF2-7F91D63D1743}"/>
+    <hyperlink ref="I389" r:id="rId312" location="tabulados" xr:uid="{140577B3-8FF7-4FD5-929E-59271A51E9B6}"/>
+    <hyperlink ref="I390" r:id="rId313" xr:uid="{48323060-53E5-4DAE-BADA-CE4378F31719}"/>
+    <hyperlink ref="I377" r:id="rId314" xr:uid="{E43081BA-BE73-443D-8261-67BF37DE6698}"/>
+    <hyperlink ref="I378" r:id="rId315" xr:uid="{7E5DD2E7-289A-4689-995F-9A16A556F6AB}"/>
+    <hyperlink ref="I383" r:id="rId316" xr:uid="{E62B6704-632B-4424-8A01-1E3EBA0C6835}"/>
+    <hyperlink ref="I374" r:id="rId317" xr:uid="{242AD7F5-BDAD-44A6-8871-31C117978BDD}"/>
+    <hyperlink ref="I391" r:id="rId318" xr:uid="{BE00BF8A-2B02-48BB-BC76-5D13D10DD6D0}"/>
+    <hyperlink ref="I392" r:id="rId319" xr:uid="{5C5EDB79-CD35-4C30-9059-13DB5393EB1E}"/>
+    <hyperlink ref="I393" r:id="rId320" xr:uid="{E868EC3B-8058-40A7-B4D5-32EA04E6B752}"/>
+    <hyperlink ref="I394" r:id="rId321" xr:uid="{0035F382-6ED1-49E4-BAFC-6014207537E1}"/>
+    <hyperlink ref="I397" r:id="rId322" display="https://si3.bcentral.cl/Siete/ES/Siete/Cuadro/CAP_CCNN/MN_CCNN76/CCNN2013_P1/CCNN2013_P1#" xr:uid="{DD1A79C4-F3E3-4F5E-AC52-08C02260C97D}"/>
+    <hyperlink ref="I396" r:id="rId323" xr:uid="{F590DB95-EDD2-4F06-A52A-932C4B2104BD}"/>
+    <hyperlink ref="I400" r:id="rId324" xr:uid="{197F1671-603B-41E4-9857-092C44342F84}"/>
+    <hyperlink ref="I395" r:id="rId325" location="data-downloads" xr:uid="{9CC5B89D-04CB-4F9C-A07B-E7360D940FBF}"/>
+    <hyperlink ref="I398" r:id="rId326" xr:uid="{BFEF0BC7-55FE-427C-BAC5-7CBE2DDD4C4A}"/>
+    <hyperlink ref="I402" r:id="rId327" xr:uid="{3091E31A-5E60-41B5-B349-E37D89CEFA40}"/>
+    <hyperlink ref="I413" r:id="rId328" xr:uid="{BA8D28FD-B6D1-4BEE-B9BE-D38FF8133F43}"/>
+    <hyperlink ref="I410" r:id="rId329" xr:uid="{9E0A4500-DCB8-4E37-8FFC-E693B67D1958}"/>
+    <hyperlink ref="I411" r:id="rId330" xr:uid="{D9E4F7F9-7CBA-46FB-BEE1-3AEB7D335AB5}"/>
+    <hyperlink ref="I412" r:id="rId331" location="data-downloads" xr:uid="{7DA02024-2FAA-4A37-BBE7-39A9B5546D2D}"/>
+    <hyperlink ref="I407" r:id="rId332" xr:uid="{DEE0B6DC-E14C-424A-A6BC-7EB253EADC89}"/>
+    <hyperlink ref="I415" r:id="rId333" xr:uid="{D494E402-2749-43DE-BBAB-FC59267E7269}"/>
+    <hyperlink ref="I405" r:id="rId334" xr:uid="{ED2E5C98-0A9B-4206-B946-809C67DC13E0}"/>
+    <hyperlink ref="I428" r:id="rId335" xr:uid="{A955D7E1-5CCE-48E6-BE54-FECE3246C6EE}"/>
+    <hyperlink ref="I426" r:id="rId336" location="data-downloads" xr:uid="{083AFE83-E9B3-4700-BD59-D8686BCE7888}"/>
+    <hyperlink ref="I424" r:id="rId337" xr:uid="{01CEBF88-19F1-4E5E-A602-970E0664847D}"/>
+    <hyperlink ref="I425" r:id="rId338" xr:uid="{244EA396-D70A-4B53-BA85-C5A64932E688}"/>
+    <hyperlink ref="I419" r:id="rId339" xr:uid="{66251B7C-0D84-411B-9202-279365039F43}"/>
+    <hyperlink ref="I440" r:id="rId340" xr:uid="{B88B33A4-28CB-4719-8359-A342A563F62E}"/>
+    <hyperlink ref="I441" r:id="rId341" xr:uid="{309CAF96-5E25-4DEA-9D59-298DE0767C17}"/>
+    <hyperlink ref="I442" r:id="rId342" xr:uid="{A5C62333-1F30-44E5-A5B1-52536F04C355}"/>
+    <hyperlink ref="I443" r:id="rId343" xr:uid="{1761F0A9-7B8D-4202-A50D-CB94C2B5FE55}"/>
+    <hyperlink ref="I450" r:id="rId344" xr:uid="{8EAEE9E6-028C-4BB0-886D-4BADEAD2794C}"/>
+    <hyperlink ref="I452" r:id="rId345" xr:uid="{A6E6EDA7-55B7-4509-9500-CF62E593E426}"/>
+    <hyperlink ref="I453" r:id="rId346" location="_tabs-1254736195808" xr:uid="{50255413-8B9F-415C-B83A-D6AE786A060E}"/>
+    <hyperlink ref="I454" r:id="rId347" xr:uid="{BA091817-8BFB-4F1C-88EC-DE5C5CB00EA5}"/>
+    <hyperlink ref="I457" r:id="rId348" xr:uid="{FE0CDBA6-AD4E-4A52-865B-2DED3B15DA48}"/>
+    <hyperlink ref="I456" r:id="rId349" xr:uid="{E89FB1FC-5945-4EE1-8967-4BA5C47201BA}"/>
+    <hyperlink ref="I458" r:id="rId350" xr:uid="{4531588B-2FAB-4C4C-B0D2-7AFFA7C307D2}"/>
+    <hyperlink ref="I459" r:id="rId351" xr:uid="{3181203D-C245-4470-A39B-800CC2C7D8C1}"/>
+    <hyperlink ref="I460" r:id="rId352" xr:uid="{F3348E3B-15A6-4723-83E3-7E5547D67A6E}"/>
+    <hyperlink ref="I461" r:id="rId353" xr:uid="{2B407263-FC18-49EA-9D8B-10D8ED5F92EF}"/>
+    <hyperlink ref="I462" r:id="rId354" xr:uid="{990A89BA-96B5-40C6-89FA-B7D997A18B88}"/>
+    <hyperlink ref="I467" r:id="rId355" xr:uid="{9A25FB31-30D3-44DA-9A85-8E993B226B0D}"/>
+    <hyperlink ref="I468" r:id="rId356" xr:uid="{7F03406B-F350-4967-A339-633EC6D46893}"/>
+    <hyperlink ref="I465" r:id="rId357" xr:uid="{5681DCC9-946A-41C3-BF88-E8B9A08AECD4}"/>
+    <hyperlink ref="I466" r:id="rId358" xr:uid="{581FBCEC-2BFA-43B7-8FFC-D14E390228DF}"/>
+    <hyperlink ref="I471" r:id="rId359" xr:uid="{FB67647D-6307-42DB-8DEB-342CB43ED0C0}"/>
+    <hyperlink ref="I477" r:id="rId360" xr:uid="{CF54DD00-8105-4AEA-BD8E-6CB4E1DBCF98}"/>
+    <hyperlink ref="I478" r:id="rId361" location="data-downloads" xr:uid="{410B29AE-CF78-4D45-A599-388BA1D77C39}"/>
+    <hyperlink ref="I476" r:id="rId362" xr:uid="{81712BFB-E265-4BA1-8FB1-8C6660047213}"/>
+    <hyperlink ref="I474" r:id="rId363" xr:uid="{FA789F32-3E39-4DCD-ABBE-0C7EAFB3B3B9}"/>
+    <hyperlink ref="I475" r:id="rId364" xr:uid="{08159B01-DB59-4757-A22F-B43911FF6659}"/>
+    <hyperlink ref="I473" r:id="rId365" xr:uid="{156DEDA1-F5B1-48CD-8343-C3C609BFA0DF}"/>
+    <hyperlink ref="I479" r:id="rId366" xr:uid="{B4E67334-2775-4304-B0E5-BEFAF03766DB}"/>
+    <hyperlink ref="I480" r:id="rId367" location="informacion-2023-por-departamento" xr:uid="{3D6DEC07-34D3-4244-BC6A-DF19FFBE23A7}"/>
+    <hyperlink ref="I481" r:id="rId368" xr:uid="{C3449F17-2848-4B2D-B4D7-702DF77E2395}"/>
+    <hyperlink ref="I482" r:id="rId369" display="https://andmed.stat.ee/en/stat/eri-valdkondade-statistika__noorteseire/NH16" xr:uid="{7B690F27-82C5-4551-96BA-5587167AD12C}"/>
+    <hyperlink ref="I485" r:id="rId370" xr:uid="{3145A771-0532-41D4-BECB-027DFDCE1837}"/>
+    <hyperlink ref="I493" r:id="rId371" xr:uid="{F17F291F-3847-4614-9214-F0B7ACF612DD}"/>
+    <hyperlink ref="I487" r:id="rId372" xr:uid="{19E66D29-7098-4343-9ACB-D167E3493665}"/>
+    <hyperlink ref="I488" r:id="rId373" xr:uid="{768EBA8C-9823-48B0-86DB-EF69C626FEBA}"/>
+    <hyperlink ref="I489" r:id="rId374" xr:uid="{3B23B456-D890-4592-ADDE-56D1695021CD}"/>
+    <hyperlink ref="I490" r:id="rId375" xr:uid="{9545BB86-14CF-437A-BE13-EE3F10D01AA7}"/>
+    <hyperlink ref="I491" r:id="rId376" xr:uid="{8F8B9566-CDB7-46F7-B40C-B42653482808}"/>
+    <hyperlink ref="I494" r:id="rId377" xr:uid="{09BD1F22-44F7-468B-B0CE-E202D0031774}"/>
+    <hyperlink ref="I495" r:id="rId378" xr:uid="{CE0DD756-C2F0-4EC2-B6EC-603704D58463}"/>
+    <hyperlink ref="I496" r:id="rId379" xr:uid="{3CD32C03-6E78-475C-8889-ED8AACE55186}"/>
+    <hyperlink ref="I499" r:id="rId380" xr:uid="{9C264928-AD69-4DFE-86CC-EA17AB91FFDC}"/>
+    <hyperlink ref="I505" r:id="rId381" xr:uid="{B9BAC622-D785-4C40-839B-8F92C0FF4B82}"/>
+    <hyperlink ref="I501" r:id="rId382" xr:uid="{D735CCA9-B204-4C1E-903E-2C72456D9121}"/>
+    <hyperlink ref="J505" r:id="rId383" display="https://www.statistics.gr/en/statistics?p_p_id=documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ&amp;p_p_lifecycle=2&amp;p_p_state=normal&amp;p_p_mode=view&amp;p_p_cacheability=cacheLevelPage&amp;p_p_col_id=column-2&amp;p_p_col_count=4&amp;p_p_col_pos=2&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_javax.faces.resource=document&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_ln=downloadResources&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_documentID=543263&amp;_documents_WAR_publicationsportlet_INSTANCE_VBZOni0vs5VJ_locale=en" xr:uid="{0B45258E-FAE6-4AB6-ACC7-98CB36678E23}"/>
+    <hyperlink ref="I506" r:id="rId384" xr:uid="{A375A461-6E9E-45E1-9BA0-070B5B9B0757}"/>
+    <hyperlink ref="I508" r:id="rId385" xr:uid="{603C5A69-BD0A-4527-9A6B-6C92DC078D95}"/>
+    <hyperlink ref="I512" r:id="rId386" xr:uid="{D2204800-D674-4567-81B6-4DBBCE57805F}"/>
+    <hyperlink ref="I535" r:id="rId387" xr:uid="{11AF05E0-53FA-4D3F-8A00-EACD2422CF44}"/>
+    <hyperlink ref="I517" r:id="rId388" xr:uid="{3BABF6BF-B5B9-4F29-BE34-DE52E48A90BC}"/>
+    <hyperlink ref="I524" r:id="rId389" location="latest-statistics" xr:uid="{E9A02676-0EDB-4D1E-AAB2-D5873DD6705A}"/>
+    <hyperlink ref="I525" r:id="rId390" xr:uid="{B6B9BDDC-BBB9-4743-AA52-E0F396B7C1FF}"/>
+    <hyperlink ref="I526" r:id="rId391" xr:uid="{693569E2-815D-4388-88EA-285AFA7E9E25}"/>
+    <hyperlink ref="I531" r:id="rId392" xr:uid="{17CB699F-E595-417F-AFC1-95474EF19C0E}"/>
+    <hyperlink ref="I530" r:id="rId393" xr:uid="{BEC46430-E325-4E2F-BB0B-3F26FEFAC92B}"/>
+    <hyperlink ref="I534" r:id="rId394" xr:uid="{387DF4F6-3434-4F7C-8E15-0E16D1B9FBCC}"/>
+    <hyperlink ref="I529" r:id="rId395" xr:uid="{7C27F0F4-D532-4AF0-A3DE-20FC92CDE8A1}"/>
+    <hyperlink ref="I533" r:id="rId396" xr:uid="{99FD027A-DE90-4E39-86E9-6E3B2FAEA394}"/>
+    <hyperlink ref="I537" r:id="rId397" xr:uid="{67FD13AD-D052-4C2F-B3D5-1F53BFDC7FE3}"/>
+    <hyperlink ref="I538" r:id="rId398" xr:uid="{C0051DC3-E0A9-432D-B35B-2D816209524E}"/>
+    <hyperlink ref="I515" r:id="rId399" xr:uid="{1017539A-A19C-442A-8043-183ECB3D0300}"/>
+    <hyperlink ref="I519" r:id="rId400" xr:uid="{22E91281-91AF-40F9-AC17-29283E4405DE}"/>
+    <hyperlink ref="I521" r:id="rId401" xr:uid="{BF43BC27-72C6-4A05-869A-D9DBBF3F544D}"/>
+    <hyperlink ref="I523" r:id="rId402" xr:uid="{E95CE21C-6F8A-4C64-81EF-36D355E9935C}"/>
+    <hyperlink ref="I513" r:id="rId403" location="Content-h2-1" xr:uid="{5F0BFEEC-4BE9-4A8D-9002-1139D7874BD1}"/>
+    <hyperlink ref="I527" r:id="rId404" xr:uid="{9C0177CB-F70D-4674-BED5-E955B31116DB}"/>
+    <hyperlink ref="I528" r:id="rId405" xr:uid="{589418AD-AA73-4838-9E59-461A73E7B258}"/>
+    <hyperlink ref="I539" r:id="rId406" xr:uid="{03E990E1-369A-4EB3-A321-D1DFFFF3EF2A}"/>
+    <hyperlink ref="I543" r:id="rId407" xr:uid="{0FC420E1-A3E5-48FB-AEDC-C555E9D13D00}"/>
+    <hyperlink ref="I550" r:id="rId408" location="/" xr:uid="{4E446C1F-2007-44C7-B74A-938616616EA5}"/>
+    <hyperlink ref="I546" r:id="rId409" xr:uid="{D965BD86-79D0-4302-8E8D-961104CFAF39}"/>
+    <hyperlink ref="I547" r:id="rId410" xr:uid="{F00BF2A4-62C2-4F78-8753-1B844CCE1AB0}"/>
+    <hyperlink ref="I551" r:id="rId411" xr:uid="{A8AB0526-D2C0-4507-B229-E339E11EA936}"/>
+    <hyperlink ref="I562" r:id="rId412" location="latest-statistics" xr:uid="{7970F4CF-C921-4B83-BDB3-953ACF549235}"/>
+    <hyperlink ref="I563" r:id="rId413" xr:uid="{C01BA360-2830-4C7F-AD4F-7FABCE609160}"/>
+    <hyperlink ref="I564" r:id="rId414" xr:uid="{7CB85241-BEF5-453A-BDBE-FC35B1055306}"/>
+    <hyperlink ref="I560" r:id="rId415" xr:uid="{73D47157-AD6F-41E2-B38E-250707059AAD}"/>
+    <hyperlink ref="I553" r:id="rId416" xr:uid="{937617A8-F9D1-43F1-B556-3C1A5F7F01BC}"/>
+    <hyperlink ref="I554" r:id="rId417" xr:uid="{DBF66CDF-FE5F-4151-BF10-CD508FD15BB1}"/>
+    <hyperlink ref="I557" r:id="rId418" xr:uid="{B48FA0AB-621D-4488-BA8D-C43CEF9C2EE6}"/>
+    <hyperlink ref="I558" r:id="rId419" xr:uid="{1C674909-18AB-4F92-8849-351ED58E5F92}"/>
+    <hyperlink ref="I561" r:id="rId420" xr:uid="{C3123F67-674A-49CB-B558-65E012E2800C}"/>
+    <hyperlink ref="I565" r:id="rId421" xr:uid="{00AA0814-D057-4A67-980D-6D449703375B}"/>
+    <hyperlink ref="I552" r:id="rId422" xr:uid="{F94647D6-8C51-4D85-9F51-5EC8F0F45E3C}"/>
+    <hyperlink ref="I555" r:id="rId423" xr:uid="{F32A125B-6912-4200-998B-7CA79A7FAA7B}"/>
+    <hyperlink ref="I570" r:id="rId424" xr:uid="{295042E2-840F-480B-A71A-1A669422E7FB}"/>
+    <hyperlink ref="I566" r:id="rId425" location="data-downloads" xr:uid="{03C01EC5-3929-49EC-8071-CFD63C08AE4B}"/>
+    <hyperlink ref="I567" r:id="rId426" xr:uid="{BBA195F8-6EBD-40D2-9B15-217664BE2193}"/>
+    <hyperlink ref="I568" r:id="rId427" xr:uid="{E95DF37E-73E6-4F4B-A841-507B32D2098C}"/>
+    <hyperlink ref="I569" r:id="rId428" xr:uid="{F55E0333-3DD7-4B99-BCAF-F90C75EB2975}"/>
+    <hyperlink ref="I571" r:id="rId429" xr:uid="{F3C3BF7A-FA61-42B0-9368-3A4AA0161D9C}"/>
+    <hyperlink ref="I573" r:id="rId430" xr:uid="{61B5686C-7057-4F4A-BFAC-C2FF594E96A0}"/>
+    <hyperlink ref="I574" r:id="rId431" xr:uid="{9C82329A-0DA6-41AF-AB45-2EAB04CD23D6}"/>
+    <hyperlink ref="I576" r:id="rId432" xr:uid="{B3C7D3C7-A325-48D0-825E-E09DD477F1E2}"/>
+    <hyperlink ref="I577" r:id="rId433" xr:uid="{312664AD-311A-4830-998B-C5A83C9251FC}"/>
+    <hyperlink ref="I578" r:id="rId434" xr:uid="{98B4E449-9E6A-4A2E-99E1-4A9331860C73}"/>
+    <hyperlink ref="I579" r:id="rId435" xr:uid="{AC2090BB-2A45-4D43-8C6D-C3A650902DEB}"/>
+    <hyperlink ref="I581" r:id="rId436" location="/en/dw/categories/IT1,Z0810HEA,1.0/HEA_STYLE/HEA_STYLE_BOMAS/IT1,83_85_DF_DCCV_AVQ_PERSONE1_231,1.0" xr:uid="{034C3109-D8FA-4BF9-BAA9-EA51A532B2DD}"/>
+    <hyperlink ref="I583" r:id="rId437" location="/" xr:uid="{9720B28C-7495-4F01-9C24-C46DF216C306}"/>
+    <hyperlink ref="I584" r:id="rId438" location="grafica Salud/Tasa de obesidad" xr:uid="{DBBD4160-8CEF-4D84-B255-8CF8E7F2865F}"/>
+    <hyperlink ref="I585" r:id="rId439" xr:uid="{42EEA901-26AF-406E-9BCE-81BBB1044876}"/>
+    <hyperlink ref="I586" r:id="rId440" xr:uid="{CF9EF7DF-84DB-46A2-A945-DFD5BA601DA7}"/>
+    <hyperlink ref="I587" r:id="rId441" xr:uid="{137EBC7C-C90D-4163-A7E9-EB599E3E1E66}"/>
+    <hyperlink ref="I588" r:id="rId442" xr:uid="{F125508D-D540-4CDE-B98B-8B96694332CA}"/>
+    <hyperlink ref="I591" r:id="rId443" xr:uid="{90EB5F7D-8C44-4618-AE07-1415347F0AAB}"/>
+    <hyperlink ref="I592" r:id="rId444" xr:uid="{E7BF41A4-5FE9-40D1-9014-682DDD92B484}"/>
+    <hyperlink ref="I589" r:id="rId445" xr:uid="{45E8B05F-7CA5-4E90-8084-5CE2F2F6E044}"/>
+    <hyperlink ref="I590" r:id="rId446" xr:uid="{C20AAFB3-F795-4EAC-8D52-A58A0C0A81D2}"/>
+    <hyperlink ref="I600" r:id="rId447" xr:uid="{083DA3BD-A905-482E-A91E-07FEE5D39E8E}"/>
+    <hyperlink ref="I602" r:id="rId448" location="F46" xr:uid="{DD866645-8788-4599-845B-B917A860C6F0}"/>
+    <hyperlink ref="I607" r:id="rId449" xr:uid="{9E02A37B-688D-4B92-ADB0-5FBBD9842B7A}"/>
+    <hyperlink ref="I598" r:id="rId450" xr:uid="{DDF15866-D8C3-4571-A3A6-69840D2683E5}"/>
+    <hyperlink ref="I605" r:id="rId451" xr:uid="{AA64BD9D-5AD9-4E6D-A693-35AF7B68721B}"/>
+    <hyperlink ref="I606" r:id="rId452" xr:uid="{CA2EAC2B-5A3B-401B-8704-F1B88EDB4809}"/>
+    <hyperlink ref="I604" r:id="rId453" xr:uid="{EABE6E7A-6F40-4E35-A26B-2BB08317D7A5}"/>
+    <hyperlink ref="I609" r:id="rId454" xr:uid="{38558361-6230-4379-953F-9E474E79B7A5}"/>
+    <hyperlink ref="I610" r:id="rId455" xr:uid="{3AC16ED4-7CEE-4771-9981-E5E1E0DC353C}"/>
+    <hyperlink ref="I611" r:id="rId456" xr:uid="{E5CA3D62-1E44-4A0B-8793-889FFEABBB80}"/>
+    <hyperlink ref="I617" r:id="rId457" location="/en/dw/categories/IT1,Z0840JUS,1.0/JUS_CRIMINAL/DCCV_DELITTIPS/IT1,73_67_DF_DCCV_DELITTIPS_1,1.0" xr:uid="{EF8AF826-F820-4563-848F-BFA42209AE48}"/>
+    <hyperlink ref="I615" r:id="rId458" xr:uid="{40475A0F-22EB-4F93-8714-A23BE101DF1A}"/>
+    <hyperlink ref="I618" r:id="rId459" xr:uid="{999BD178-83BC-4626-A75D-160DFB9F140B}"/>
+    <hyperlink ref="I619" r:id="rId460" xr:uid="{77BFE2F2-60AF-4372-A431-3343EFBEAB77}"/>
+    <hyperlink ref="I621" r:id="rId461" xr:uid="{225C188C-68F3-44B9-A3E7-CE9E6767E36B}"/>
+    <hyperlink ref="I599" r:id="rId462" location="data-downloads" xr:uid="{1885C94E-3E08-41F5-967F-36236F491965}"/>
+    <hyperlink ref="I614" r:id="rId463" xr:uid="{582DC812-710B-44E3-904C-7226581BA68A}"/>
+    <hyperlink ref="I593" r:id="rId464" xr:uid="{51C61D52-F853-49CD-903E-02AA7DD063E9}"/>
+    <hyperlink ref="I596" r:id="rId465" xr:uid="{8A81A017-E72A-4579-8D4F-D03E208071D2}"/>
+    <hyperlink ref="I595" r:id="rId466" xr:uid="{62BC6B19-EF35-41A7-B8CF-32684C5D982A}"/>
+    <hyperlink ref="I597" r:id="rId467" xr:uid="{65900127-A404-4124-BB6A-6CB994883ABA}"/>
+    <hyperlink ref="I601" r:id="rId468" xr:uid="{5746E0D4-1059-463E-B28B-2E71877F8969}"/>
+    <hyperlink ref="I594" r:id="rId469" xr:uid="{C582441B-8B34-4F68-9115-E6CB3F978A0C}"/>
+    <hyperlink ref="I622" r:id="rId470" xr:uid="{32F725C9-A5E0-4DBD-B8F5-4DE9649C2FB7}"/>
+    <hyperlink ref="I624" r:id="rId471" xr:uid="{819E09A2-406F-4522-8BD0-CA9F5EE94370}"/>
+    <hyperlink ref="I626" r:id="rId472" xr:uid="{8354CD7F-BA20-405D-8840-8E834D8AA26F}"/>
+    <hyperlink ref="I627" r:id="rId473" xr:uid="{EF8FE9D1-502A-4310-BDA3-5138CA5C66AF}"/>
+    <hyperlink ref="I628" r:id="rId474" location="!/view/en/VBD_SK_WIN/sk3002rr/v_sk3002rr_00_00_00_en" xr:uid="{DEF279A7-CF3A-4DA6-B527-5C189D139E72}"/>
+    <hyperlink ref="I631" r:id="rId475" location="h-Tabellerslutligstatistik" xr:uid="{9360CB99-2233-4CA7-83A1-C1CA09826887}"/>
+    <hyperlink ref="I632" r:id="rId476" xr:uid="{783B38E9-B137-4199-8D77-97037CF442BF}"/>
+    <hyperlink ref="I630" r:id="rId477" xr:uid="{B3F19299-5D75-4DD7-85D3-2A691249E4DF}"/>
+    <hyperlink ref="I629" r:id="rId478" xr:uid="{0B07A2C9-FA50-423F-9CD0-ADEF42E874EE}"/>
+    <hyperlink ref="I634" r:id="rId479" location="police-record-crime-open-data-police-force-area-tables" xr:uid="{BDD0455C-6AC3-4F78-967B-9A9ED75D4382}"/>
+    <hyperlink ref="I635" r:id="rId480" xr:uid="{F3627DFE-0C85-485B-8D07-3E02A72DBE19}"/>
+    <hyperlink ref="I623" r:id="rId481" location="/CBS/nl/dataset/80202ned/table?ts=1758956606010" xr:uid="{57BCB520-F74B-4729-9ED1-11A4EA160945}"/>
+    <hyperlink ref="I636" r:id="rId482" xr:uid="{8BD4DA69-07BB-48B1-A483-73A0D05635DF}"/>
+    <hyperlink ref="I640" r:id="rId483" xr:uid="{48721257-DD3C-445E-9F6C-10B23815F0B6}"/>
+    <hyperlink ref="I642" r:id="rId484" xr:uid="{0B3B4BD4-D551-4238-A03B-202B4ACCE7F9}"/>
+    <hyperlink ref="I641" r:id="rId485" xr:uid="{6B9A13A7-1165-49F2-92A4-E662A5B7F5A1}"/>
+    <hyperlink ref="I643" r:id="rId486" xr:uid="{2E676146-079F-4134-B0F2-987DD943CB3C}"/>
+    <hyperlink ref="I639" r:id="rId487" xr:uid="{C3977BF5-2255-431A-9191-EE5A80893BA4}"/>
+    <hyperlink ref="I647" r:id="rId488" xr:uid="{4815CD6F-BE0B-4D70-8ACF-6D9CA14836CE}"/>
+    <hyperlink ref="I649" r:id="rId489" xr:uid="{EC2B765E-49D3-46CA-84C9-49FDA74D75DC}"/>
+    <hyperlink ref="I648" r:id="rId490" xr:uid="{F80F197D-439A-4C01-8298-C033B0CF6C6F}"/>
+    <hyperlink ref="I650" r:id="rId491" xr:uid="{97138F10-A1C8-4174-ABC2-1568726FF228}"/>
+    <hyperlink ref="I653" r:id="rId492" xr:uid="{ADF31DA7-F2F8-49DD-9694-DDF0A9390E64}"/>
+    <hyperlink ref="I655" r:id="rId493" location="/" xr:uid="{F3465707-2FD6-4AC5-BC37-7DA89590F363}"/>
+    <hyperlink ref="I656" r:id="rId494" xr:uid="{0EFC0966-A575-4A1D-8B41-625F86D8C672}"/>
+    <hyperlink ref="I659" r:id="rId495" xr:uid="{D3C1538E-F7BC-40FA-93FA-63026B1F88D3}"/>
+    <hyperlink ref="I662" r:id="rId496" xr:uid="{B917D003-5293-42BB-A6B4-0E7EC9DBDE8E}"/>
+    <hyperlink ref="I664" r:id="rId497" xr:uid="{5495DF5D-E4F3-49A8-91C7-62A68A6E191D}"/>
+    <hyperlink ref="I663" r:id="rId498" xr:uid="{A244E7DC-DF0C-4095-AE0B-FC409232510E}"/>
+    <hyperlink ref="I665" r:id="rId499" xr:uid="{2D229CD4-9C92-41F9-922C-C62E2A90CB43}"/>
+    <hyperlink ref="I666" r:id="rId500" xr:uid="{1805B6B4-538F-4076-9DD1-D909D33D7B7F}"/>
+    <hyperlink ref="I667" r:id="rId501" xr:uid="{37436D84-74FC-43A6-9FEE-3CD7E9EE2B41}"/>
+    <hyperlink ref="I668" r:id="rId502" xr:uid="{D3E0ACFA-9C1B-48DD-856F-9C228F8F3824}"/>
+    <hyperlink ref="I669" r:id="rId503" xr:uid="{86CF77DB-ABBA-4942-92AD-1B0218559233}"/>
+    <hyperlink ref="I658" r:id="rId504" xr:uid="{0AB0EEFE-3EC6-4E16-9AF3-6D06C032BF78}"/>
+    <hyperlink ref="I661" r:id="rId505" xr:uid="{291D40F3-C40A-4466-BEE2-318C2B00E9AB}"/>
+    <hyperlink ref="I704" r:id="rId506" xr:uid="{10B6F6A7-0344-4977-ADB8-53766341ED50}"/>
+    <hyperlink ref="I672" r:id="rId507" xr:uid="{86F34F35-8A5F-41F7-BD6A-0666E677B9B4}"/>
+    <hyperlink ref="I673" r:id="rId508" xr:uid="{03DEC643-BFF4-45A6-A799-26F39C452484}"/>
+    <hyperlink ref="I674" r:id="rId509" xr:uid="{F8F5E117-B1F6-4392-B858-E5AB25DFF88C}"/>
+    <hyperlink ref="I676" r:id="rId510" xr:uid="{34F4D729-3110-4927-A437-0FF6C93E6F29}"/>
+    <hyperlink ref="I681" r:id="rId511" xr:uid="{DA7783FA-5191-495F-9B0C-A867C4ABE4B8}"/>
+    <hyperlink ref="I683" r:id="rId512" xr:uid="{2C4A1F27-2439-4C21-BC7B-00D2AEDF1225}"/>
+    <hyperlink ref="I685" r:id="rId513" xr:uid="{738B0521-38FC-4372-96DB-27D70E3E7BAF}"/>
+    <hyperlink ref="I693" r:id="rId514" xr:uid="{54643EE3-4874-433B-A50D-7BF9A7316757}"/>
+    <hyperlink ref="I694" r:id="rId515" xr:uid="{695A0316-6B8F-46BC-ADC8-7B8C9723CE13}"/>
+    <hyperlink ref="I695" r:id="rId516" xr:uid="{2F729065-91AE-45D4-93CA-D00B1AFEBEC8}"/>
+    <hyperlink ref="I698" r:id="rId517" xr:uid="{5CEFE4D2-5BA0-4374-B4C6-844B2401BF32}"/>
+    <hyperlink ref="I702" r:id="rId518" xr:uid="{16769E5E-6B1E-462D-B878-4BB403F97F75}"/>
+    <hyperlink ref="I699" r:id="rId519" xr:uid="{4B7928B7-17B2-4C94-9D06-B1C4626D7A34}"/>
+    <hyperlink ref="I700" r:id="rId520" xr:uid="{CE88DEEE-DA57-4246-9635-460ECCD7360E}"/>
+    <hyperlink ref="I701" r:id="rId521" location="/rezultati" xr:uid="{3F859596-ADF3-4204-90F3-388E2A7CD9EF}"/>
+    <hyperlink ref="I703" r:id="rId522" xr:uid="{6E77E095-2407-4725-B0E8-C941C3AE2B58}"/>
+    <hyperlink ref="I715" r:id="rId523" xr:uid="{D482DD1F-1B60-4E28-A8A2-7F1ABA9AC758}"/>
+    <hyperlink ref="I708" r:id="rId524" xr:uid="{67364812-C42E-49DE-ABEB-4BA0035A97C3}"/>
+    <hyperlink ref="I707" r:id="rId525" xr:uid="{25A97F9D-3F68-437D-B663-9BED7157C961}"/>
+    <hyperlink ref="I709" r:id="rId526" location="/app/predsjednik-2024" xr:uid="{D0E0D8F8-2802-4F25-ACF9-4ECB395EE64B}"/>
+    <hyperlink ref="I710" r:id="rId527" xr:uid="{9971E590-8FEA-45DA-9321-AD8C3FE3BE27}"/>
+    <hyperlink ref="I682" r:id="rId528" location="abreadcrumb" display="https://www.regionalstatistik.de/genesis/online?operation=abruftabelleBearbeiten&amp;levelindex=2&amp;levelid=1759218196464&amp;auswahloperation=abruftabelleAuspraegungAuswaehlen&amp;auswahlverzeichnis=ordnungsstruktur&amp;auswahlziel=werteabruf&amp;code=14111-01-04-4&amp;auswahltext=&amp;werteabruf=Werteabruf#abreadcrumb" xr:uid="{A94D629B-D69E-4AA9-AC94-98578387CB72}"/>
+    <hyperlink ref="I670" r:id="rId529" xr:uid="{130EDCC2-D6AD-46EC-BA2B-78C9BE2FAFC7}"/>
+    <hyperlink ref="I671" r:id="rId530" xr:uid="{9A6DDC48-B5F3-4CBA-A294-C077BC016AA5}"/>
+    <hyperlink ref="I688" r:id="rId531" location="camera/votanti/20130224/Cvotanti.htm" xr:uid="{3207F200-42F4-401F-81BD-987EF4C92DA1}"/>
+    <hyperlink ref="I691" r:id="rId532" xr:uid="{694437DF-E242-4F00-98FE-44D0DD8C5CA4}"/>
+    <hyperlink ref="I713" r:id="rId533" display="https://www.statistik.at/en/statistics/population-and-society/housing/housing-conditions" xr:uid="{23D0AD44-F40A-4EB8-B835-AD76AE9F12AA}"/>
+    <hyperlink ref="I711" r:id="rId534" xr:uid="{233EE75A-4524-452B-B05A-758DBDFB22DD}"/>
+    <hyperlink ref="I717" r:id="rId535" xr:uid="{A61251A3-0EC7-4AE8-A6D4-6DC3EE9EB52B}"/>
+    <hyperlink ref="I705" r:id="rId536" xr:uid="{B8033D3A-F551-4782-9436-1632622C1463}"/>
+    <hyperlink ref="I684" r:id="rId537" xr:uid="{DC72E138-611A-430B-9994-A4D5E18AEE77}"/>
+    <hyperlink ref="I689" r:id="rId538" xr:uid="{72532362-86FA-45FA-8E64-A88B4B81216C}"/>
+    <hyperlink ref="I724" r:id="rId539" xr:uid="{04D03632-54FD-4115-B0D2-033FDCB7B41B}"/>
+    <hyperlink ref="I750" r:id="rId540" xr:uid="{104C2886-8FBC-491E-8FDD-AB1FFD9A409C}"/>
+    <hyperlink ref="I738" r:id="rId541" xr:uid="{A6307994-B1E9-4B9F-88BD-1BBEA03B648D}"/>
+    <hyperlink ref="I740" r:id="rId542" location="!/view/en/VBD_SK_WIN/bv3002rr/v_bv3002rr_00_00_00_en" xr:uid="{740C0257-3915-46AC-B7BE-35822F7E8B21}"/>
+    <hyperlink ref="I741" r:id="rId543" xr:uid="{14638C95-9C23-41D1-AA7B-B6732DA23D48}"/>
+    <hyperlink ref="I743" r:id="rId544" xr:uid="{E33EFEFF-BB4F-471C-A173-19169F2B679A}"/>
+    <hyperlink ref="I742" r:id="rId545" location="_tabs-1254736195867" xr:uid="{43353BDE-7815-474E-914A-D10B113234AC}"/>
+    <hyperlink ref="I744" r:id="rId546" xr:uid="{4826EB6E-C859-4BBB-8B81-6EB8EBFE9ECE}"/>
+    <hyperlink ref="I735" r:id="rId547" location="/CBS/nl/dataset/84571NED/table?ts=1758615346272" xr:uid="{2A672645-0DE1-4994-95EF-B0BA951746D2}"/>
+    <hyperlink ref="I736" r:id="rId548" display="https://explore.data.stats.govt.nz/vis?fs[0]=2023%20Census%2C0%7CHousing%23CAT_HOUSING%23&amp;fs[1]=Number%20of%20rooms%2C0%7CTotal%20-%20number%20of%20rooms%23999%23&amp;pg=0&amp;fc=Number%20of%20rooms&amp;snb=1&amp;df[ds]=ds-nsiws-disseminate&amp;df[id]=CEN23_HOU_017&amp;df[ag]=STATSNZ&amp;df[vs]=1.0&amp;dq=2013%2B2018%2B2023.9999%2B99999%2B999999.999.99999&amp;ly[rw]=CEN23_GEO_012&amp;ly[cl]=CEN23_YEAR_001&amp;to[TIME]=false" xr:uid="{0882B81D-DC01-49EE-910B-208AABE8E23D}"/>
+    <hyperlink ref="I749" r:id="rId549" xr:uid="{53106179-FB5E-46EB-82BD-4BEA6876F264}"/>
+    <hyperlink ref="I729" r:id="rId550" xr:uid="{C24B286D-6BA8-465F-9251-039C0B5288E2}"/>
+    <hyperlink ref="I746" r:id="rId551" xr:uid="{E8E560A7-6632-4063-92CA-4805EE65265F}"/>
+    <hyperlink ref="I747" r:id="rId552" xr:uid="{5E8603DA-37A6-4E13-8C96-3170F7137A60}"/>
+    <hyperlink ref="I748" r:id="rId553" xr:uid="{0A02585D-6C3E-40A3-B101-AFB63C4CC41D}"/>
+    <hyperlink ref="I728" r:id="rId554" display="http://dati-censimentopopolazione.istat.it/Index.aspx?DataSetCode=DICA_STANZE" xr:uid="{4CBAFBC2-399D-40CE-B523-C015A7E22C64}"/>
+    <hyperlink ref="I737" r:id="rId555" display="https://www.kommuneprofilen.no/Profil/Bygg/Bench/bygg_bolig_rom_bench.aspx" xr:uid="{57722F5C-3E79-4265-B721-1AADDA112C96}"/>
+    <hyperlink ref="I739" r:id="rId556" xr:uid="{FA85DF79-3AEA-4452-87F6-1D894A200D66}"/>
+    <hyperlink ref="I734" r:id="rId557" xr:uid="{0148BD41-E8D1-4466-B3E8-5828D2A0245C}"/>
+    <hyperlink ref="I745" r:id="rId558" xr:uid="{642C197E-3759-46E0-9F93-E6AAD129E10E}"/>
+    <hyperlink ref="I730" r:id="rId559" xr:uid="{6B91655F-2534-49F6-8A0E-6A59E7541A64}"/>
+    <hyperlink ref="I755" r:id="rId560" xr:uid="{CF68CAF3-EB4E-4433-B8BF-AA33D58C4BBC}"/>
+    <hyperlink ref="I759" r:id="rId561" xr:uid="{DBD942D0-2AAF-41A3-9FCB-9996F0C4DE1A}"/>
+    <hyperlink ref="I758" r:id="rId562" xr:uid="{9A6201E8-0CD3-4549-8771-0A2C1D27D341}"/>
+    <hyperlink ref="I757" r:id="rId563" xr:uid="{90206B35-C76F-49FE-86D2-EF2C167F128C}"/>
+    <hyperlink ref="I756" r:id="rId564" xr:uid="{ABD1EE72-9782-44EC-B778-9008710F9AE0}"/>
+    <hyperlink ref="I753" r:id="rId565" xr:uid="{2148A90B-5E2F-4083-9B2B-6F195830DE6D}"/>
+    <hyperlink ref="I754" r:id="rId566" xr:uid="{910C3D4A-BEEB-47B5-BE15-B2C4577031E0}"/>
+    <hyperlink ref="I752" r:id="rId567" xr:uid="{5240881C-E275-4B31-A102-561155BDEB27}"/>
+    <hyperlink ref="I751" r:id="rId568" xr:uid="{8357B660-7EAF-4561-AE76-8CA4678B3EAB}"/>
+    <hyperlink ref="I762" r:id="rId569" display="https://www-genesis.destatis.de/datenbank/online/statistics/filter/JTdCJTIyYXJlYUNvZGUlMjIlM0ElMjIlMjIlMkMlMjJjYXRlZ29yeUNvZGUlMjIlM0ElMjIlMjIlMkMlMjJjb2RlJTIyJTNBJTIyMzIxKiUyMiUyQyUyMmNvbnRlbnQlMjIlM0ElMjIlMjIlMkMlMjJ2YXJpYWJsZUNvZGUlMjIlM0ElMjIlMjIlMkMlMjJzb3J0JTIyJTNBJTIyQ29kZUFzYyUyMiUyQyUyMmlzQ29kZVNob3duJTIyJTNBdHJ1ZSUyQyUyMmlzQ2F0ZWdvcnlTaG93biUyMiUzQXRydWUlMkMlMjJpc1ZhcmlhYmxlQ29kZVNob3duJTIyJTNBZmFsc2UlN0Q=" xr:uid="{30CB9397-175B-422C-863D-B56CEA60E776}"/>
+    <hyperlink ref="I761" r:id="rId570" xr:uid="{54E4E668-EE14-413B-906F-95AEBC977C73}"/>
+    <hyperlink ref="I760" r:id="rId571" xr:uid="{0D22A8D3-4CDA-4765-83F4-BBEADF44D0B4}"/>
+    <hyperlink ref="I763" r:id="rId572" location="sprg266812" xr:uid="{F1AB9A30-6FC4-4BAA-8A41-3721E9D421B6}"/>
+    <hyperlink ref="I765" r:id="rId573" location="/en/dw/categories/IT1,Z0920ENV,1.0/ENV_CITIES/DCCV_URBANENV_MUNWAS/IT1,609_1_DF_DCCV_URBANENV_14,1.0" xr:uid="{28A4195C-C0DF-4612-8296-C2CD32F91965}"/>
+    <hyperlink ref="I766" r:id="rId574" xr:uid="{C5FE8620-CA27-463F-919D-919ECAFD6D7F}"/>
+    <hyperlink ref="I767" r:id="rId575" location="/CBS/nl/dataset/70072ned/table?ts=1758615097762" xr:uid="{06F57B98-9F31-4D79-AF3F-1FE0DD01D86C}"/>
+    <hyperlink ref="I769" r:id="rId576" xr:uid="{0B30DF0E-0127-4801-95D5-31436BF6DA83}"/>
+    <hyperlink ref="I771" r:id="rId577" location="!/view/en/VBD_SK_WIN/zp3001rr/v_zp3001rr_00_00_00_en" xr:uid="{7746D0A0-A304-4D3A-B378-35F6DA5AB60E}"/>
+    <hyperlink ref="I772" r:id="rId578" xr:uid="{2290CC7A-72D3-4211-AE88-ACDB39D33014}"/>
+    <hyperlink ref="I773" r:id="rId579" xr:uid="{EC2D88EA-224B-42B5-9209-60B1042CFF7E}"/>
+    <hyperlink ref="I768" r:id="rId580" xr:uid="{3E83F30C-4DFD-4A52-8B09-2FFC51E6298C}"/>
+    <hyperlink ref="I770" r:id="rId581" xr:uid="{3FB0ECC4-1F43-4E23-B6B3-AD1B5D62C751}"/>
+    <hyperlink ref="I775" r:id="rId582" xr:uid="{2A5FB216-DF2F-45F7-AEDA-5EC94B7E8423}"/>
+    <hyperlink ref="I776" r:id="rId583" xr:uid="{ED2E820F-54FD-4582-BD9C-74D5BE8D8B72}"/>
+    <hyperlink ref="I777" r:id="rId584" xr:uid="{54F98CF2-B953-42FC-8157-C60429ABB790}"/>
+    <hyperlink ref="I779" r:id="rId585" xr:uid="{C895CDD2-7B9B-4789-BF6E-A9D01E21A7DF}"/>
+    <hyperlink ref="I780" r:id="rId586" xr:uid="{59221655-3961-4969-B026-15DE038DD2F4}"/>
+    <hyperlink ref="I781" r:id="rId587" xr:uid="{98E57C49-CCCB-456D-A84B-90B1B006F6A2}"/>
+    <hyperlink ref="I782" r:id="rId588" xr:uid="{6CEC8B27-4790-488F-8D84-C5F1E1C6CF67}"/>
+    <hyperlink ref="I784" r:id="rId589" xr:uid="{BD515407-854B-4F4A-ABA1-FF3A896698D4}"/>
+    <hyperlink ref="I785" r:id="rId590" xr:uid="{EDB2D85A-6617-4D7C-8D8B-CC26843A22D9}"/>
+    <hyperlink ref="I787" r:id="rId591" xr:uid="{1EE8BE91-0EA5-4300-BC3D-E45AF05A98B7}"/>
+    <hyperlink ref="I788" r:id="rId592" xr:uid="{8A52B890-AE31-4AB4-AD47-B649675019BB}"/>
+    <hyperlink ref="I790" r:id="rId593" xr:uid="{4F15CFF9-959C-4C6B-A9A6-8D0CD0399D34}"/>
+    <hyperlink ref="I791" r:id="rId594" xr:uid="{8D7CC629-1D1F-4F60-AF47-C4C2D45232E6}"/>
+    <hyperlink ref="I793" r:id="rId595" xr:uid="{B0AC139B-C611-4B4A-B522-DD8B06A00D3F}"/>
+    <hyperlink ref="I795" r:id="rId596" xr:uid="{E565F29E-7307-4942-B729-7C065F4D09B4}"/>
+    <hyperlink ref="I796" r:id="rId597" xr:uid="{178A188A-984D-4673-9487-A015DC3AB6C7}"/>
+    <hyperlink ref="I797" r:id="rId598" xr:uid="{6133850E-34B7-40BB-AA35-2B2A2838886E}"/>
+    <hyperlink ref="I798" r:id="rId599" xr:uid="{CA9C522F-8AEB-4C6D-82C1-E68489E47F2A}"/>
+    <hyperlink ref="I800" r:id="rId600" xr:uid="{88DF0402-AF60-465F-8CFD-DB4A96B01519}"/>
+    <hyperlink ref="I801" r:id="rId601" xr:uid="{39A335C3-15B8-47DA-8F19-4A0361022CA5}"/>
+    <hyperlink ref="I803" r:id="rId602" xr:uid="{B8A4FCD8-3449-4C5C-ADD7-2DB780286B4E}"/>
+    <hyperlink ref="I804" r:id="rId603" xr:uid="{357C02D4-3BDB-4770-B4B8-A5135338851C}"/>
+    <hyperlink ref="I807" r:id="rId604" xr:uid="{46BE26E9-E877-4818-9BE0-5221FE5FCB72}"/>
+    <hyperlink ref="I808" r:id="rId605" xr:uid="{922454B3-844F-4E19-AE56-A9827D661894}"/>
+    <hyperlink ref="I806" r:id="rId606" location="/it/dw/categories/IT1,Z0920ENV,1.0/ENV_CITIES/DCCV_URBANENV_URBMOB/IT1,609_1_DF_DCCV_URBANENV_12,1.0" xr:uid="{20D8398F-DA6D-4CA1-9E2C-8BED1F08A2C1}"/>
+    <hyperlink ref="I809" r:id="rId607" xr:uid="{2398C897-C051-4245-93A7-94D0F2BE3710}"/>
+    <hyperlink ref="I811" r:id="rId608" xr:uid="{0DEC076B-7FFA-411B-8B4B-CFBD0F782975}"/>
+    <hyperlink ref="I812" r:id="rId609" location="/" xr:uid="{D4D03DE5-1257-4B8F-9237-759D57BC07CF}"/>
+    <hyperlink ref="I786" r:id="rId610" xr:uid="{AFE4275C-6D01-49DA-ACA9-C35A8D2C8AE0}"/>
+    <hyperlink ref="I789" r:id="rId611" xr:uid="{8238E40A-1B89-4051-A5AE-0A4DB6B613FF}"/>
+    <hyperlink ref="I792" r:id="rId612" xr:uid="{A70BB14C-5F06-4A52-8167-F08751BABEF0}"/>
+    <hyperlink ref="I802" r:id="rId613" location="tolfraedi" xr:uid="{1B430CCB-22C2-4962-9604-28B4BDA40EC1}"/>
+    <hyperlink ref="I794" r:id="rId614" xr:uid="{60C6C988-C9CE-452D-BC65-5000743E1253}"/>
+    <hyperlink ref="I831" r:id="rId615" display="https://www.bea.gov/data/income-saving/personal-income-by-state" xr:uid="{AD352A44-B0A6-46A5-9865-5FAA54992500}"/>
+    <hyperlink ref="I818" r:id="rId616" xr:uid="{FE3C4654-F7D4-4B07-80E7-40390925CED6}"/>
+    <hyperlink ref="I813" r:id="rId617" xr:uid="{07014FD1-B301-44BB-810A-6FAABD6E51AA}"/>
+    <hyperlink ref="I814" r:id="rId618" xr:uid="{CC717346-B5FB-4A29-854D-15979DAFEA67}"/>
+    <hyperlink ref="I815" r:id="rId619" location="/CBS/nl/dataset/85237NED/table?ts=1757431945493" xr:uid="{48384F34-D50C-4EBB-BD66-EB54870E5124}"/>
+    <hyperlink ref="I819" r:id="rId620" xr:uid="{821D10D4-0AFE-4A53-8BB6-73B0FF27A773}"/>
+    <hyperlink ref="I820" r:id="rId621" xr:uid="{1C9C903F-26BE-4170-B20E-20FBBBF028B8}"/>
+    <hyperlink ref="I821" r:id="rId622" xr:uid="{08CCAA7F-461B-4EA3-8B7C-ABC1802297AE}"/>
+    <hyperlink ref="I822" r:id="rId623" location="!/view/en/vbd_sk_win2/do3803rr/v_do3803rr_00_00_00_en" xr:uid="{7EAF0786-1629-4957-ADA8-6552600E440A}"/>
+    <hyperlink ref="I824" r:id="rId624" xr:uid="{9FB343FA-27D8-4A85-A0C0-D87697A446EB}"/>
+    <hyperlink ref="I825" r:id="rId625" xr:uid="{1ED83334-8E59-46BC-BFA9-B128EAFA42F0}"/>
+    <hyperlink ref="I826" r:id="rId626" xr:uid="{75CF3FB7-8BC2-4E63-B716-9E4E7AB84326}"/>
+    <hyperlink ref="I828" r:id="rId627" xr:uid="{E549DC20-9FAD-48A2-BB06-320A3831B5E5}"/>
+    <hyperlink ref="I827" r:id="rId628" xr:uid="{0C362CBE-2C61-4AFA-901F-D779477ACB32}"/>
+    <hyperlink ref="I829" r:id="rId629" xr:uid="{E689F40E-2BBA-4EDC-9336-D6CC75AD7A26}"/>
+    <hyperlink ref="I830" r:id="rId630" location="download-data-files" xr:uid="{704E091F-9A11-4BF7-A415-97D8A3F10AD9}"/>
+    <hyperlink ref="I817" r:id="rId631" xr:uid="{1AE05FCB-83F9-49F0-A8BE-5D3B4AEE7639}"/>
+    <hyperlink ref="I823" r:id="rId632" xr:uid="{ED17BAF2-AE60-4AAB-9A69-973EF5EF2BE2}"/>
+    <hyperlink ref="I832" r:id="rId633" xr:uid="{5BD6C975-BDA7-4175-85E8-A3649C062F21}"/>
+    <hyperlink ref="I833" r:id="rId634" xr:uid="{3454FCD8-B736-435F-B9E0-FA2EBE5AD0DC}"/>
+    <hyperlink ref="I834" r:id="rId635" xr:uid="{DED4F85B-4784-4508-ACF0-F515ACF8176D}"/>
+    <hyperlink ref="I816" r:id="rId636" xr:uid="{5E6CDBA7-954A-4F38-9ABA-C202E1C0B8D1}"/>
+    <hyperlink ref="I839" r:id="rId637" location="katalog=30845" xr:uid="{569D6D7B-2B55-4465-BBE5-F157FBEC2F24}"/>
+    <hyperlink ref="I835" r:id="rId638" xr:uid="{24EBC611-80BD-45FB-8ADF-830A8C05C88E}"/>
+    <hyperlink ref="I837" r:id="rId639" xr:uid="{55BC8135-FA1C-40AC-8C3F-5C6EB1926F8E}"/>
+    <hyperlink ref="I841" r:id="rId640" xr:uid="{685CCCD5-293C-4FFF-B655-46E7C027CC12}"/>
+    <hyperlink ref="I842" r:id="rId641" xr:uid="{44867322-8742-4678-B223-80A312C94BE5}"/>
+    <hyperlink ref="I840" r:id="rId642" xr:uid="{AC691EE5-A653-4A9E-8104-79887FD806DF}"/>
+    <hyperlink ref="I843" r:id="rId643" xr:uid="{487291D2-F584-4416-A9DB-AB7EA0082D99}"/>
+    <hyperlink ref="I844" r:id="rId644" xr:uid="{1826E7C5-6C5F-47EF-9225-0674F7E4B42E}"/>
+    <hyperlink ref="I845" r:id="rId645" xr:uid="{264DE69A-416B-4B84-85E1-ADEBFEA49E54}"/>
+    <hyperlink ref="I847" r:id="rId646" xr:uid="{B906D182-0B1A-40E1-AEFB-8E6FEE94B977}"/>
+    <hyperlink ref="I849" r:id="rId647" xr:uid="{0FD12415-A5B7-4154-9F7D-BADC9CB58DF9}"/>
+    <hyperlink ref="I865" r:id="rId648" xr:uid="{5767A10C-187C-4511-BDF8-EA093C6E6B2D}"/>
+    <hyperlink ref="I851" r:id="rId649" location="tabular_data" xr:uid="{37D1E13C-71F3-4E11-8A5F-27FD5863BBA7}"/>
+    <hyperlink ref="I858" r:id="rId650" location="!/view/en/vbd_dem/om7035rr/v_om7035rr_00_00_00_en" xr:uid="{1221B3A4-33FD-4E35-B2CC-133BA6A49D6B}"/>
+    <hyperlink ref="I863" r:id="rId651" xr:uid="{E1A16C3D-E35C-45B5-AF73-ABFD37E9581B}"/>
+    <hyperlink ref="I861" r:id="rId652" xr:uid="{D4C4ED14-EC02-4FA3-8E36-8CECDD9DA89E}"/>
+    <hyperlink ref="I862" r:id="rId653" xr:uid="{DD7CD0C5-F50D-4D1F-A84D-97F87FD335EF}"/>
+    <hyperlink ref="I852" r:id="rId654" location="/CBS/nl/dataset/80202ned/table?ts=1758209004338" xr:uid="{0E7CA0F7-4FD2-48A2-AD3C-2E4816BDF107}"/>
+    <hyperlink ref="I855" r:id="rId655" xr:uid="{B6856736-EAC6-4AD3-8C98-FF8BE277B18C}"/>
+    <hyperlink ref="I857" r:id="rId656" xr:uid="{368F8310-C518-48DB-AA14-218A1D6AF1A7}"/>
+    <hyperlink ref="I860" r:id="rId657" xr:uid="{832FCDCA-E1BA-445D-9B4E-A33389C43EDB}"/>
+    <hyperlink ref="I864" r:id="rId658" xr:uid="{D8F77710-D376-4231-80D1-5E8FE842B99B}"/>
+    <hyperlink ref="I866" r:id="rId659" xr:uid="{90A597C4-39F4-430B-9D9F-768C98E615FD}"/>
+    <hyperlink ref="I869" r:id="rId660" display="https://www.statistik.at/en/statistics/tourism-and-transport/vehicles/stock-of-motor-vehicles" xr:uid="{5CF7E424-8B10-46AD-BB83-DA3F59DBA1F7}"/>
+    <hyperlink ref="I871" r:id="rId661" location="F46" xr:uid="{BDEE7C2D-4928-49CB-BF7B-90D347570EF1}"/>
+    <hyperlink ref="I876" r:id="rId662" xr:uid="{BA8C72C2-BFB2-4853-BCB4-444265916056}"/>
+    <hyperlink ref="I867" r:id="rId663" xr:uid="{BE48C49B-97C5-4CD9-B4BE-048C584F1523}"/>
+    <hyperlink ref="I870" r:id="rId664" xr:uid="{7B86D292-F73F-4DAD-865E-E7E7AAB4E30B}"/>
+    <hyperlink ref="I874" r:id="rId665" xr:uid="{FAEFB7CD-C35B-4637-AB40-4D6F567505BE}"/>
+    <hyperlink ref="I875" r:id="rId666" xr:uid="{05D09CF8-544F-46FC-B159-C734D98B7057}"/>
+    <hyperlink ref="I873" r:id="rId667" xr:uid="{4DE71D87-4CC7-4B27-8BC5-AF431B5A7E8C}"/>
+    <hyperlink ref="I878" r:id="rId668" xr:uid="{37A081D8-2F8B-4408-8D89-CA4BBDF84BA9}"/>
+    <hyperlink ref="I879" r:id="rId669" xr:uid="{1345FC66-DA80-4FE9-B98E-3347574DB5E0}"/>
+    <hyperlink ref="I880" r:id="rId670" xr:uid="{76EEB30B-8DCA-4D73-946C-C03A10F4AF70}"/>
+    <hyperlink ref="I868" r:id="rId671" location="data-downloads" xr:uid="{AA683A94-0A80-4197-8EF1-51191B1B0984}"/>
+    <hyperlink ref="I853" r:id="rId672" xr:uid="{5DC31F9B-EDD2-4CA8-8278-85169125E7DA}"/>
+    <hyperlink ref="I854" r:id="rId673" xr:uid="{B298A5C6-7954-4F01-AAA9-B9DF8B10DB48}"/>
+    <hyperlink ref="I859" r:id="rId674" xr:uid="{12393227-9964-4BD0-A544-539253ED7825}"/>
+    <hyperlink ref="I885" r:id="rId675" location="/en/dw/categories/IT1,Z0840JUS,1.0/JUS_CRIMINAL/DCCV_DELITTIPS/IT1,73_67_DF_DCCV_DELITTIPS_1,1.0" xr:uid="{8F76708A-58CC-45D3-B467-C3B1970DDC2A}"/>
+    <hyperlink ref="I883" r:id="rId676" xr:uid="{58E065BB-C265-4413-81E2-1FDACE39585D}"/>
+    <hyperlink ref="I886" r:id="rId677" xr:uid="{B910128E-8555-41A1-9CEC-CC434EE23A10}"/>
+    <hyperlink ref="I887" r:id="rId678" xr:uid="{1035067D-03B8-4914-881F-92813D041AF5}"/>
+    <hyperlink ref="I889" r:id="rId679" xr:uid="{B54ADF59-647D-469D-A731-1771CCD6ED9A}"/>
+    <hyperlink ref="I890" r:id="rId680" xr:uid="{E2EDB38F-2A41-4CF2-8728-B47BC6CE5462}"/>
+    <hyperlink ref="I891" r:id="rId681" location="/CBS/nl/dataset/83648NED/table?ts=1757499893221" xr:uid="{AB8ABB19-7D91-4CB8-8866-CBB205627BE8}"/>
+    <hyperlink ref="I892" r:id="rId682" xr:uid="{BF1BBB9E-00EF-4689-9BB5-F42DDC67396C}"/>
+    <hyperlink ref="I894" r:id="rId683" xr:uid="{DDC5264D-F130-4F13-91B0-AB2F47B3A998}"/>
+    <hyperlink ref="I895" r:id="rId684" xr:uid="{2C7A4FFB-042B-4559-B9AA-D8D36DEE869A}"/>
+    <hyperlink ref="I896" r:id="rId685" location="!/view/en/VBD_SK_WIN/sk3002rr/v_sk3002rr_00_00_00_en" xr:uid="{0D2791A1-C488-402F-A3DF-2735A2647CD8}"/>
+    <hyperlink ref="I899" r:id="rId686" location="h-Tabellerslutligstatistik" xr:uid="{751AE5EB-F3BE-405D-9D5D-652F7FC32DB1}"/>
+    <hyperlink ref="I900" r:id="rId687" xr:uid="{EF6E365F-9504-4C2C-BF0F-110F4C1D21C0}"/>
+    <hyperlink ref="I898" r:id="rId688" xr:uid="{E09DD230-82AC-4896-B1C0-4063959A559C}"/>
+    <hyperlink ref="I897" r:id="rId689" xr:uid="{E5F90637-AC8F-41DC-9E86-B7C9515C48C6}"/>
+    <hyperlink ref="I902" r:id="rId690" location="police-record-crime-open-data-police-force-area-tables" xr:uid="{54EE3F4E-4DA2-4180-B241-5A48E185FD98}"/>
+    <hyperlink ref="I903" r:id="rId691" xr:uid="{B95369BC-C6DE-406F-89D2-7C41E4A2050F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K0000FF Restricted Use - À usage restreint</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">